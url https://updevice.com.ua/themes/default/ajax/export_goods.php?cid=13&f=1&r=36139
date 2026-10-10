--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d85e6c7011229d7d8251be6a1c781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cfa8b5e8fe6433f566802db9083e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e93f2793bfbd973f4bdc012cfea0293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c252110dd1a9f9093e80c79943a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f11d9e42fcd92c6f4dadfffbdd8ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdabfde20781417f1a56e2bc07cca46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721d7cc3d5a4a4e4545cd62e7774777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f96feee3ce3a53512d974968d08d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1846923b606ebda75f57fda3a825a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0829f381123923ca08eb8e81c0d4b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e606734323a36dab98f73d92fa207b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373ebff9f6d25b2d05e1d1615ee5bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf84b66cc38d432a13478bb1b19cd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9885b0701ffa5d74c16c6a8b55c46314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173accd3e1f78837ca897cd462150915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8fc584a9bcb017cf6390cc6a1805316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7037681e04b6238417f38da5a4e681f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353156f1b45914e11b8c534826b9090618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec8ee44a26bf522daa92f2673671e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a4f2292a9db61ef377907ca44ba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224876e7e6fbef092d2aaa65685878421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebde9148d41925eb18d72e92f0fba222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0039aa6da23f1aab6e73b63292f9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2baa44879bae5664bfe1b87ede234b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb48f17339812d5fb832c39957f144b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d101d64278813b921cbc63647265b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3a9215b7dd978ca14661ed117eef027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90107c3402058a9d2f1cad226b1694d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a2cb32a031bfbdf0a5a93d369a99929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289ef1b47452e272d13eb3463e88f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadbad352e7af207596e05b726b56c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e2ad80e45b1ef7e415c782dba38de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b8656a58fcffc754d751f92ff45733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eacfdbf946d2af58f3eae294028b3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b667ee575906e81301b43c08f8b4e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442fe78de01133fcd8d6f1622b72e6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded467540e809b1bba4e427863c3496b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4da67871ddace8da3f4397ee749a4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a10d24da10058d32cf5783b2188fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7efe45060675627e571e7ae9a30f9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfaf171dfda5da5732b336a3a4707141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e00dae90e4dbea5e940b50228062c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea88b04cf72769c216ee78ee8ee9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8096bf27fc91e63c5b848e54143d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4885c69b49e23e361d6b13660ab97d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed8f28773071f6b4d730774565533746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada04c22a7e724d6193bda7815a538f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550d5460b83ce72e613f1e5909160c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b1136a7a95278849902f0c8e4a19f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e6d0edf1b8e37a275c457453999f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb90b82b028d867426ed3e69ea449551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03711b29e137ee4b9d577d406e286652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a818423b879f79843d1ca384fbb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa626f399d72e77125702e7f7bcc5a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa214a5fc7f2e9a4b4e1d82cb19456e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc77c20a373ae2cebcbac71a438e33456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a01a0f0ee7dc26548ba2ae575f80c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4dc561d9a3d57e650b57c4e10abd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b3a02fe41ef0b8aeee5026bf623059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce82a8091fd9d0468401fb14001bd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74489453324ddc4826e376cca200c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870709af4e37b0e011e174f8cab1030b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4285100b2a9c43b34f476b24b5a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea22ecacb24b61f7c9d24c3d32abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b9bddca1e78c906022c51d61c45565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92d19932effb9606afb078aae3bdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2475edc3834a879f494f581cbb4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2789bd83e11e41f457f458956c6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396fd0e109e871eef23cfc364efc2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a7cc09edde6b814b9c05043c7f00e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303adc4a7826da3a8d07cf6596952e9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d34d0f3d6245330162b4331c488272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be631a7e9895ef2d1312b9db8bdcaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd14048ca1978adbadefb1a8e58df974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753872361ba5c0780deb87812e0a2df875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec30018c8a8570418c41c8247acf38076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49542d92c95b384d4c4228b7eeec0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a98cc5fe1479fa5e1b0428e8d9ac778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3900d2cca1874349a9434cad3ca3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb7c6358d912de3f2f5a113dfbdd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14e0ba32effe27ff272cb35ec2a2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fad2721db79cbce5d557096175e7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d440999da972fecd07d52d894826983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063616a233d54418254ec8d70ec96784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5cd8bb119a345d58b414628cce1fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f76732f6cc6550f9a71c33d0539e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12bf8f9614fe018af1141b5c46998a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a110837cd56085598f9c7d5de0b48e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036889a6c72005499283c62ecbd784289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a249fb61906a38a8fd2935c795bc7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e06d63320966cf3a0f79de95182391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3e990e947ddf72c1b21a4aa1f6b6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0e57d41b0ab7b6258d24263264b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a056feb2da5a8532ff83aeda0e0f94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940b1b2edbd22a69339ab1137d2cb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c0955fffd0879d9499dc522f6ca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4f9270053b65f10c81d0e8b9747e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef455e597c586464a2cd86732f189da64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46002e6d6082694060420a79e5bd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f68448f875e50998b1c25b7abdad06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a21557f7cb172dcbf8be328425bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764433b5223393d29df1b8e3336fa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3bb827237cdc93c1273384b4de02c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f8aebc3f84cedbb01d9fe2c87c93710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26acb35cfedf85cbea1a765ec111411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35928f888c32a6c00fc7ef546d71733612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6c07b40b2becbde04024a8963b9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7b28fab02ba3241d4bf9c108a592514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5712ff530c7044dd611af42e341415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf4763145ff50fb9a2bec8494d67f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d828235d7f465fe0a9cfbe5b199bf3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83016a1ffca689464491cc2605aa1aa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27305dfc8abce86989c72408eb0784319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a2645aee50d2a919c44015985f6b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599fe337116386361babae13b84c0a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0464cc21075c0f3d5549cc62c67b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657316af3c420c1e23f470c48166fb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af25a208927b41b8ece6b7b07bc9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262307bdd704d33e463b29b4a9f696e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c47ab017a545e35af152f01f406126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae613ab53e806e6ae892b7ee26d55527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095762a0d2d606390cd2ac27b09089628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87128c323edcfbd6ff27753aaa48cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196883d7360e054da9817edb7d3c5e6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abef0cbc126571fc9e39655e160c6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4261164303cd26c57ffacf4ac6abd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d2ca33aa4425d18ef8d567caaf7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bdcd4d7384422c463cd11d87c442634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e9d960cebf9e06547c5e37f40ab3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9801e7e4e8373b07970672c179524936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81fe8cf98a95da8d8857cf09183fa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebba0e1b6bcac189f5e44f2adf617a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d896928e36e056521053b6076e81439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f9525875c305771b460b7e287a9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2bde5fa69c7f92b0ed9a52a91b69241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5709e02452345ccb8a033fc13d9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf43c83263430e6892e2798a5a375543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222690e9c4fb4ef0399033c671bc5c9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cff0efe13583e34328339791aa4f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb33aa784df6fa60276279a0d4eed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f575cf8834a547d688d163c1698e49347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b54aa311ad5ac61efe8c9cfaf466948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858b0183f29293cc218557b4e2f107649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492979fc9c6ed10e4da17e1acbfc3f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b4ca76b6c8f9aca0d0cf651dd8cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0985415b4b90324dc23172291ab6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744972c0cabe9b6197c6a0a4e4a32153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d08033275b4bc0302841e633fbf2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce65845264a45cfc584584fd5ef95b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eaaaf01c50417c725087c41acaa3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad3f7ffa84f91d59b92dcbb854fc7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42c23f0bd97ac9b8e43ec9bc2ea4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3838d1d36b8b800b01d6cce93678e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66751c9e33b1b6ae7057c7fc048cc2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7026faea0c874fd6e311a3e3fd53c9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e681f06c51989f77fd47f71653d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce485453784bdbc6a9ef25613cc6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaf9182807cd0e56c09696a2d81bb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afac3f324da43b7bfa76d0a5bfdf96a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc16844a6f0089b755bfeeb37fbad2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2adfc03e5d1d4f950b50470ae8a96967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1eb088c449300a429bc1c59660bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5bc75c71ba3e48916011e5f1fb03b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba525f7cefb2c35b011df7413459db670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aae681828d69e56a6770d66b017d6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e088781d807f7c58ef9cf9fffe7f83d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde289a87f7447a6c511e967391d46c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e1e17033049b64d704a2fe58225674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fc779cc791d074e104cb8c9dab8de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9439b2b1b757acb3937a983c8178976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051480d012ba82ddfbe1f013654913677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2518b35b8766f6c661f15434d55cb9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea46f38eb65aed57d7a603d6071fd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75076140697e351ace9f3cf02890404880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dbbfced6559c95935d26263ffe17f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af08999991ebb476cc144e2acb878182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b1f0b64a6ed9769b5b49c2b6e08c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80e96862957c92b56f75c6eb85449d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714736f25323e470889c7fd70d45e5b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768937e8b8514f7a4ad64bb3d6fd72186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad321e75910101450ce4f221894d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d753e52d1a3b21f2fee1ddce2e7a52388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd37f1147a8d9772f31de2d6f316c5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b8728ccde098bf03436ad58dc604890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>