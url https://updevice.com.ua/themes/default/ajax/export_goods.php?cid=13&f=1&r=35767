--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e6ab089890687e10e2c0e9ffe18d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072fdaddfc8531d71bc1ae2a22f86f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ccedea8461202c4cdfae2000bf26e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4a0c3be653eceeb776123679804a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca0137269c010eb1bcc56f5a434015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51679d61e8ed4698f28a9d6d005db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da7cc294e4f5c5f4c07adaba90dd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216845631651b2dad9b9d3548162b0378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6028dfa395168d6892e7f43d7aaa1589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ff5ecfb38aae1a0b083faa29f0c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206429ac13c7fd8a903db976020e48bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7082d3a724055d2494426edccc245c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73b56172a3eb53d43a25893f941a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a28b45ade74afd02dfd6811766db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27456ab4f7ed870f35cc73b95376d8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621af92f27d1653f2aa4af144f35dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6327cdee42c4b2992c2293cc52196117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763f3eb6b7f7d7e719080db8f8f48318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5892afcb14d933111567d121e8e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cfaf81b10bbe1304f4cba7ad37ad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d5efb983448459258f944128b837921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e3d35c0a2663c45f4a4af44a175022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae888264282a534196a66bd17d7ee6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cd4275530a2614d50490dba1a308524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693c12333f29b136ee5d4c9bb9e5a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908dadccfa37ee9e008a14c8da4fb3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611357123d6dc32885241e9eeba57f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eab87a109234ccc973ce39ac4b1f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7335cd27b9cf2951e6f284f5c36eed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5623e8875eaf99c417933472c864fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559f1af1e7a8138cade37a29c5e0e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799123b7d75ca79dace10d7595e459632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd773aee3695ad4aba4995f8cce4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ecf18a7775b301570aef25a353efb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359b53c20150ba65ad4fb373b159cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523659065c66a2d4dcabf8099657605036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cd944c25aebc24939d7202787f7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20de05b17f96385e3f459194012e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284996cd0fa1627322a023ee9f332939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152dbb53989502268e0a8ecb0b26fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d09cf4d0b3e2a4348cca215f2c4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e61f566b0d558707a7a1402ebc5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d2b4551ceb5ae0a60b6b570b848ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c5a4d581e2a8af64a7a28ede23b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc9c6e86929f7f6f6329fdde48e75145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c144bf774023b46a1b3bf5a7031746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1c7555b3490a2ac2eb600c70254747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9346cdd8868cefc2a429c91e05b6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3fde6bbe568f1b74a6fd658f328a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bf5b11fc9f7eece65ab9abe71142750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b215584484f25da7706d36694cb98251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eca36e10caa202c65ad651dfab49552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62bc35ee4aff4d899eab2dc74fe5e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4ea0097e11b4824f561647d47f4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cceeda26ab22e8fee241bf9d0521455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7565f70e8054ff8939bcb0f01d0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd077f55296f88b4d756ff740ca06157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c66abed72f5024ad2e60b66e72b5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe256698d302deff4bfd76161bf8e39d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a719a75709bc3da830b0bed69a4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333ea947d0e2832c994457f02d78bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689ac10878fa45151499f6d8d05969462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a6615fcae716cc3c70e4912a1581263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04d6fef15b9aa5f4a162c66dc112ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc0f85c42d09dc096af18550ff112e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eba9457935270bf1e424e00ad7c8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb6f47705c73efd629ec779c5beb0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652788428aa85ef72f70e3eb2edfce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73983345a29d8a14ebd8b7bb44663469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e63e0a827ef38762e50fdd41715170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b73804064cfbfb97a9aa5bbdf8eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab57cffc2839b0937ed11a94a349972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380098acf1c212c6eaccdc0facd98573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737a70b29419e972f4fa04ed4ed0c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f7f891e2e10c2cd7934c6cbe1f6f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c4f8e7ca3c1265ce122da66e0891876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253d1489300fcbe86c63ed8498027f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea2630394630062287dd05fa09c2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69faf444dfa83bab3298722e80b41179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b5121989d7dbfeaca83dcf397571880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095058d61467eedb2c4e5edd9beba0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f2ee84b0d54a1784961aa7cc774ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fc67d9e063fb73932581d4150e58183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06246efa2ffdf88c8de872df5e70cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db314e7887837acc3c947a2b44ac22e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18aed5e22ca9f8df714b7ec24bbdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f910483c017594b105be43bfe505d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea6872fd7351cea1fc20db33017bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555901b3beeee2c111467c632e778c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8a119f2498fb92cb5b35d5525d5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b06245cb89a63d57b4a35c4fb372cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aa541b9e2cbc8962330ed96fac89c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a776e59f04353fffb3fea05c8cbd9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e9f2e18bc728a6866f2c05ad390894.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fde4a83e915241a56862a85ec1ec61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329d3d522166e91cf220ed3d064f092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232c020cf56d1c45613c7088fb80e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ed8adde310ab13e27deb574896884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b41857f04884acfa497e93ea568c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc39a21c183d10eb0c79495b609ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec646979b1c23ae6a5a0afe3aa3cd4157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ded76671fee44e5710febcd327e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96992a75fd62c14977481ec4b882f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9377c7866330f20ae472390c8adf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5aae8e6b8aa993733eb050dd94d84011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd7da761b3d634639ea6553a12154b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebeadc2c3afe586f9fce9f8c697ff513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8f08207088016a7acc06308e2d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715410d3089d181a0d03c911918b61715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd733a05ed168dcd459870ff8d2024216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0ae5512c5032ce6bff3f24a9adf8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e6ecb10dec7f3320f57a1b904f9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde2483f8decd3a4595c6b35d3821619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c43b231054be841e6852b914772c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cabbd9b07bf87e1726fe1bd028bd3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3c55d20fa576a40bb3a076166f6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d82df58a4f3f6f5f65e40e7d36ac3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dfac790983be67c0e0fb1d78acbce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c41362323d2eead357d8c66a62ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229914ed1c5f7586e8740873ed9390426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4886ecd81ff4c905bbe143508efbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa92783955a75a7b4466b4112906ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660f96b967260f53c090f54b0ddf95029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be4dc039c37e771699f5a8a68a07f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82aca125605bf90e255e1b992f3a6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e7c35e388c35987073bf077b6f58932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab56e7fbb74dd317e9759655e1b9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e93c43e764f4345a37b23ee2bd77d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004f56339736e7d878a717a67da6eb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60945f5451e6de752615b4db7ca452f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75273c99cf747616c89e921825eddfc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e8d2a3ecf27b97190b3284cdd1a5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51155423e8b047bedcaf5b04da524539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebfecefbafac4f7de13dd75dd7708e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ced001f33314b429ad6f7690610a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d804d63e76f02ff2ed37667a31ae6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f814a71791ff917c1ebe3ba4cf58b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb31f96937e5c61a48991baab313344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774abbf81bf8f540f57a8bd98a9f8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085064e3c59b79a23d061756c85a096946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fffe70f38a316b969f8c8f68636cd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de2ec6e385975e6c0b60b063952c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044d988f88a2acfd46d8c185b90cc3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7388bc490d72ef7e048f3095ae45050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc92b7f54c0138f6946617cc7c3879251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd3a15368c186fbcf69d4b88ce418152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a7b074f99b7b4c58ddd0fd10ea27253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd647eae0408c62c423bdd083dd0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938d55da5058ea307b7228d379435e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80f8335bd882a12fed9d86a5c1fb8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eba7a177c67b55e089912e3ba5c3a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e861fb684b07eba3f34dad5712f0b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a17e0ab9a19fb72c3740b4303500759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a6afe88f2402278aeb3de889860e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f6d012518e33af9a47b48c1c7772761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565085319ba526b2e8f7def71ec1a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da90c35a0a45702832cba681167d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53b058cecaa99f5bdbc0d2fae60be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f9ad88ec6e43bc9667e81e99984b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533c6d57068b6451aabddc5341e62e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565afcedad23501c033d3b6ae08049867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa711699f046085bef4e6ebef00e1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe28daa64843012108f8404ea3de4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159dcbbf06f27d26c3efc19d42e4ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2a9123859ef4b8133f032246ec9c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665912b107bba1fba10a3a9daa9cc2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09b7ef2f4ca9e730ebfa93ca550a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8761407510d7f6916121332d7f3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d6e3df4d546fb6d620591cf30b7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ecdf1220aa48531f7d85742ca155c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed30fb93a1d3134c0754e2e368345077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e948af9e9cf08adf81420b77c64dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0c9eae7e1a109f49c0398d98137179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50853e61c2f36c9694bf48aca9d713280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1afc9a5ce8c5adbc50ef508d7da481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0359f0deb510e01c3104c253d5b5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20782567d3f0d51491e0fe3382a2f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f613180432a154c2a515b479342015e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46afcab3dfae8215e1476e129c9e45685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b82268c16e79a005bf3a576a726a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb0d3b16614728a2f16f7bfae13cae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307184ff520ba0f5b54144a1195fc3ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e965f5409bb3bc0dafd8b5999335da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696620f8c629e10099b1f270fffe53490.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>