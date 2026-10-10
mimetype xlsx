--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae11bf4845ba87f577788b0f5a4fb401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd683e708011cf564c678325245ffcaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af53af9f8c6c3c88ba25c4376f6c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7e256e42856efafcc84a309428904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495af0b6fb7149b77798732e798b3725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f7162887c1748defb0e6859239696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82859fdbc02fe6b4fcd4330de04beeb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7eed546e7dfae0341fba1cdae6bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ac229f79ba09fcda5c6fa772d9189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bed03d5e9610bbe683c51ecd072ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5aa863b3ea0bc61e8010b404296411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad70c7cea7a7399caa352f679297e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d7a1f97b6e0b0e21d78fb757562813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29b9922b909c8d68a8b9495904f62714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34999252eba81e66fbf6565106215e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefed31997af9414e76836b8e9805a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d6fcb4d55846b0202acc7ca02be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9fa793b810c0a515cba963c5df2ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473bf1f8cfceba5bbcf3dad90e07ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef044d81d907059e7911de617e36720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46253c308da72fbce739d4f7bc268621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b159e6c18220de6b354a5ce3c0eec8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe41f2ca8955bea65bc261ecc1302a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfa226c2a302f63af3dc65b8c701e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bd0006a93a58c5c09c729de2f15f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e7e6a4b29b573f6ce5c3d2516d8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e28ed8463ac1afd90a52fc030d2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5863ad28182073303fe71857acf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85459322d223ae797435ee338db746a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45184a8bf28cc3e0963b4e27d3a12f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20776549f133c77551e0ec236479a15731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1721dc65e8972b63ec30dca33328d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f23ec53b57d0dbd570d7be5003cd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d09d449360d3f0d2136a84ed44bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f574ff3db803d7ce8e28f3d5fa72135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a31dbf9b7af3549b86fd9e7e3d886636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6c4b48ac895338ec11d7974efe8fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7997ffb8c4f780b99b8f109f19b20f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb5c776cf544d0b0086a5e75a1d0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce79508bb598517861800c1be3fff9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1406627cebccb6bc943dece633baa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b17934e10e1157fd67f8488d9a10642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e305f8235f6298bed4e548a1722eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0b7ad8f258a19c5368f57fedd72a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a856337dc5d36b063ff9e5110c18645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b171ecc4e7fca0bb51512595b52fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed14389ced50c477ac05312eb6083047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710daa1d4f9c2e0954fd6cc4f31c7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07262848a15f752c0ffb4886796835449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553c1b91368865560493c46e1a61b3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ae5630094d3d346802b914e7d0ad451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50dc5a3e63b285f10398a1ee1654f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beeb2207f0a8c143d4519716a07c6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fce7fe500d92388d4f320e5a4f40e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde87e4109e3861256476951fc14c8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e660735a1cb9719b7d82a39a1a4c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54b436fcedec7c64faf83fe2d023257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79b11366dba4ca50edb56d416663f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7423b25aa6622cae4848cfad4ffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8c4b04e199ef552770629ce82ffd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1aba4f974141008bfb0a7a669c17361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d533a4ff3727123aabc5b4fd31de6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bf5ec3ee719db3fdd58342f4a454863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ec5ce98ca85d68302fa2db9e687f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221ee8a547d32ccfdea5fcc9cd6996165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc312bd1e1afe98b08b27b55e5f3e7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43da6224c0e504b9a7468d7ca84f9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c094adeedbee01276c51f401dcb46ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fab654ebbe60f836e322f0b4e4c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508d9bbc4cf5b4c7455686c3e7966470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e68c65dbf01c33d88227a289556e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7932424e3f0bef7158df46e401fba6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924ceeaf8b4044f97d1e4981210e81873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef0239312221995950836de5263f4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc51f3a81c24818c05958a41bcd7fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0348aa49a12abc034351d11e7935776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767ceb1782c354afa00a8e8c07b92cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354996e3781b026cc237389eca611d9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db14a49479b0aa1a1b4f70945fe4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e2e01630e8d0aaeff3fafdc0c7e2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c0e9b86bcadb4def0ee81631f60ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9523e0c54f2e2bb2c7d97b8eb4af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd018d977136d24cbb54d548c23cf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04255db8d716a31c149eb5cf2be4d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96c9156057d6104bd69fda819dd4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1507ce19d4b568f84b5f20dcd76dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d6415dcb5fa11e75f7e8aaafce83387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc6c6ca4db6cfc87640d4fba6e29b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e569b0354d8e24ba1d0d0127c12289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3f6e7739db7b32e9aa9ac6507875790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c185c4ef1a88e057b9523f9fb117991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16592a4faacc333f5c268abc9c929fa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0b68ce6284d95ea7d282d485a1a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38909ee07cf7a1c38ff68bebb2af6beb94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388a4ebd1416af13a0296220cc0739d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a67395f48f435526bd95bc8dfb0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd28d67886ce58e13ccb19d02697a963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9b5d45185d84e6fbbc248a752e3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016f91e903fbaee134367a5f93f54a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773f859a516d1c839b88ce9ad3c2626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec79052d541f9b4b472e5ca007b4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c56d76cf52b1a8c576226f6d04f8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e365abe249e7130e733a455aa2880b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e08646f116f83444226d4da0b0a68810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880d31c4a22b17a7d3a9ae9d08f07c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ee405704762c0fc6b70125ab77f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3679a1dc7e38b6a8005316cd8072413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48cb899cde7043de916fd7ab703a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189009b26da4fa9b35c32415b283f1ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226592998ae079f56f94b28e0506dfe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635968a251c3cee1162672ddd7079dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e564ffba7e343ff3ee0576d578affd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f9e736a642d49d72d050484e6c8b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f655d062aaf051997228494360aca920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b2343b9147b961912103c463fab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac6cc9057301ec252af0c75e5afec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124d0553e5dc98c71795b62531283323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d997b2eb09082352095c66ce0e3b04824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400233b68812ada746392fd46654407b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231cc6ea561c4c47a899b9a390bfb7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f56881c73687e1364c502722ddeb9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f994c6ac18f1a23b799d686e59ffe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe10d540ddb9cdbe1e37aaaf544f1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b656fd3e3eb16493bf048c0d77fec430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c4d2a96509e5528a2dab5942b20b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71cc7a9e9b90c8285742b1cc75e0b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d7994aaee157256659366fd83c1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65f2171db38870de5bc1ec8425a5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c299d322845c7c0ab3628bb5f6fe235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde5ade660040f7148714fed58f4d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9fe26d94baba738b95a6192b3623837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d2418a34e40646a96142a2a446c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd0d3eb939c75f7ff8b8cad0f7951539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6f29473566433410f650bdb6c38840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32b6b06b68a6e5877558818a9197841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483115321589ebf85dd9430f321068d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e64b6aac1bfecf835b75e078648d1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c24439db7b6c041a35bb92547d938044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233380bc635ec401a78e6b9f5f4b02dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd2887eb11c6856e0fdcdf78f7cabc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53377f1e9ef81fdc006a84465ea97647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc212e42a22e9350a25f0ec99284d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb05bad436c7f1cc56bd31804b131249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe30e885f9b544c3c0e4215efa2e76050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f3236b774437d1e2678be5cff89651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b33a7c485a30314161f336b1286b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276e608923194cb427d60006469b3d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d05c4e1720c9abff0536820fc5a9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53389e704ad56fcc4955f56999885fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba02879be286a2040e46d53f6c696256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec3061479ca42d3dfaeb619ea641057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40742190cd7595ad35e8c8c32dab4e9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fb718ee9febd62aa870c60a50a85f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c2369d6c7148e9788b3dd6b974d5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56b28412ef174f0bd92946c0c9bd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1edf0f12123ace6c7ad01613a6b03762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5814287633f9bbe8a88eae2ea0fc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e6abe64d37e7e168ae5084785b1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b7a47c746d03eb42a8e951f25a7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73d3caccd189d20c0ea203a68a7a7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d47923458191bc935629d1a28e153a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499243b235bb650cf63b1d09627f5c2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab9a497db38f70dd1d4db3625b2c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a132c0a13d1f39a8a39d00ae354b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bce2b30eef5f06dd8086280a7319db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc661096622debb3369adba84702d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb09e88b4cf73278b39980d588f2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a44f41d2658c20c1f14cc50a0aa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e6e05ad129b69001486352853d9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e3dc53cec1a3b90bb16853d998aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4711c23a812091c0496ba6c88718c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d3e3686b9ddde5e42fd074b925e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3863a1a701d8b5a0a42009c32efe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f214d2b879873f8d7c3ee9a1df89980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceb0171ec1bb35a6b133f51db94a6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aea48d2840ae5048bd6b6e6e26b8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4599d29a565c25cb71a2d425cbfc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8f28f75ec97b90217bc18be58674084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc5c1643d1990b591557bb430c71b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1d8ea2b6b734b2eb59b775ebc3aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ef84fe8c2f107250a3fee0ef962fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8628516c33a2accd1090e90705f8a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0fc33b9ee79142ae9b79c75216e9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87d122eb2a8f9a5b5f31b50d5e04a90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>