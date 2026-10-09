--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213cae20e45a0e36efaf79d933e52df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47fb8a218f00319860174ed137665b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a328783b291bebeb7f2c9a22706293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548abfda02911174d09f5d59551040c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba0bb894ee9e49a44aded074886d1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdedb98f04f2dbcb7096277b8cac5ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3af0d25ca855315567fd863461d5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51ef58888789177478c8d46ea52b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c469b37fa6fc62ed54ad22eac5b989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276171e1e79793b5661c66a6f9cc389310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbe2e601d5ed585238f6aeb8084a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05c9335ec7be7900b823c361f76fcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512406475dc76bfbe380258dbc4326a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f6608af23c2da9efcb21e131780b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298fdcc890bff49ae8141ee557fbe9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec095116ac5a556839f7d046c654316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1941fa13f1eed6875c8ee570ff8f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2851bbda7f25f4189705ce790ced8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dea5fc7ab1c3bf0d66e01ef68812c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37660174622195a52830d38279b31020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b232e8a197144d4d230b11d14643321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624c651fa73426af946c9b82bc108022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb45ea53ea1127b747bb5ae436725d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634ed12ba662db4e5459e42baf59c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec402b0e015f985f226f101df72c2f6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535100a320572ecbb7cb670bf49474426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286764d007f0dad7ad4beb5d7b92fe0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7327eaff740d746c395407cb2a18f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e1fac1bf1b208ff447262289448129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a849218750e5c9d4a4c93414231f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac830447caeb1772ed43a7313bcd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697746ec1bb009faefb9aaa2d22b39d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3cc1976cff0f600f3fc00c471dd4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04e2d8da04b0814adbe784321584734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e6a6842449ae49bd6b0d42243e4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8705f3f7ac967a71b84b2e76e161536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cddea8cf7804ebb713004dc86a93837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871144f00d5eb7fbb2ca39d08751d5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8460b5defcc260f26d90a3614d17ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974421a982f37e64b53d93cb843e222b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91814430ebe43edb12255b4cb05fe2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2678f9a5948a6197c9cc8e3921a8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe60388562abeac6edc42e11bb65abd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4552289e48a7ba0ac6d9bf7f9e81a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b25d46f8dd6887aecd66b688d2dcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d259e946796acab428774f8274beb0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188386b0ca9b11a2fd8bf929d2d74947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19424e12f1cb00629d81c867b52ea94448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd18a3eea65b79e26eee6bef22c28f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cce23c89859f451441ac5906c729550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214435aabb48b7b0bfa8b6a7cd886e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c4d514eb1a4c0a7eea032026b4f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab23403bca5db73ddca23604236727753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06473da679c24e113aea4317e4ba7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286e6f33224fd4d24729114c74b02c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbbaca8284a948408298f25c8521c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcbac519397cde8eae1920172c8e2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec87c81d542cd919696d3c50565ec458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf6c94c15efdbc65ae7fb187265c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be81d1432ef26a6566e6a2ba1d7a4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee6e5e6584b262ae518005067ea7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee1d038831acf2b388fa23368873262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770781b9e37a335a829105f0ac61773c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da877c5f37b6a3a08c033ff6b9dc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04de1bb360fcf6b6139cf26f96c09a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525ecdeea34026c62e4cfabebbeb81666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf997679f68366232f437d7cfe71bbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362e2e409f4f70edd776a28ad99954468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefbb5e5419f08afa314149ecf86ea169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3663e9d5333a2f8f24f24ab5be21070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf67bde2b71bfb8a0c6028ff7cec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a397e8bcf3b988eedb44114742a8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73de276e4d5af9bb15ee3032fb9e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6afd775ab5cc908aa8893f46db7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bdc9c09ca5c7742a9f6b7e37601375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820fb4c23ce0913baacd581b249a49c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de9909307a621a10db3ee3ae5051c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646dc70f0b75d74fd0154f28ee53f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35968bd5c57eba5dfd6b6f0aff7731f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434962fd564c77ef8b0e0adf8a718f1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095c2de0f26324bf7cdc8657e951f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c952e3fb0e60e93714125bf624e1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfbf68fef77664f9c951780e95f37183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ddd2f1f324357dfa86bfe84438c7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34b1e3b47b01d31c7de4b5305492985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6f2499f2d2b869983445d21d0378386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958b2b43c4775c599ab7087df1f0f5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca9b611924b05ef6e75f1872412bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be615211c8b8b316131383512e5f7b5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422b70325c9cf9db5bfba874de8c92b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44175bf958dfaa34c3c9c7a2354a8e1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9560bddbde00d638e6ece90e579392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f27b37c4da15b3e7a4503ba5b2d8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c933798e17897e54251dd33025cfb94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef410472400a43af7108e830b1568e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056d813ea8e486ab58eae5b518ec7ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b577046f8ac001458fb83d8c0f033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8b35f5e2c855dd616ec2af48685034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a2991522b06e3d2b818fe1d5b54d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d7a8efbdf111426eb4c481fd4ddf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7660d282e525f804ee54b86dabc3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422997d09e91fa1924c87480a38a93a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c01c8dce730ef35d6c3099cd01a3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a71b27aa209cbf73d693c0df6112310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d08113112860f249eb4f428ddfd6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c007b8b8d2972b6003a0f83bf31012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eac539789d7dafa4acf0a48ddfc6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651c9f29bfdf80cdf28256a4d860cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df17858663253c307efd907e288f24b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee8ac27ec697f01d059e99a557af7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5d43a35534026252cc5c000c201e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf13f14808e396b5bdc2b7a149f5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1897a94ae8e95f84b063eebadba8c5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273335466aaf62a4ef8998b3f70fc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27361089bf21cdcf894a70a73e4fe5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47032d6643f5480fa09510d34012cfd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184a5b6a8c7f98fb41048eca27cc31623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa106136945db16bcb3a31fda9e9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f5e87d3f0e718d088c3ebe06922b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019cd6f119aa551dc5a9a4264b3d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aba7c2156e08f07d6f5b6ef6a182c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b52d4d1b508abc4e84046e905c379628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd543757d28554820377422ea02ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a81d35d982998a0873a4ff6123c6bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ee9569a1936a7c782c04ff66c1d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee485efd95a51ae344d243a584d0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2641a7ac87deee62ee5948f74c08933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2653583f7859e98aedb0d41b87e6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b48e77caa82c177e7ee8548f013235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a52f93fa6133595c26f4476d86a19736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace4b19cbc79026209fb1108f41eb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b8cbd325e9853b71affd64ad872f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1934dd402805752c077e4b83442fd4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c65e12c8f9dccf0a0c75eb115cd2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b401a21af4bf1ea2f1db123be179cff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb99bb66524dadecd16c2cd751d78542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290e7ef9ffd0d39eadae7b7146a419b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bf2b2e7dd4ec42cb2659b01f14d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f99070e3cd9ba053fa6723b18d68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3295b0ddf0c24b3d16a1d1ad5eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23658eec98040bf616b3c6001168b90447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afdcb305f6eee442d17f8f6d136ab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3dab376090a3f1369af06241594b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b32ac941289a1fe3400291ae506ac250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2bbfcbc7602304126b2afc1e2d29d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbccd5f239b4dc2458e7f28d214e0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f134efcafbaeb032099f600bb7fdc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec833acd98646efdc9b488f8f42e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ac8a090f844bb14a959cf147565455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f12981ab6d8c5046287a85f79dbc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8219e6343a0f1c14252d42ecd431757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2daf93a00fb5d85f0d82ed73fedb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cebe8da0355fcfb563622c27b84ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791819eb5dc0524e9bb72f531140145360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e993dd4447a96aaaf70899a241b66bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c5ee9c816ff411aef472b6fd898862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7472d35a1559bc8a06c264ea5165f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f4dbc6b4dbf1dfcc39910787f30d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089433040ea4931658ac66bdc04c3ac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587bc653ee0e79bb7de91795660d6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98353140fa029537cc0e3660ccad7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea90a914b3137487b319a21226619b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16545b4f6b35263091ab49854acb0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e70335ce89b4a5453b5c77f5b1a7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b31b47d32e07db20799589092da63271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb2934213eee31788b458d66c81c6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f82dcd9fb6b0e29a1c8df36a8d3c7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784e802d362fae28a68ba3b3684dc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82002347c9a167f11a3c010c0b0e0b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528abb17a899418c47f1bcb24cf7b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cdb12c505e0b8f0753810bb6f95777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d3945633ce1306d75940c1206f2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986f20bf368021343be91d8e98f17fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8eb2cf073d99ad43daef1c179af280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3fe86fa4b2c03e63115994d87743381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c249cb3de6f2a1a903bbfd3ddd14f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811723f460061f4302c4318297e6c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9db5dbe9e1d57cb45fc22ad4862e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c404dc0a88e7d2cbc126f7925f5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d3be03533b5ee120c1e031285dca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdc6699cd0be2a367b5c7bc37b9e1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e4ee6008f3ab9f30fb90da981d4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc203075200010c97617b516f9ad31ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d38d2da6fc8fa979a2248806a84d4790.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>