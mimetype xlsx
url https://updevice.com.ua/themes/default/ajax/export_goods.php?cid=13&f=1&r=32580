--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c154190a6205444a411bb935a28153e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cda065ac074eb2dddc1215a4c101e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2bc423a777dce9d6a110653c78e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b9f80a73289772a49d94214962c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ac93587a5956a3dab98642bfeecc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a771e6d48e98c766e23e83a702c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de9fd0778ed2d74996c3738f4c6677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767a894708db4021f63527d09f330f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e680219fcd913fcc4e97d61a75c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfda68bed9900cda067e222a37ec36110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc7e311f34695a1af612896578286511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0b65fc5a955eabb9c23693de9b32312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad679b4056ec00b0bc3f576fbf103013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb28c14b252f1409c48866ab4770c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad024a559f906a731cec420f5f381f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d807a2861381c6f968534a0d19e7fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f986f4d4e4a02c956c017372d2db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0ce2ce2427c010e63d21c1ab26ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378bf5c5fc78a9a3cdd1d6509fabef219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2bb9d134f8cff63cbac8a9fbd21b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ca6f7d01488643d76b965b346ebe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf872567bdf6a5e3d1fd00cdead3ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e90e59bf5f35ea1d3327aca6fcf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a3d2dca27662b9b83ec1867010f9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aac9729b573315a4f0fdef1e9c26725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36b337d50e7da689472d04a1f84a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404e661e18c9adb1d516c384ded394027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee0fb9738543d1928598126ad2d21528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3e532bd8202dfd87b55fa2f15b0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4cb686857d1f4e62b3f771b9b9cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e81979ec3c20954585a0a46e19a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa4bb520fe1775522b38d1753bcf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83afb1de4ac0faebe1c8d5b32b140533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f9f8dee88e0661a8f9c8d625740234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a0b84a09ba2f00ad726607914c3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0a9d933f231818ab4876d89aec9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6593504245a4071aa3c52be53a76d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a40029b8a23ec9a7e50e2c72466bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63922ca6d557c72bb5d29d88ad961b5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78210f4364ea244b5fca23833b39840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3495ebb2fa720258220cbc8568060741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c66e29a6dff0c2093038f3c8286d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae731e5b24fc1613f075028cd8b59943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46380d2d0ff43df94f16fd2b1fac4fdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac785530502f0ffbda22c309622c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3018bc084dc63623ec86ca25015b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaa4f78f83eaf2d37852426bb6d2b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd3671589ed567c105016bc95a46d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cdf00da36d41a38611b84652958b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703692e80bd04d206de768ce5407f3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dae39b611e85dccf322f14511f2ed151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb704362a258c0f42ace6ccf226451c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad5eafcb4c658924598eb02d8624b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c8aca31b33cb14475775e136c2a6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004c0c34ba66de0f2633f90ade20a6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1d2ab463dc4711971b8f192f2d53856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7978896609b0573e72f8ecced75757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6187c6975e970c738f8d9fa9bb2c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19acc3283114999ba30b6c9232cc2a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daa93db20ee461c98a961e71bf8bfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540cd89f46b2df5e430cee3c53c81561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d711cb29ea2d91dd06f4c35f373dd1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa0cb9f777cf023a87399eebbbb51863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7773372b073bd0b08c6cb3e05a36464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946f4ffdea67b136545fc5765fa2bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefc3bdcb87f0de30b412cde065d6f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d13b70828e8970fe8f4f23df2b995167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe310b37bb17250a15347e5fb9de17068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c908e7412fd15e972d6ef5f87a242d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57470f98fb0b9c86aaa4bf67378e80d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f104adb1f851bed6b96164b4536976871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca2090a5b4696f6647076aed5865d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99eb672002465a4703bd91dbd9849273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d683fe8b0d76828609846ee93379d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca40e9cafdcadf95c3e0f5e331c4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f877e9faaef30a139f418242bad2f2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3c35bb0e53c25c02e139f81d705d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55296b3fc9bcdf6544b6a017f909107678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95ab1d4db285385165b77e77b1500079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b7252b1e4e4945a39da0a3de5034f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6eab033a384692f124d109dea2a1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec7f586d9f05404a960134371d2e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b315e87b6dfe1cf136df2c14dd54483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5d3307047d5b0b4bbb5df3533f3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52cb029487a84cbad0a60dcc51432885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61734a6fa209dec7813a3db0bea16786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9cdddbc8d737e6ca58a51ffbf995787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7030a4f207206e721f517ca7bf7bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8182ce8b20bf9dd3fcc78e7d30a1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e036b61052ab9908e8cf0f1fbfff290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5e17544780e614bb1584a236f0a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282b718f7b87900ffc3c98940b6fdf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5becea3684f82921dc00bb2fa9278193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce9a59f40e5252bb4584c9be528fd794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3800ef31f283dcb24e4514321a4b7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58e084a4065f4b16f3cc23681d9bb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444deabb83901cf40a45ab2db8250b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b630c88e520a0ab64ac124f6eb7ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f9faed484f8d5333508a932d1ab75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf56bec68a27259105cab00e5e8eac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb862a4cfd2c80c26cc39b095992907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231c7a4708070b55d6799b5961d8df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb680e50c4840575a4a060e25cf709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af482568342e9b6a9c423cf008c2dd5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10367943927af52f3b4df8bfb70ed211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d7a83607a49ea29fc4fc7d7d13e6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd8358cf8944a391859c734382a9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c6416c5e44b8f1bf34abb5f12fcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2995955b38cf280c1b600ea7060515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e6bb75f630be9b04c517be0a846316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8996104f499b92481e1c54b73d9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3d87c4001ce93e30a254c4596d8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f09ea7f8c98d54c70694dbbd23836e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370902e876fbfae584bffcbac6b4da120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de449632053ee17ba7b58c77668ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d356a0cb2bab64dbf474ac38a4a71122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb01926af588c540d3186a09dab43c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f688d24fea966acfe97b31e31378c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a02e674ed99c126c6725bff42d37dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5195c7be743f2fb7f70104c8950ed426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b05b020d647b2ec1585eb87cb79b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd706be99b88f9466959ac2ae444e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04441083d761c9938c5589c68afe1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa56c3bf9422fb3a46775bd2d60c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b89da51ec75b1636557c2c00c15b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568066abc0e63df8ccbe3f5777f3f5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c98516f280b7c694e1dff808b9cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e8e4bb75f1a7e9c11772953aa8c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591df4158d2c6a32feb020a175dd229035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c30f9acbd2893acc8833bfd9ff9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92c4a9193fb2568e4fe21baa84ad537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ef76f2b248aff28e90f2b923816438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfe2219b8b7b84b8298e7000311e3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c214df525e8e98d35150ea74ca9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faf79a5de496ee2806080bc78d40ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba841307de3d3c48923bcddd1ff34442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf8f6b7a931d0a37b453e647e529ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378979ac7a93c5bceeb51dd41efce9d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f30c3399132ff01d8333207dbd8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f645bcbf5021e4e4f9d88fe29c1a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f98d005d2e768ecfd0196e2025dab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa412c95360161491717432bfae31bdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c54bf687fbc4bc5d445fdacdfa9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1de977fdcdf641bb65243335942ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54790e70d6d6eaf185f7510e43265bf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5fdb224fd8791ebbd4dc17066d6f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780f1084a509552b7f8ec4c37c58fe753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33ee535209c0473a98a394466b6b0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82263b102373ab94df05a806c82e1cd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb02627fcc5254d53749362f2c2fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7817504195105834ffcf25bc568fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c07e0f84bee52ff43d5d0d92e98758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2ec4b7fa39ed1360310cd248b8dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4195616f8b2ee4e07e7ce512f96060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45da18962d676c0661da59a4c2c3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c33891450e564d81e4fba2475c8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41399206d338685135917e017532163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1247c18e9cb2aa6a927a1680b9f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d17c16254def341f4f2d04539cb8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771b78b5d9f6cbfc077aa7f1b107f8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50db5fecb4cdf46ea763ebbe66aef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3399faf8c0e7d2ba60ab374f31729668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdaba930ca3ea03bb01583075073ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6dd693faa27e2b86e96c7588485c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a7fda2f16aab684227d1cb4e6e14671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5459dea0cc5fa7c88f44f36522cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c1ddb53f142948f943341eb8b67273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124b72bce932f97e30e3e7f9e4d8e6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba998dbf62ffe00f3c6eeea2eaafb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41effa87ebd47b3f216cbb2edec0157276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7d1f8f853211dfae09a72e9fdacd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f571fb4b815b34df98ec89f1bde54678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aa5c94ef592d6df3ce84e22cb697979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25f46b89193f0a74bdb50d2f66bc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6622b7f4c33356b06864d3ad35a0e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6052b3889b5531a5a293c12f5f680382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d61ae1e12071157902c9c3505ef4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe9cf41c311b4fbe1cf45a5d7dbaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a43a1855aac14e8c6d330fb434fed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d46febf3d96f732af68e0c4dfe8d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a6f0c74dfcdf975172f22f030b6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50ae32c5ad7b8469a0f6fb54c92fdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d09099d397c5c5a09ffbd1b35a0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaddaea7a64a0b7bbd3c9643d158f8f90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>