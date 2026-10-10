--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f083650ff0be5c37908fb8af3c18bf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1651fe9e02b1faf9fb88f13c92b057c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40801554db6a60d6d8106b9eb68ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a9eec07f2f1b52485dfb97e6b27f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c29fdae8ad570460f6ffe7c6f0bcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63399cba4679742da9f12d0cfe452d096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eb460f0ee8538f86e2c748b26e5ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a7a9c4b12a8aa30c3619e7f38a968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e7c1d76eeaca94063d5feaac29c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231de734634cf64ed90f13c1b22ab5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ea34b0afe71f90e7114ee7b6343d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191a0085368f9ac57208c2ee8f2299912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9628fef84113d452373b27ed9426f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3aec16c5d29d4cf194c15c34d68f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc90d07c83d5c65be983de29edc6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0db2523c46dc1c5bee4b233d7a84d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c979c04887cc6590fa3d2a6d3939717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6248fcd0b1bc48ce41e70d5399f377f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd895ec47be3acb106e4459e954eafb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5578e5fdf2a0bd97ab89e892f2eb99020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245141e9f723adc27c7653b3265d8df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be3b9700f07bb57e58bb42da7d5d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99845fb6eb9be022d2704359d2332c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5965606509a4db7e0ddddb327ecc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b3c8ba8ca8d5504c1e280297cc76125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa89c9ffc389c1ad9ab027f8780a6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732970149ca2061792b9f1b3200dc8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bcbcf5106c91e2c6535b1759e1c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747e8adbe360a48dae54b032c8de39c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feec62949fe2c93a6cce3e7787c415130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d803262600d8454dd6f221b5ee1e2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda3b69785ef2fc1275a3ddd692bed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6e97a37f329bdcff5defcbea20dbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fcdb8123284de1e7ffb05d6fb422a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed00215324a8c0d8cadaa23520644935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3469672131e389fbd23166d8829aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37c93a6c02d18f8180086660ba35b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6efc668cbde970a4762c84757db81938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24e8b26655f003903e2f4af31e78739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e7629b82b808aa53600f273e936b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3394ae45f1f518d1761ef72c90b2d3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a54304a62f5040da50801ea290a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fdee7e57d74358fc9a6e8d23f374543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ff1842ba77f5cb7e623ba3ec13b1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf533aebc08b17a08d0f104dcfb7a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ee9df718c23a979f1da221b4aa3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3bd27319359ef9b8aa15903d26f5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b158a86958e41d7212eb3e9a74b9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e11e6e0bd8cc01573090c7d7c58eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc58e6e690b1009e39322dc001c8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65a2344879042a50b14bad288a5edc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bca6e510c935496f728b4cce47f2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ddc05cfc4dd6900972f0e67a4a8c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6745db1e43b0a7fc007e19a3364c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb71a3ca13c8a14b9957cec6393cc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd381bb316e1ddbf1ee7c5ba30e6d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e855e78026469f91e935e73a06bdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86755ac28318261d8cf0642eb0aff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d5b21307d963ee5639859b296ac7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26415186792b777ffd87d58dca6c2ea360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612741e7d904ed7639e36973a2e95bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d7fd3f78bacaf8d7f3c81ba65cf5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53408963c5f0f9c217f503ae68596bd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0edcda29541c04e393a50921a432f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f907c0982354976e31d11aa01ecfc1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ad05f4024e234ce8c7d364f6056f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c3fdc642f49e5cc95b6cd41568ae867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cefc9be1c97ac3d14ada61275008468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7ae2c75f36a644de36f4a22a796d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d585e7239d3a68b8706fb82d114ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ef9e2ef2f896fd9d138a3e9614c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143feadb975f6588763154d0d07b9df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592497f1ac47d79ac54801f81a7b706973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a7e9a5bec6792096f6dac837564274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419636e0b2ec2be39abc8d935cdccfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bff181807754ac35664c06c5b79e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871e540933ff21c60a4bef1c0e358477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d6bbc716ccef174549447a56a8af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29503be5fe32a5c47b0dc6b0ca3f9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565966122698c8eff8dbd3e9fa0946680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d056afed02c8eb39ea8357a85a7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf25752a82b97b305491c8cf019c4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a9cd99fcdd10a6a5cd39d6043aa083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4700e67619b881490f39191393d8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5eced5bef9e834d8b21513576a7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08a28e9458ad2f6199029b3c62415186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99da3674335b6418b3df7b75a98fab887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af858f89bf8f2891cee9933c39eb64cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc91bdc35de5f369b031d276423586589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918cb3067a6fbe45beeea5b655b607b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ae25c0c2db62478da4f4d33178f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d4281d2dbb5cfe0896dd655b515992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13bd5b3e965c6a843d63850b0bd3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207b84248927ba6b1e554f6ad5bebfa94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c706584f6d214c215c17b67b8cc3e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe9e6ce792e7c141a116746c06fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1536d6c14f1f9c154ee867f5e18243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397432c414dff4723f8e8d24d1e19b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e05f76ddd6c9e89a1273db969d4b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca17ff6f7f8d7e95bd69712d992c146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b27ff96b547db9de291c2787cc3f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606796001c959482bc590750c4398d678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aaf6083e9be333acf12a04ad27ee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b2069bc25747eec6b6e6b57e9c26810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad8163436508019f0bbbfa1ea933fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e21921fe19082b614918f2aa959dec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16a091201993a3aa89234d2645aaf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e623f07f4f8ce09817edf91aff56f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b8a42aa04702c36f72e61a50f5bb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aa6c99ad756f077a1177419cae59816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caa0994d385eb36eff00e79a14e20617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbace09452732138c4d44bf59b2aeceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb3753206197371f0afebd26d631519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017415cbc5382130f5c919916eff40620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c2bc9c298cdabf52433bd9d1af5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d68299f1026744ef659ecc28582922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922a69cb414f3c24518a5a34ecc874623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4e9d2df1c73e77b0e5e49d51690c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4260a053db8e096365590013a13b9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a28638654e1c535c548582d1e75726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed13232cc7c8df7f59f0b7c50be9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0668d0ce1d09863ca8702ad73c7ad7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdddbd87f0685520b27fc9ae3988d3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b86086cafacd4fddf177ad1107c8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51986bb6dc7fb2a7837b3c58f1e0f39131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ca52f0b22fe3a5de9181fe7b5f28b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8add8f562f0d4fcb15c3322f624f3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875064d0679b7d72f9c2bcb59b5409d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6acd1b172a28e36cb0e040fdfffef435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5057b201ae0389b6872c5416371e2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d000ebd324f371f0ee41dc236b2edef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ceea6549a65acdf10c41cb81908938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b94af3aad84fb8a47ba0c2871eb8b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28813ca93cf1fd71bd1b680d9e7aebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7b8d9329ff06cd29b687ec1640c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a8a6fdf431e791532327961ae3e8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2217425f165ff023a24972ff4ded72943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54fb439d5d228bd4d54cfcf498f8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94966ffdbe98429fd1c6dff87b8e5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161fc546444ded6785b0f1715b4b83046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f6dc02693f003d517026ee2dc42847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df1ed9b33924819c9fcf7c5c2bea948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53366b213b306e1f1834f11302fcb14649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be501fecd913ca9faf4bf40a649c14950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16507987132c75473fc0fa6aa4d37c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b90e2ec270f62be2beb90695d201a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8a43bca83c56230ae9deada17519453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587379516035d4e193162faadaaf5f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269862b3a8ab38040d351bc4cccba68355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f676f94e4766f1f636c592076605ab456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69a7d968f8fe61a4cb1f7d1412ba857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395fede820662f5a8f3c85d2a0edc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657f0642280f34904b01e9e57362fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f86801309625a9c98f56073b774c8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c3f875dba22bfc471637944e158ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b2a902015ee496e368adcabc92f9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599877074f475a58cbfa6090dcb9bad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c73888ba4cbe4537cf3bbaf0edb7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1a5683d2ea0d1a525a23e6f57b6d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69f8ef502a980dd0d47a7b25c0133166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594d3e7fdafdb01c23bb8a567b5c4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8ec3c58c7efff9e7843be7bf102368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659583516271d31d4751e8b1bc1685c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cad3a7c7f4761f4e7346eaf0a5a8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5717a4a833750ff6cedf2867e81e0dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eccd62dc062e1b18afbf8b1c9bc5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34ba49d2d2c681c3eb8c14f3395d9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c69321723a4d4bba68f1d6b66209974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a6a45fde27d8d1df6440004789ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235b81764091dc060f4adf8f0d5dbe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e288927995c4d114afbc7e44fe7c3d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7c941f148b18a0770bb6fc8c310d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037a5826cc1a99aa159129ad73ae4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7292f3bb6220546aa0b37f30c6e430d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b088d148abce990bbd2e72a0641bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a83a416887b843ef475a2de2382e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2f966d17177f8e30f9666be902c1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc82cb539e96a5240bc4a6a876461f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7333535d29b3c1714451fecdfb1b6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb66c42e1dd0f3b9bb60c4b18cd7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48c0219687f4794baa51e6152d03187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e3e348ad7e637d8932b1fc92f1e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b614ba0d18c55eead66a59f776d2ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a55f2314c7b438b1e283211c45134990.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>