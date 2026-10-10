--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0442205870c57d6cab623e00b1aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f07494bfd980eaf0ef1b937a7b883c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8537e06728900a7f019f5527b8b12ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a1d536d2fe7fda6f8e7b9e334c8804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377115d1db14edfc9cafb0107f3f435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669baf70d138f0b74bbd2561f916e5776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065a9732804575d6a5df8ec16793017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b041cede4493f25c323cf3f706c468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbde9bafda24c899465599565b0b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d19323d62bba9ab6151fc3b955ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c89767b1e86343b2d48f7c3d41488311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab878743a77c6f77b0cdafc666ad2ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9ba13f1b96309aca30e8cd50f66413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd5db65cff3afc91a1450a3f5622114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6327c009bf098e6daa702de0e12ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb15cafbb64c82d77564fb714c264ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b36efeb990777263495fc1e47c23017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0948c05a6d411cd90d3ec12bcd52c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa94903e9c9580f30da0f7de441597d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f088fd9faf06173b76317d586f1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222bda4f8a5e3a338dc41187f61487d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a4420d4f8ae9d1069e74b372890a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d43706b36ec30244e5c6ca8b6bfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b515d724b90dd296f18d1329a11924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11866946bf0209aeb1e6297fafc4ec325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e951ad6aafbd02f220ff779bec407326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08256df8fbb775e5a987dc39e680b25127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e8824bec615d721a7b72b3eba32b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e18ca9cb00908c5f77a8816c903bf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342525735fb97df71d8caeacce5c007f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d830ede2268097f992dce31b6706fa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b10a9aebb3ae4596054dd38c9ae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715beb765b314bf5f07fac509793cfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc96b253dfd6c9a2ef2731eb2e6a9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b470e5d372c70c87a048d317cbdd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591dfac89599e41f2188e8f739375e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125a0302b52f0cfc59d34ce4c41f64e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2129efffa58f55cb6863a7d00b8e2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51bfa6c56ffd53cea2d005ea4e446439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec7f0920331ea590b4c0ffa503144740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635302fff1f306984e1e4840383042f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565299ceee700fcaac4a38d00af4d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbf0e4c52a80d41eeed703d784e34b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538273cdf0c6d879c6f10010435234c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a89234e2275dd34d9ba503cf106a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb01294fd34932da0e5f58e678f2cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed2830221ab424f8c3fb2db3ce23747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48fc8982c49d73024f7e686b5d7a7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36468ef0c9ad28faa79b997af09e63f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792d4397bdc508b8dec7a46314fbaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c368bed5f8dfdc6a29f9a9b8808c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91a00202c2a2cfee23d7dfd1e896e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf727d297802d7d56fd4df2a8df2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc58af6c3dec9862b938e212e8fff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca5be8cf4f1b83fc57e4d51e38ba4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9cc757a639ee3d22c1c1e170b3e4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d0a6220d9400833bdab3f42074a1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac009edfa8eef91ae9159d88f0f5cbc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749183cdd6cffa9bffb537737d62fb3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc8bca1a72ffc64cd774da89cdeed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bffdfa7c4fceb755379af4c1d069061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f2c96e3a77809bde107bda285ccb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6bfd31b9489af60de3de84c88a71463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba5c4d6af2a34f63da2dd57fa258d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dcd7ccbea00977f5052e1bee0561f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82d68c78ebc3a4711ad9e6dbbf73b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f7e2f54ef23656208acc94e09dcd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b2a218802cf31b92954e58e72f6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a2ab4cf5c9665b8a8a5ca237b70c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca988ae85a309a3a288971fe8207270d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d42cd7106e49c5d4e9a2e1361a04371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ffdf69e27aed132456448b7c3bd9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b250253fdb27a1b0b3a82495f9841173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f764f95a072c41205b0d3912335174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982899948a6976de5d14206a73f7759375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1769fd1bfa4a28a402f748d4d0c24c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d135f625777ec28cc998c0facfcd6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dcebb30cdb083983ca91778c2267478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25666f1ee863fda0b393a66e49ea579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fdd584b252347476262b86b3ce7bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c0b07aa9dca45434f4ee0650c9ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be0df2a577283a617c7db0526a96e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bafd7a944a903ea36a497f49a10cc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a259219047b6e55e60df685ceaccb8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce6eda52f0efbf8498d548cce28e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882527e75e260a51d89ceb7620e5168886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a1b2756da230d3da8e1dbe67b13187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da1dde9277955a5c0483bc57aca8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f5ce2c8b2633695bd0e4b26296c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b38a1bfe4c5cabfd8fed204a32a0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaa3e91a7de23a17419879544736d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96e015c77dfd87f09f53d2126a39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c725fdad61a32d5381924891d8c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd143cf98d45d6da523c60c14d3be8694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476a81cdfb4c5435fa5b748f9c0e861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61e898807d3276bb843492650c5302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d8f36e816e9fd678f736923bbea03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d61ab9700a6a2611494ce2694d93224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a76d687d93efa19d672e4f9039795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fc7a045c8cd920df96fedf23230ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6676f93ebaad20039d1731075d67977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae5ecc864f8fcc6876ee620262e0e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be1fd766a5b0f4bdc0a846f97fefc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124766f438b7a37d2d868beac33f5e4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0b8869bdabfbd70570a257f2eb1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd5a79b64696b9fc90efc6f2c94a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3140b621bba97807e8a69c23e8eea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0e98852c6cbc9293f1544a971ce314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfa9dd0f25dbabce0a38a55d6845a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c593fbd9c800066dddbcaf5477f9cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52399992034d5f2040d57c812d43e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83464069e698a531818e169be4ddff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008bfc3dffe43b4b575c2f94f2a150e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b5c33d8ff97857da9a1289e4b610a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ade6467116cab2eeb2a77f4c7422c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9bc8a5e1489f2abea812a3c6a32eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efc05d8dd03aa1738a7008d66fc05323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa8a57fa26d2a14ecb9163bd7423c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec55c5078ad85a6e91ed33553b0a84125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2499741acfc5dad45c4561741bacf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef882238e0e91970437b2cbc5bb3b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a0fa4315ed8b223d6d07203b3cc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60140c047e8c8f8fdc75458d5758ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f873937b0ed1b062aacb6b8d185b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667134b1b653c9c5ca152b18340a352131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e68841be4f8b4b218dbc8c41f31c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b46245a773ecd14d8ee9396994d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072799b22024ede43d7af14a8710fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfab7666323868d163243814b2f568c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b55b0bcc336e1dedde1e311892d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f8d330516d72cce183f50adf5bcdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce87ae5f1e207bc47fba57fb90cf4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8014f2dfcb3823561332edcbdbc6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea999af07b9a0a4170ab26e5d304fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e250418744b196dca9cc92fa6dbae041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd862511f1df1e5c17baf91b724ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114173e640ad5b72ad1e8a4266507fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b136161d11f23a18fdb335bd5fd04b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a71b17a077d8d67dfce2c8bf41e6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0e280b8785dc35fc8083eca23e3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad715c3765cfd7f5e8ca079c4518cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b016d2698d5d18d7d10535c97e669548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278598f901af1cfa1931e99ab50edb5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8671fb06a1663a7ad3e90a0b1a36f7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e13a1eee5b635e659dd92ef18d9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8419f7c758357d4cc633c0b680048252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca000e0759b3793274dfa002d3ccbd2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca215d6cf51ca21c6744c44b209cda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3f5f35f5246a2b48d43ca285ba2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b014ba60fb6e92be585fc92bf967956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee45819f1d6c848839aa9d7ea1555657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dff9d387bacf529ec5db75359260d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14126731e8f386310c42115131c7ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce045ba93f18ac88ef97091b90b002e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb2293e7d79339faba45658c2b14061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b69d7670239d5560e38cc2f2edb0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdaef94c46428cfd6750a3ac74d52f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0972bf1d8fbdf9ab2e801bd6a4335e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b28be2c5dc281aeb1f7f06d12187e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82547fc89a9d257cfa6aa5a4889e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f90c2c9d371613bbf949264153a4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17449b42041fb6e0b2198cb31de3329468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6fa0c94e882f5ff5c889d72738ae569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58600aae0bf16a8b691e6bc4dc7826170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1cb442e0b290caeb9f36c962f82271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbd6cf1e7cb1a3f2ee90230c9691072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb52b5cbf3d7711d07544192a0b59573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485156bdc6146e4a0c84ab45a8d61cf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158e4ddb78848108bfc311f265f60975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec44332e4c683687b858bb45b66b00b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56506636cc45780d2eb581c82094d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd6728069291c39d11c463a51d768a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39129930463e3c73adb871ba6fcedbc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e48a9d5f2974fa421d58d1a6799c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9ec69944afd075f900d91c7cf06081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cbeb510c785d6e4d55f15f713b7b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d976ca1e4adf92a0e598fe754a2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51174de7f7da6fe9ce98ed140246c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df07b9de8da2c2fb5a9f7b425eb1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56538b122917b9d9bd60607dc04344786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda226903c8d4e379b51bc5a6f1fe73187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c70b0ecdfa3e4e569b9bdce16b3b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b7bf2cb5862394a948ac8e915f5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e7bf5193a07f406c37970465362890.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>