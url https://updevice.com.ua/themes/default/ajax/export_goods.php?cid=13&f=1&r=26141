--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -535,51 +535,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df517c478f26559fcf8b444e6bd64f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dbf051b2f066be95bde2186a5e44e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af7a38418506a413515714881681a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114cb12a3e88a0f9b48e1231b008cdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d633d10f26eb67f15a6b5309a0d815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83286f9852a4266d73c44ac7486a96266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce63876775daf21f785d272d86bee17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f0411200164fb4448b0f5c60f8768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a443b2e2204ec9eeda01f8685973f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884322da02ae9bf06deb2936ce9635810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2266d27d55792d0c5ed1d26264e17d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44789dbc489c84ca9a87eba6b267ef512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7079f0eb0f89a64fbeab00c38395313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e953b9ca4e889594989e4120061a40b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f7028183574c09ab0a0bdf4ebcf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc91d60a6314027548b0e0da9709fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c861a525e5f0ffe1f7756d7b2edfc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe79e922cfda2d86847045d48336918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59699890a778f4afc3f594dcc39912719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99535af5eb59e7324c480a6e2dfba420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22225229cb0d98d45cc87ae7af14058a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e54de78366730b5e9554fb40e2d4b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040597973e37a043f91c20a1cfbf32823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2affb21cb39970c3f9409d9e34d2f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826dfbeda9d50f3a71f28e123b72f4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90b16b3098f5302be9bf36bebba9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb29a7e091eea9ffd7e0bc9ca360a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ecf27f1f677349af33a4747d78ca828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a802187525164ceadbda32df9239629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f33672143084fff8c2ad11fa6a6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613fec68b11f11d738042ca86672fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2d24a40dbba02da1532f7887eecef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c480d88e1e647dcc326dc0a7a9aa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a1a59a69795c0210732e872bff5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da88ef93115086278a6be2df2da662a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb4c465941e7d85c5763afe20f620036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60e0df211939456e65737f1a3469f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2e4188bdafd2e38b5eab403de438938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8ef83d9090333b4d063b99ba16b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba77e5aa90469546fd10b8b10e3d7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5822287adc55a394a5e88f7b9746dd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d51c6211adbdb5563b3403723938742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa99fa4bd4f3e8e039e2ccf05df34a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bbbcbe4f2f311b6d4c1a00f67bda944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163f0fdb490237262f88dee351b29da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445267f18cb6496fc55165a450db03546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11149b3e914d3efac7350a8cacad9d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723966f4b94915170a73f8c86067f1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e5e08b80e74c73d4b78aa3c4850349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6832fec6d463129cb7faae7bb34f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68397dc0fb30fb180de3f0ec8bbc5d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ff86de7efadaa1ed3763e6bf123552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07d5135bf28f55c22bf2c92d58a5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44e99384ce86ac552898d5dd8751a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d214c8051eb6a005ae24b35737cf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227fb667fe61553f7159a8f87de33b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03292ca964826ab9cc802badd3e8a4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843732af47edfae2cbae30fa3df4d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29fa95070c9d176a5c056273b2cbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f122c92a00e4329f5bc4ed546883460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9de6384a6162d9cd5656222110c4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4361f64043fabd3a1cad54e6b02dd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cffde9b9166f9243a5be40562d54763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea30461c6a532d34bce2e70477f33464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380070d2a0404c7752d362a9a3df6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1318a50480468dca01f677e45ff9eef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8459a8cafa444e44f0dd701c60c1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a4456447b361ed0f45291286a6d0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a400039e602544d4eee3fd4796f39469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dabf72233e1cd4ef7d0e492c3b3a5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad974e81a487a9fd1b3bff4e9d3d978371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d930f26ddf94bbee40b84c32e4c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a24f9640b3df1bc35c82f144fc44ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef89986042ce8a6953d54c66a23b27474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1071a8c2125b01ae3a4883a18bbb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55bafb90ea6cf8eb867654712b49376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb92af701cd3df2a42e22cf0ca8ec7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c760cbf01ca8ab162be813dfa8ca1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784448df3e5b76264e17e04200ea6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd0378afd1be88754fe8ec48d10b3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e3198a71f0926c5bdfe3b6dea14681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda83493a819cbad47f634afe4b5a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e614a8f5aa74ae17b2894a3911cfe7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8b215078f75d506e6e81c3366f06984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d55fd7e8b21738eac7e2b47083ff885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5fa8494753f423c385b3de120179786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68807643479c0bdae66fff3e5a320c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ddbabefaeb078381eeefbba4279e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee7176ce956f8ca0100185466a629b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219fe98cd0f52b254a6d7fee9dd77a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f4a6927f62b5c2836bc43fa9ec5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea07bbd4bea081b9d9031277c8fdab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e751b8880d6d796c41ee2705350ee793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524860fdcbffe6529b2ca0e96856738394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc47849127036738e09eb445a16d531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3966bd52f26a23e65d0f383be8162f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e25fd448ba8874f6da5cbeca8b0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304832b787a1364e70adf8fc241aba1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453ee65a01134c6f5dfc40eb4f28575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caac9bca610359dfd85504b65ed87396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c79f47fc608e49235bea4a362a3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3eef75d7935ced4d9aefcf240f64a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6150c5e94ba31d1bb32f94e001b8879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462a8f24546f70919dfc77d0e812b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c08e7cd655eace74f81579941689111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f5089022f9076b99a9c3b8a090dcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e622e597901c46e0352d47ad9afb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789630fbc5d517d582160cf51a39ad6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a95c520f3cc72d626329f2ec8e3fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b6f69f723ebcad263651a7938e6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343746c7d14f2a1141801ae3685fbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793483ff0e0171b789e9c720d9506018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18938262dfad8d63046ff5139ab44219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc6ff8c1265d9bf99cb59203791a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a255bf81df46b33d2d8ca678cfaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea67ff3700eb9c447c5fb01d523d6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874925f86ad9a4b8a5463464642360723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273846ebba1dbe8f74dd3a863e87159824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c802cab3f62f16fd7bc11fbff3586c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101297f5aea33de342b1085a1bb255cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff5446b2e6921c8aa901efbe71c2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558bbfc6cdf795b6812eb08083b5da828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b372533a1b9740cf7a84ae1c7555b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8416b184ee9c526055df1d28790b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac69f6c5a806746fbb74d88328e39531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459ff5dc895eb5ba2d96e8e2a4600d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d4f4c94147803926dc42d815734e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be3fba5825e7883e3e39481b2fa26034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db811a89aa4cd7759eabd5a14e55609e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5628fd2ba111c9ea4d4e4543233ffd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cf3adc147d177278841fb94d7004837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a0149e0216e23a3866305cbcc17a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703b7ab241ebdec85d4138d49c83fd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e6dba529a77bdab2604c6bc0fad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae891f194d40bc1f849b4bd4673ae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d259fa57ccc3a39d2abe7675d9f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3662352bffe91fcffc757928724743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331e26c63dbc289e2d30e7f858740344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039df5f97938217a9033973bf6085b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bdfc061128cbfcead325bb58ee90746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13bfdd1caf25857aa3262af4e8d93d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de894d8e05bfb73202213729d36445448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f499e3b8488f0ec4faa85ea2171d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760af9e5ca1d9b78f61bcd80cd5de99350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f837d1ec1b8eeb48596ce9ad385f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0e9550123e675ffd780adb4f0cb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad19bbb3d56e374ce2936d489bb8ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a9464c54314902e64b9c6584d0b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903bcb307924c319f4b49750fa6c49f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3e3e5689cfb04ced0006a815954156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a52d88d89fec663ec420239ff7d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd49a5fca0045281e8ac23c245117858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac8102f3eeb3e3c86ad8e466ebbbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc0038a71a92fe78ba1c4321021da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249138e8d257b16e689ac8a2abc3c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215ba2c7b4764d447cc4523407aa37062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdec5cdbb7abce90c25d19c7b629c1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f468348cbae9008a5a19a880479d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d8bc3dc2b5b51d40b95151a5a200965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f29f87d1b69c0792e3ac0bc437c1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246e45d5426f3c213a290b417d080b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841ed68be8ee2159c4d80fd9e4fd2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e0311e9a65da2aefe685a37e5dcbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1c204b8709f49f771711ec39326b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ec82aecf15a284d9cd6312e63b9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364f9064d06d6840b574a851394220b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78f3351d00a3476a573b931fa75b3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025e4a7c687850f379c13813f6666974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54f1eab67529c630bb152b5cd5fff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcfea6b20168c519e294b9dfd5065076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d675f4f88b21c43cdea5b677be632cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff02bee59db74f5b42655548ec66b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cda40669310df4d80a293c724707279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a002efe71da5cf151a5e1b6f1c874680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2240ecad2a2b6b1866b1a120934a8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3683fde9ddb5db1a0191af191baba982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf319d23d9287df498c84f3a433e857083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27cbfffca83c1bcb26b67d811cdd3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b9f9d5edbdd1046cfade79324ff6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75272d30a0f5e1fda2a7f34cf9cb96786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ed4ebc754c34ffa9d7cf8e6f6a8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618852763fb84b7eb5e74b360cd7f6a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f80b30f12d8351600c85ba0b5a104089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4819dcabf479c7a818dd0ac8398fc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64f3b9548e052177c579b2d27bf2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da7381286d5b54edb997c7b69f4f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0329131937182f2599045da8ee0a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0e5c67498cc37aaca47ad295a091394.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>