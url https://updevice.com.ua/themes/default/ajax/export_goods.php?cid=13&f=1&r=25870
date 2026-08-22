--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -535,51 +535,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca845f41116615259818fc4556eb7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264dcd2811f4cc8039afb62a462ad92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cd91f4c5c0cda898b94bbdb1ba6d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3aa8e492dfec801098706994ef874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81575c2dd3f73e100084bbdd3fc7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dcdc1f381187c2783aec28a41fcc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079377c6bf79cdfd1653e729f77138d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74cce3cb820f15a0a2da987bb0ac478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61695b624c4ec1b1213c35bb5f3dd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de986f6d508bff6082844dc373808810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe535c907ad13ff4b9bec6e293f0a7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570d7cd3fc50acbc89a2735225a307912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccccd9c2f5e6ce8c29a8cf85ea662813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318a2123dd4d2161bab42fd9927fe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72393f1df2542d651ae359b5f6d0921d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c74d142045e86d3d9979d27e03ee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c663ddd5c8d8ede3b146aee139eaeee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454ffdb44dd5cfcc0a566c0be4ebd3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3636ea4c023d5667c8b303ad47e5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa79813cf2b4d69be3056d9ee0dde520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547551ca886d6bfb5084b5b089c30eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592bb20083f17da670994601890757322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75391a995d5322610789ee90a119b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d57481f4a100bba10d9ee1a58496724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc7ac0d332e092b05c8ad6278890a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d316224828b985e5a047b8e4b0fa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a31677b3179ec1734fc969da9ea2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea0c5d5887873da35d5bc37420156b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3246290fd22bee64db8e17cd840b7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fdb901b2ed8ef79c58928df44e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961314b67fe383167860228340c687331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4c32e51f97dc667d2ab5c276ceae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c456c19511443590a68e8fdbc42033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbb901252dbca32a3de0508ee461034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adbf12aeb1a8a4deba40342fa86e8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac104f3f4fcbccab820a1ae2dc955336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd33c9884815bf4089bd2f655c42c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81fd5ac32566028966285cb18ef6b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830bb403a43ede72fba56a8f840e76839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fac7b028537ad5a83b8be14885d8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089075b2410cc9621dea5bb4b6649b2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128a99187a2e0223d4d2c1c09a70d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267caeca6784377a1e562f6a317537de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9a528ebc9c2d9a9c77f7d0e45c0e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f5d7c4aa79083cf4145f1577b894d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989ee04a48630bb8eaf5c1488dd4c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba36fc494ae1eff259c7e3e17bccf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4acfd6747a95f070510afd142f7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbaeddc1ce2115647f4d6fe8300dde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd40cb2f37c11e13a8e182900eaadf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309621c67a2976efbfe899ee58ab87951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0949b669a0a843809f74eef74d2e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260183f28ea3c615b7e002844995b2f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ec19ed22cc6891357174186ccba654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9887fbab8a68e3d6167b0f4c9b158355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7367a7e78e6ba4fca22b9e7357ad356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d95f4b8d7d5307d928db3bc2d26fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c1514e2270497cad723f3483933b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89cba5c3ca412a656e87d4b6444cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee116f36bb4deeca5f261b7d8916b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f60233c84f773d9da725b888c69861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ea00f69e88101099a744b49535d2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab14ffaaa59975a34644f44950b26263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2be39855f4a956936d0918b75dc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d515d315d00dd955af27775c96e1c4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f250ac6265a0020d151a8f5620cd0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f73fa1d48f498ecde5394e06d1ae2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faddfa657812e46210658eb1cff70968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c958b54f0ea01f40c57ca160c1fb1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b5abad50a532e6dae4009dbfd0ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c74a0ed2e4590d55cef5fc7dcf6e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dd4601b5f1054bb4934344859a79672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30203008f6290deee8b6d8bd7f8ad9e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c9715ee3a158e92201314f31a6cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa74c7da28a3ac63d70efae551357b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d305053703096265fd86ff3374b8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb32fc66aab0aed82e9fcc788075d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6047dc0c8754774817b846191d250a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec76f62b6e7f29e48fc9a779089fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9594443aacff2d967175744f74e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3191c2b22017a59cf074f4447854881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c7e7c265606964fbc5f92eae2e03082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172831d16044971c58d79ef13b013c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a091bd3e4d348e51b739a181f514c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b0809bf0aade93e5423418982a3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158168e45d6b4284781f1d164390402d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63920d98b5157eb070f8ffc4b1b2b70d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45fec97b21f4144a618a9008dd879588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd384e34ff7e91bbd717c3cba4e5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc021d3e9d640482875a3b56b54c4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffb5c01e5d5fde6cfa1edfeccf769a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8d6fbd04555482140108c010889192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f12b5c66d8a08a2d0bf269fef86693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882254b890d1c9a98e53a72c440d08294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3194aff83c18d3c461826db6890311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676c0ed46093eb15c50c16a8ffda5012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba63c76f4af6d09c246f55e8787f2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a3141c386e7919539a4650c4ba694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04830ce5937e6ae7fa9a2093dbb1ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a2020b27eb055d2af578a2e5b49e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a29e440202e0d04966872e85c5e4277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da743795534ecf91f7f3fdbffd49e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a7974766f5fa5ab1c0677524e3399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479f62295fdc0b32998a1f0d038f58610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1afd46009c8aaa47d5a9ec29f97f6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd8ce146217a28b59c626a070604812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a5353076f48882165570ef4c1f76b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a8bdfeed6b4aebf2f2f0daa7770a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169dba0c9067c47ea49ca1e0e57805e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18129da6ad0d889eebfc19ad7f1dbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec721df7b18295f8bf1e2c0a398ac4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb39551f6ff0b2c52794d8f65eeba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb898e65137ad8cc9b3aa13c50584519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad03c1e08cdfe9d74fe784b15a4bd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6be126e55d0c7701b9049bb1aaff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019327ec4a6b9252f91d3e5b0b6e5cc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02954bb20859e3f668e83651522eb4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c38d48d280f691600839b444df543224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33713ac40dee7208c4d6ac770a07dc5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c363465dbc17a263cb23626cacc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a772c761713a835e5cbf558bc8790d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138916d2cb4f1e44f43ffc187613ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71cd8b86b60996826d6d09ff52bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2ded762a7d8bbf9edade84a65758230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01878378026da3933aeafbff64a2d7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d656ef7fad541f8a3601c84e659c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78353e0a7c528a02ee543e51dcf7520e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad64b4d64b7d283961c86517cb041134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b50f8c232b26bb66f00a02445e22235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bde677d52b4c9b994c1f79d07ddb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd48eb76452471ea764ff52d102ffb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc8a3ad528bca55afe0d1bb92270438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bff1a4df2662060da94f89b5130c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8a897fe2ff37f0ba89cbc8d5993640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f0b3494023901bf751781bac63e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17783012816e364c07a6e9f84c075ae942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d61d915a95be4bcaaadfa121415c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421b139018ab5af3a35dad3aec623d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be32a4a783dfd8a29836ad81e5c4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0cbad54ad179267404ea307eaa55e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991fcff5d714a9ca20517ff50df14747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c04c0ef0e9cd14c72c9431938b4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3abefcb83c7449a440c38af98dd8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8bf6abb186328d9c6b14b48f1486a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811298ac58939d451e50fbab3e87c8d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d99f84fbad11e977693a2308e2b6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7be29daa1e25708039d25c8575dd2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2608bc1324d609bd50a93a5b0561e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02070f808027ceebbbe829b5cbe3f3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5ae309682c5ad01ac67c893f10f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f959077cef67f425be0e2e483c1b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e84de2a4a6091cde8b056d766f3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414449883635c4df6baca683692e026959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55617d3e9fe4cf815e0aa8dfcb3064c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516f322452181de261c96203aea237061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b281aa1df273ca6aeb905f7d54a48262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d23ede5a4e4368977a257b047bd7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e7e8ea11289265d9c3a40ca75d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c5366e977e9a4ddf0ef94740121e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c6df7e167e0ab659cdc084d61290766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d61c3eef798f268158e82488641667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1576a82611aec662725f4a6a55e19168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9dc5765aee2ed31b7c403e8c8a24169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f501eba262c7273fbc8e4ea5fed755370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18886201d550e558b7ae81b1bac4afeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d04373859f60cc2e5333f781b49f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6626e07271d59de8e0b325744738b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94728f3ed4bc0079af316b480412674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e40ee10c68e6164d816ad8a7d93ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d18ffac6a9bf085e6efcc8d3e68b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6162e7f42ab1954246ca01329b51d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44d1a4d7ad3ef0a7451613920a20078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b521ed011f898849cd46e21f95010379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62b4657f89aa44ef9325830e334d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfed8debc50fbac15e59683b34029881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922168ff5df6b7b41a9036e9c6dc57e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85302be055f47e85f26647638ed1e75783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37dc21bbb23ce289fada197d452d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5b55f30fc21cf7fafd86727e147585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ea46bad7ad9909034c5312e486dde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be87f34a0d57b3ba5c89db4ba4b96e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3937ace718679452036816c214b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f74325394302303e81dc28701ba789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2f71f7c71f674b1d7dc0ea87ab8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec82f8bbb1de908f0ce65a8e7bce791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade1c656663be539810fd31684f0a4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916a24bbf6bc71ff0f4596454edd4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb84c6b56b428a7d5aec9fc4f14c5f894.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>