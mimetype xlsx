--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8291f5b1f7b09fc340ef2f3fd80631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a5238a06d7786b320877fa2bf9752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe7ec58c441d18f235e2e6d676eff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a90af65a8a00bfcaf6e4ee98751cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137727952d1b2f5e806f72a7f3e7188f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804433b1920cd94bdfb2a3623a61e9586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1d1f076c11d78d71f1012c10c26d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6955e716890bfec9403e68eac61fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f602f7122afb234a0f63593d4ae2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b200f059333cc36abcdfb77f597c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f0bf0532ff58f81efbe660ebdeee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995275d6d573f41c79152e65ff882a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82b8d3ad80795ad6ba56e650c91f9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8421e51613f10e4865b40652497c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ebe72aa79f7763d9f25c455951c8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f829108e2afee1ba87c27954d6088d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673102251e976f1e8a5c551a231e9bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cafbc3049039bbb2b9c6933b68e0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e276a939685bb92648205b6744a3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce022815a594290c6b18e9ee2a03fa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c835700c3ab32fcc418513de5b991521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e6aadab5a7baad5f41c806977633a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e43eb86c6fd1a54b08de38c6d926923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5303f0d7ca821cfc7148d400296e6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3c2bd71d82a24b83d6158675cb2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6822eb480f74a4bbcead6a5c8713a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572012bd874e0a3f7726ca091a28018827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525f6a64d08fa25a84ddb2a1f7630428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee0f874e4fb681c7f2d80ee3a5cf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8f0fe07ea1cc46b03aeaef90f3be730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452266e8e18b54f0cb58cce93ffe3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6632b963fffa8e20b81b77c893ef0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ce3edea36eba5ec2e054d178881633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85e60d46a0da3740c6e9102e25ecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676174918542156cd4b73737dbf1202735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b87d81f60767fe9772f8e8717bf1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313449f127724d73e03489739297ca737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d5569603cce184dc5342073b814538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c9d42233b8d9a03196cd120b8ed839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9317b0a395d53a8b8d4a04b43350c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58609866e2be01d7b561507e337a14d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64935e151080f4edff2ed438aace961642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d887797ded8d0facd39dae80c30343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce239cf8afee8a8c43e144d8d7c9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b81f7cac75eec5ff55af399e1b4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174f98a0f1f950be491bf8dbebb761846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20be04bc34d814537f4affb21e439e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29b89453ccbffd898776965a6a50a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d140500844f955f07dceeb12db76a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404e4a31ed20f3855943fd195068f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2b063f3fd462c1c977195d13ac6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a6cf6b0458aa581b770238f3e9e0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501395ae4300d0059c030bb88359720c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718924c9d67aec4fa05dfb4c5b8c5fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930debb4171dac3e836971df0201450e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03ffbb3f0fe812604f6223a2105fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9dcb89e52d1425ece3e9b717441a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea794cf0a092276a262f1ab4e5f43258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6e017ba1c1a4cc613ddcd6e0c3a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485921d362ad946dfddcb7c28ddb9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e3baa638847c857757e7f1d5991e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c970db01e39956224efdd9a025b6b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eaaa384e232e3a245416a2c85d84763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc969c529f6909351954b5ebbc11c6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157bdc981e1e9fa5342b97932a7627e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742e2371dc489a0bdf0e5574347d38b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8a62a8330fffba9b0ed637186e9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2fa9b8761b0c2c216436304ec7cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0cbfa4d3dbcda27ac5495ed60984c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179db40bde5d03e80e64e373931c0b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5673008700da206a0adc44c44a231a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bffb6865522351198a98ee770d6d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed245b427c90507f44e905050199f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb4aa3193117c0c4f12948d60b18d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979441a97b1b915d97d0d854310b16d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df35e7881492026f0b7807c3eb20376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe047995ba0e6b9447568864226761e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547b0b96e86011fabb403278782822d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e60e2f119ff7ca17891473bb3e31c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa18bed289e759f8fbcbfe512454280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64354977f687d71535c1eac68fc1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f82ac977bbab5004cbb2d657e74282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe992226e1e38b82ee6bf1afc05a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdaf6b9444ff9c7f3a5fbe3df748b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e634a6498bd3b0c2e9f50c2bed7c4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff59a1a72f506560c89db15026119286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af154e12966cc199f8f8085cc057a1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180b40668544f479321d008306de4db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c096ca67da0651e71ae354af391f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d164e07536511b23f4696bb5a754d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bce3dc6166706a4004fade1cdc090591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d4c6439ef874809a4e4d9f1a43e4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f07f2cd5b72962d61cc176d3126c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd458edcdccfbdffd08f942b29e99494.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf038c7a3674659ad5c967b0d4b60111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5ec5b92d3a1093116ebae9c43385d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2615f4da72097b6856580fbe50b2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea6c3ac52750ad3c9c8e76ea279434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c36190b25475042492343ee925f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478be061555a9dd5e8eec98970e47d766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a9c67f1dc5c98ae0af8af68595377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933777401ab86c9d6af7021765ced68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512f16d1b263f8e669db3b35661f3f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2612c74e93e2dc96ef26c2dda4f1d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7092a0055ae98a951d3482ec009ae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901447db238da8ac8ef482519b0ec3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50042603893be3a700a5fad58c0a01713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae725cd59e5d9879817b38a69a3d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accde1fa562ad6302f28833c8820b4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d122612472020d045e3ee4d9b8db8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d147475902377206e293976444d50417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1329ab8ac90ccdb364cdfd2d52c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed3cc41f6da259d014ce6ffc747fcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e033ccc9963edcc3b2a096eeb2de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a553bd96123e7f29330ecf5a77a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d91b9fc620f9d4e9ea7757fa199d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aec4c6bfd7a3e5aed29cd796d791d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4bc9ce3b03c8cbe57389777aa71d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e27cd262614a6249f7bbf020b1c6a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac6450d3e0a7bc08f70e45deb657ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68d90fe7c7677a634b5c706efb148127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8730854e66b176f93d5713e7c12f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a74ac2a95b4936b3c7734054791df729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad88aeab2313245c9aa26c48a9026430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c587ede73d3eb02a443314ffc44bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d2ccafa244f813a47d1875dac70932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a11c3858f75f620430014ed5952933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5053a23a9f45218b8242913d67ca93334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82fdf27d00db816a1c9a827802ba0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e54724d3b2a8f628fedd919e764b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eebb466916a3d0d66f26b72d3183e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a279a55f98649a62baf84d341579f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4aef4dd3f12a16ae03d8a8e7f98c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42997fc49df14a90f775f9fda86f8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b39381a7a18f37ee8641fd743cb3c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8e7a2373d0d4558592278ee1747f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846915753d48ca6265c92805db36d6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b1ded58079159c1608ff767abd58b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c73a524d1f0783898ac5dbd9f89ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f6ad050f9ad64ddf512350bcd77946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48280b124432a6c6f60706e8db95f4d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8611327e5d70d08112536e20b692048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e17f59f1a14e7430c9dcd6a875ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb76de14344b67aa98f8c19d8208850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acfa64772986c186914e813b6f2cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50aa7bea1911016b1ef7c79a5d880f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbbfcabc64a92d01785a0e994d310853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51a60ccb95d0bd6e47de49c225f79754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab519aa81ae9573b4e7f9090c200fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759507a8725fc6d1f732c6b5dba39356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed7feffcef488044b61ffaca90ff257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f1bee4f33f011c5928f2147753fdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62850e41c6ca478629ea27b47b2b230a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3557cf31f9306d7ca36bf4c6ac45db760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027883c700e31853b6ba77186427f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5137e87fd1ec5d33eec17c1cb4f41862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db658aaae1dee084d5d9084e88de0a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3c083db4bb5a47f9d95f7eb8b2eb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1cc5d439b63a6cc74438313a10e6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c094d8ca7e8b74bee99c125d03ebb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f9103a59429557a766ff19bed17367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf908e17a50471aea21d029257388b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9933d73f5c01633ebb6160fa7740869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99050499fc90d91aa5b6d64b3c005270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4de3266992839b9a640d2654c80f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316019fcf987552508a7c6d69e8c1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb85ea70d14ef9623193ef5ca356d3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca509e49ac3a2f43201c17c49309a8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c192e52efc9876f54f0f0ac3376475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fbe98c0e24352ebc5b43a8a6a2cb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5061d41fb08748099502ff75d2958f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774896e89d705844e911a318d9aa12878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef6d3fad1c2cf5c1f8632ea870732679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca7338393da1dd11cdce2e6bc804880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96bbbafcc1fd74ba5f056f47a6f98d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2db6bf9092fe1c8fb13ce93c24eb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f45858c18b5d4e8bf8c69052f1c6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226650324f26ca280e37e8b530b871484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7dffef06dd9c6924854116cfb224e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02acb3aaaf62ea6c972ac3815a05786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c50fae0f6fc11c9ca7395f946b3fb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb377c4685063b040c56fee36c1a1a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6432490baf56221d97ddefe69ec5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1513581c2cd64db7fae19440656990.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>