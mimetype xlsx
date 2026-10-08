--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365da0100f6b887502de43c8687fca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0b2ee3bd4870bb29c9a39784c7d232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7a9f475d94b15ba2a22c35a476703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618a2b974f21c46be7870128886e844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da7c0c02fad8455f349c68a917e985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656093ee46973507064ff91075696f856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba466bdd1e08155bdd3249afe91f6db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabced84a1b62f656b0f79a025557e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473656570e0202813983c984d1897a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfbc37a07f5212415a7e2816d65b2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e0802b4d851d761c99237b85a74ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23160eb270f3d96c2459d222f61e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ba8ac0fe8bb5a36b500d8a5bd32213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ba08e5a43eadb5cf697de204c35814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8410ec26deac5d6343fa79282be96b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01c45ff405409105218482568ebb7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182d8c516d6b1df736035c3b67ddc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef9480fee5561d4f55dc5b539706b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aaf1751625c01b97827427fb32e4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff7635d03fdd07ea54492b170bcad120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecc1e3daf714d8a4c9f38ecbf778e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044f70d73383a7eef6677f2dd7a2ea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcee35de8895656a15beee421c0f2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c418f97c3d8cf4bde3c834fd32acbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b121cace978940fa0a793e0433f4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7db3190cc27ff68998762a0f874d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938e0e8d30902fe14c116b6af7ab81127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddaa44c073186ce64b4e80924ff7dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5c8a1df405c2971fe4d6523a8b21b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac925bb3a88fc12d6fda77ad991fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a0c7f7dacf9deceb6737e9a38375a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733f58b9f9b0847424c0dd31125fa1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b13741633e9141aa7a50add1b1ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73584f3f5539ed79f64220d535375034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7300b7cf09f1698a74eca6621a470635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82545c3341d32674dcb1e9d4cc2260af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e6d6585d8052762e52a940c8c373c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde95c0dbf195ad020aeb5034408206938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdda15dd2571c2369b91f9216f0732b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5d0ea0dc26e0d0eb8ce7ea58b9d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511ca9ca96971b90c819e603835f98441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47172837e68741b526652cdd41824642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582e90f0dacabc811bb2f4938cef7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb75f6f176ca233d8fe0668d2f0d2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7363b3a4250d7e34ed4c9db85d9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdffc017aae2b4beb8bbb0753e253746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fbe12af3a68c82c2578dde8c2a69e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941c1964a6990c55e5320d4c52dc6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be69b62300efc78105054376136eb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e49d44d57785ced006146240ef8e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12fa7a132065744ee831229e927c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabcbbb1a26948592bc06ed95ccedc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc08c056f830c48dd7d3df08aa483b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f3e34f2ecf6e1d8ec65f676b6f65854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34295f47d1e0728971d3f954ed995b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e614d3f4a75ea0d3489bc2ecaa1cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213d3c859b96d462a6778aad14779457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfa0a260019baaf73759dbf57834258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a125a1419de9043135583ad3a4b653359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f91ec983c9b4e23077c18267c1e4f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfda4983211393ca606907bc3863ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7706d56416a2bb0e07fbd3e4274662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56415cc68ddd357f11e7e1904158763a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234ab0a7e785a2c37605d285f5808464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1309ce82f90420bcae4d5e87234f0ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a302f766f43f1a786523122aeadd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb380eff58c17e94e620d90e59cb40df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2ef82162775d2715dcf0ae10982768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6388323d789e80e8e5e32585d700169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb15e923ad831704445da124f0cd9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f99342f3113c63fd2ef474d0564771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d43f47e9c30886cccff0daf66eaf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b86dc669c5d4eea405d32befa448773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85086f05ed58e9c0d3de5c747cdc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43df53ad6233b79c295d93a79ee66e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10efe65dba0d0e1cf7864549b5975876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98190047cf9c3c703eac27bc582f2ae877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a169d28bf7cff7be61d1ee5b1531c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56336811e9358a751a7e36e6f79c56579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a4a80b7947c0c7a5330c8243bd0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051c03496efce6f8a24f8fc0d2581ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82524c13855599aab729202719f8eb9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb750afc17eedce017972412134d3b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f0f992bee93fd30583a062feb06584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c428befa5b8e168e239af68c229ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee13313949c8bb15e769fab217731a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584848ee43c6c661b5ed26abc2e77e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb38deb5e1d42d3d23b41cf1711267b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fe2e0ed12c8e59e4214d6a5c7f95989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e988aa26bef363592bb82793422dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04230d2532293d5e0f6deb0e5decd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65617eb7b14304e719779ad0c8734f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8cb96821d970fc88a1b8d4f7241fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1cecaf797154206dd291706885a2394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8927925b326e047b1877be4dc8e5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f2e9df5c9e0cfce88d2999ec3ef02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa135fd41e2c3efcf0e1178698b7cec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61dcddac52fb7413cc076d9c1b0b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435697f660d7f456465c280b042cecb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb1d980dd4f26a4fe72cad4c974826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410492cd4a84c19020936934d8206b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da521adfae1b716ca3a31ac6da1248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94876de9ac56d06c0716cc3996d069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547ac47193a0af4592258d007167c5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad276be0085753cee8c116345c30d7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79058eceec47d308e163c268342b0df712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3510ef8195646c68641dcec013266213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c1c63ff9520fb31c37539883d71214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2e3979309de9cfdb098e6caf57fad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ece60ffb1fed133c4293304b3556f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c9e48eb255c5f1de993feaff28d1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae3b67383c2b1ef0b048d6ea8d288518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf11fd3fe3902cc407392d8aaa1eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680d68d5296c69f172f73e985764af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3f7c538b15ef1e0146a44b06b87521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608c8c26e3486063d731f2b1de11d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7f76ae2842b7c49313229ee03283023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344df7493fee6469e96eddfdb003b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b78851c0463e50c81a51398c6dd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d452a5854af69e22679b17a9cf46da826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb40d95fbf60d420be98c5f7c2ab1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92fd4e23dd2191e65bc24cd12ca38a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a7e221e25b83118c0727b747658b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd34e2830da5396464c14726939090730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00eea0c56f02c90b584d2e341db81531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d142a7470782cdb39a40fe2c60dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b408b05ef2365c502e8b597129b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f7da953fb72253de5caa5ac016e2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d47866c2bdadae109a902f66819bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c5fcc7fcddd0db2710742d0887a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e7b3f5049b48684daeb3685ad23f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a0de102a159ffa289dc2bb09935f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa77a3eb60870eec761cd2ae86493239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0069de045ca9740722f051782da5eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a7c0c5d3a2f59c1ebe3ad7aba723741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3dd60b33319049fa53ee212a6919442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951411ef5b824c0192c237b721348db543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05923d5ba3604b7e7d36622e51275b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8249a2049891106e7bf3c6d22a2c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a79a0c2d0550d1ad65c33eac199b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba35c67b26c74297907d6df97e358fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c604cec69ecedc17beeab40d7b2b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124783e0572b79a00c98c46072755be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05454913acbc1fe7fbd6a6dd1e0644750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbea4f682ba5a229e4f6c58b43a275551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1cf47a827d21e3d14afd445e14b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caab2cb9b71d2742f18e309dcefead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4ee517e8356e2643e3f7f544931f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ab8dd529a6b6da9ad6d1252e5ba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2327b1a85d4c6aece28075ff0eb3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a81a29446ced94315d2874ef81e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c8c294fb841f4a9d822d899724c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799fa61ed789c96d2c50f9d23b8589b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d1567fb78ee48c6216339c4048c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf5c174e81d9654b3cdcc72eab347161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d8bd3ebd4e6f1d8323fdbd88859462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947db7ccb3bb8ba6c8cd9e3c713a01b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4530f609c993e5e961854ade51a9ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb33d5546b168a144585501b866d3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc2971637a0add7f4788bcff59f53766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e470717bcd2c8620a474e706583984867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a4c0b5b259642542815d895480a4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56232ae1c9cb092839c845edfea1c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851ec39c0494cf54f78a3beafb2bc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeaa56af1b3f830cb3b9760c5761e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70e9e7d953ef655bafce2840fb8f7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9a9f682f23b54978518bd036cfb1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc78308bfbf389f7299b4bc0baace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c255783e6bae43ae93bc62837ab20375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c7db07538fddbf83e566b8eb31eae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77ed338f31f8a47b7a16a45ece8b9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc314a4d4d5166ada1530bfe98c2fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec327e817b24538a16a793280eac81579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bc32d02dcb9ce184c73db3201c48280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1f7cb173527c3df8ff9409edee6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea60b40d446330ccde0afdd052a2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd21a1acb3d93e2482957d2bc88867b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5bf7e65be989d92b5e22b9d02d9cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d325acc72c771daa33fddd1fc6d0dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9c0f5e07d5c339f9737c4ed163ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4daec09fe3c430bd0784ca46a2fdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44938be8aee2e0d866106e9ab3ed12f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dee4c771b99dfbc1824e950fd252a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6a90a258090842cf420da444e29ce90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>