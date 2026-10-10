--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0e00d6090a8196ccd271499c9e36a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2808fb10e02a29342741cf09d8c5f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e2ce7f8b2a2bb9c85ec681c0a0b5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4c010d41eec6957fd2ac8398458c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445c0259497f4ec0f3b9ac2bc13d37f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ea19c2e0a80c6918bbaaedf02d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50addc59a4d3a6525492ef9761e91517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907caa7277c51d1d4cc1db91b39e35448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dbce725aa4f0511b4431c9a8f79a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfef4ea4a5f071194cb5390af5903810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9451f6416940ba0bcc8f61a951cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6180934247ac329515385049f2de8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9810f5f53be23bf539367237d38db7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe462910ef6cf0d0495a3113307d879014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbcef0e9b2fc069fd4a77c2249988e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6155674b95da1aee377cfcd733aaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e2674222d5e8b10c4434e9125ccb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5576e80a92931df38d518565b475118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4875331e642f3dc264f0a8cb6ece919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29057195af3ddb8b3eda25dbc8464c7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89731d369d0dec2a0a06456cc7ecaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe9a2a551830684dd0697a74ea127e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ea840957df15a57a6c783e276345a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8b88f68aae2e524944dd65addf0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6120c93015bdff4ed5548b57ba5813d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207dfd65fdd4af9f6dca190ce7163726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113ec72fe4c64c18c420f650606b7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc015869cca5ee59e4c105ead2bc626c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e45a73b8656186e91ee772fb2f2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3d682307a2b1b49d380893e4773fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfbefbfbefae0cda5a08fd6be759b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d89403517c3dfa71901b4bf12c2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f2cd796f6a735d521b7985d41a8ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656685dbd425091995c2fead64fe75834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6e2b55673bf962332c9e76b2b74135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09a0fb006b851f62b5f23182e5089f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a9951116e463a16e14a6adcfd74e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f577391f226cd9aa013f73268fc0d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d52837ab3d3815a37934b4c09418539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142775c94a05487b6d3ebd9b6dda092440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92811647446ad1d52a293a2370c7d8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82694d2cd0265854f495b344cbd68f8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c504d3ebe37f1b65b515117d2da2dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912114ed13de6bebdd0408053c692c5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633b980cd22887875310f4797657f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd67ef4c539058fdbbd658aac814ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7a6fbc6a0ad68966166b32fdffa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b08052c3457c93078f7f808e4e50a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b732f601d362f2a31fadca619c824249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4da006b80be07373fa239d921e43050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fce87fd73fc0fd27bfb9dcb100d0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce51dadc2fc011f209e1fc3d606bc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954512047428115efba08cdd261ef64a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b6870ffa2f26b5d003a217caf30354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098522f033ed22e5e55612522be90d5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a1955880ec22dda328525edaa63e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7738a2c25c46083ad557049aa70fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb33b52d9666286511b0cd2f51b2f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443aae9ed464e0827cb6e2b57d4444759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e033326ff55a79287ec20de27f54560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e56addc196b846b94dc314c21d67161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7521d830495a0c96413ea3ebd4fc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b0f7813453a8e48bc15c8c33607d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a33920a3c2ef574dc3c5ef0c9d30664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e64ca014c1db0bc6c7ed433948a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9083de6a0bea2ec1c424b50fec8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01291a6b72299399f921a21c5da329867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1957e6eccaa8ea4eeab794cde6e4e3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aed86d719d7e79e444f00efb7a08269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e641e1fdbff80cb4f3d6e8d7fb8f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797b02801e5f7d1ceb563d12b2945f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e1fdebb6b7c45d321ee8b80c032872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4802851d043d2bbd6770149e4209a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d889cf73e8223ec1b35bb32c17eca7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa290d8af70c919d91101e628d81875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc486c68a4e1900f741f3caa2ee0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86fb8783a971cd82c8598f45385c6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff31e8d677e3145884dae3a39fdba3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb393864e27766e91f8e0278c78cfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238eca9711ca65b27fd8b5358ed0c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b410d432c62af56104812f9f9ea39b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57754d505a52d98676c723fd54fccd5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa00d179d948bbc644d2771a5775583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea73cfcde466f982623439bc22e8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d192e7ea671dcbc60be59892f374a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d364539e199b24ba534a1a40ca56e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d7cda98a682810fe7a09e2814b4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae25baff367b49d53b5bb37fb4b60eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954a1fb026e2759a9629331b38303d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f81a18d6ed9d7bf64cd3925ba22bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ea185d85cec7e966d1e7a5485bcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51e8b42fe379d7a3e5684b16c49b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceffd1a6d12798f4143feb3636f02ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e588275e4a97c51db97353b5348e94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c052b6b5a057e38c9e3e94c4752671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168435bf26c51b028d26830f2969e5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3fdfdfcb7b5808a50b1ff8812ffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6797320e94bc04cb7c9292b7f22084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b555b572310b63fc3b16404b0f62475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbe13274dab35d669a09383c09d9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb2cbfb42707d8a37db35169402407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead147049c4664993630b12fd005518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dfdeac0f676ce0d8535f551d6abd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0ab6c2a324643e98ed9041e990a1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d58c75eac146a8d742e5ef9c4225e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a275ddb9268fdffae7b83188853cef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52780ddfa99229b6a15455b3f96166d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839945c6456d6f029a69b1e6fd0d4c9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de50a71f9498f08a647fefbcb84b7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebf6b8515b4b1568004345e2edfe116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b72182794d4588352ca6dda7452517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f561b42fd467ab7f0902a34d0ce918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c9dd20dd303b6c05ac6c0895948119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7e2b9171cec4b207a773426683cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454741bb4aaec81cf88cec9a0694ba9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eaf743c16cebabec43c83bcb0b5df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de84389348874072bc0bf5a6dd5cea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfbcb71ccd53e83858d2da0249703524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4b99cc6e78f169b4459b5a6d83fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8040a4ebec26c176f7e2a28e343bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a1e9438cbdc668b2405ecccc323d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2345c90aaa28ea155fdc79a56da5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3137fba94fa4bbf9a63eef30c14bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b0e0cc1c4746f0e43a27b66a8c04630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c52af90f9aae51e11a6c848ee71831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c819ce50258d6cedfe020196602532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601b6e9928286d59b9c7cf209cd2cb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d70a740d0eb080c19e0e6f61432134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea8861d22ae13d2207c659e2dd82d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e9385ae346ec80a0837c6dd16aedf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609d9942787a0c268135dd3484632737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a39070f274370401da6bc90a530138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b5fd850f55cbd808084b733e1255539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff296f9401679cc373b3b3748e9d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d82e4883847955c08d497a63966a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf0b7b647ece2af71929bb67069b3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2809f0411694f0d18510427158f0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d021ef6494388bee0929989e9d8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8c3e9a2ddfe4b288f02b6f9915b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bbfb6cb0ff455e934d93748f39c2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56bfe19d4f1a938ff8f90b959c101447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f23f581d9279ad4b4c873bae6897d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20b405c1c41a9a3a8bb2a56e1d20749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6b0b209fbf63ed8611038384d96b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49283f266cb568c68897646afc622851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e0a4b00b50f004a276fe2a1f4753152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb8c5f19396d58dd1c4a97509527853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285843d9226b25f77f0c8b20226748a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d81e0f0cc579d291f7c8adb233a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be05a92cacb4c175158232b53549c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f11fb9c26adb9c2c71feb779b9a8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda399ce03ae12296c52ffdd8d64d6ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e68ca1654c568def7aa24f57935e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ca84762a75b7bfa2d5c67b1406c9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c444456c05a1ff64266896a6921a4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0609c41386240197dd45c8c135798062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f368ef9eec72988ab49f63195b99463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a703b6584f7d839585b2861b02e7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dcd81f626221954d421a9908de71065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009074a99942f7c061fa2bcf36cede66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c7c304139da1754ce5eac8f4153e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ea869243980762d489d5ac4443f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145715f7d28d22ed70300201c6a6ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307c701437d5f528b966c813cd0d4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef67c02219744d16c91f2aa7e04e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d7801b076faa6202e20be0250b8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18bee16a0d70d744c5117a5e23b4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda973311fba0bb568b6201805fa316774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b94dc1fa2c8f27f52cbdd3be3200e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7871d069d42cf9f1cca2a559cea576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458d5e05ad1671100bb78e60ab46fb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af1877fe676c96c0fbee459e27401778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d85ca327a02e13daa393f55bf46eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee91989b5493d174676026002d7d6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ddcf45610d67443a807a633c03e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60dda41d36fda7620c109cead122782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b9a5303bcde4f8ed9833e314356d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a76a2747a56af85c10606b489286ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a1f5b637c4f0a3a177767a519e3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f2f2687fb2761538c15c20216881d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948a493ff3c037bd3ea097b97fef5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383e6d8ef77c5a17919082dc73ea18b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26721d26d9ef4ebc32edffa4181f92c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97184ffb4ef02e27c3049be630cd3d490.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>