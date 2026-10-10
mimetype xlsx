--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f4caab234f345aaa47d0980a81551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837677d1205b66fb0409aac13d23b1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38cb2ae63c3e9ca9638b62e7a71b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952606c25638331f31c34fee32369f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5e25a4545f6078569b3c3077f2645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218125d86159af2b7d25598d127687536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cdbcaa80d8d1816c669c08bc51e827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae00768742a118dbc212d394f5d4f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd42b682fffc93afe2b35c40c4131059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8c5a8dacbd0cc34552afa4125946f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da74e460438091c530a3df65a3c066e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3f65f534ff1049c6c39bccc281ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea0b2f5783867f131d869245bfff5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68432f1121e4b30b71d231f3225c58714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe452368344c749203786399ff76f1b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a9f3117f3369fd519fffccf1117016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2efd6fde4f16952d5d02e93150f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d46cb4e5d6a2aa72ac09cae5f92f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0bda5444b349a9fe613567f81fc1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fc1a2d461f7a4c0e9ef22d1c2b08420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed02f4191f94f2e7e8f4fefda9962c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0474f263dec4b3a579c95e3d8ec3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f005421128b17476894515ca7313b4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78c23da450eab7882682a01ea3ef3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ccd579cf3a766b7d13c2a937e89925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301277434f950cd34e197ee6ea422326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b437f30cb8c8a1a5daa5e2c2cfb37527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41fac22d2d98980ffeff9d1a70ae6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f9679a07aad4282506110f471c53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc438ed5ade6b39e0cd9e031ec616730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f05ee7cbc1e4334f949e73de51e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7473a3934644d48c0398bc929ad482a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e30183bc0d7e70e244b49ce77f3ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0f343ff54d8aede20e195485ecd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536e47610d1f2fbc80b907bf7f9033b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d62e0b27cfc0028982571f8ceca8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed7ab8a73f00eebb2812c6e77c9e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f69aab4dee8f393a136276de108e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202e42259ed3f8ff17390cfb6c72ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa1749d59353c9a2b66d5e68d3e6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e1666dd8ffd7eb5d6327eb2f933ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05912fb1d395ed456f1109f9da2c38e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036106bc009e74c75bd5e80e48d193f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8d14241fea7443c70f49f5c9fb9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5e2083d19839f43ef7604a8ebd5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb19c04900a8273fc64380e332078346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d78c871ff5db00ade4af25f7a0ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0294a32f64755905359ae42f2ab59e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec502d8dfc49712687f861e97b90c33849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f22699c91043d301429af89d5907250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef95c503dd14f043802767cff0b3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ed30c40e2afb1c3bc7e6763f5edb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c2bd64e668d682703c8cc56efc2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f04b3c41ce19b63fc6f1601f680b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d05984474eb51a440835fda0eac3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd163be1da0c98c67747019bf6d5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820afda445c195c60f458321134d17d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e052256b79cb1801ff16506e8c9c1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bde4c122aabbb10319f7a0b41085b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0702fb47caaf5c4f35e648aa5c81bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178ff4470dfe169b1a714047c8432a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64f9b607e307d0130667469def36162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f60956443173dd0d2e1b50432e5c4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896aabcaebf5805600561f8ea88b5ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e375e7606c9003e355870b400bda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03392da2f6099cc6878a5452639e859d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24360c827cc9d85f2dc8b09d8bb3d6e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5d5663144819c0e07dcb8d6aa3f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65763093f52eec80147ba51554d346869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888db5a6419002274d5e2bfe5e7ca6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c65bb96977c93f6a8f6060b9d199e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419db0960ec4d44735600cda0762af372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51da79a513384c11df05f7c8e30a6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dfe6f211e713ea915d11e422b42a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c5dbfecf608ed30d28e47ad595bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412556d5f24d2d00d07a8f5a19e2fab176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3d50b5a5eab07353ca66565ff17877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a89daf728d52b7b6740932b28cc2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1409fa12e12e6acfe9e3ed27dec4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c0e81204c6db02a062156d6f892a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163ebcd212c8569289e297d9d7107281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3bbda7dec010a58d73a4a210ee85782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669c57db33a5ae35adc198454c851c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61dc2e83e0c4a5a785afc8cc6a75d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf3c5d96fc5a42b9347d827f9819ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e066263c30f6e18638e1d23ccae386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da0a368b7aa9245e1d51d3d40e480687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf56f7b3b1646bf0ba2c4f2a6b31b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca1adb6c57be8303922f1a2969a3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1406841123adb9f8e5620cfcd9c12290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b85087803cac836136849ebffd5a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39484ce78ff5ae568b232c60a637b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e666c15af85938f88337c3399c8d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f0db143646a8ac0a0f8851a7cbd294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb2ea237e4074c1686e2d287770c901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323362e6aa923c6ab45604252fec0abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd567314dbeaac3c589020b71002773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b2b0aafd4033a79dcf680dd79611d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e873fc50b4326470a0f071f5c6755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c77ba5358d34b9b2baa3788e3d616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb4178cc72881c50b020fd17f037ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d2fa9d2b7a918cf241e919dab0af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc96cf2ad7bc3a57cef3408a912f8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f5b5ae5282af38d978c84d19f072710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ef3899633e992fad54991fb248b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050654b634dacf92def80f16437cef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5229a17adf6553151a56aa2fcafed913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b8c9483e8be55f4d18f208a5f5ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df40ef23e35f8ab2cdbbbcf1724ce215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134988bfa80d07090274a68a9003297b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8914f2e0a4d1d7b8dd99669203c2bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86c597fa51068c08d50d5596665cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a5bbab7bbde42382c61e6f942d3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955baae0701a9168fdc5303b153f50a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5247179803e9ab6645aba8661432f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a0b555670242a646ecf869985f5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cefb843c9c7f3ed5155e96b11d2fa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543bb602732bd2c10f359f2f9b5962424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f022c2a958f826cfd83644f15fe4e7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc57aaa0cb4ea96d34cfd891b898aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5cce9aac58029d3d0a78b3a302d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b02981888d461243b0da38a816c8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3764e4f12b50f600526033863f96029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df67db8a640e480e12d9bf394e7a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26fa2395b1bc53fc08c56a5ce666631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b724da12b8d9ec21c483a5d34dbb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1589ee48bb18da08d445656dc8ff0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b1b56fa2db3555ca2c86c72fd3bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa33130be8ccc2fc36cd7b453faa6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6edd2f35d9db4fc9b499aa5995bd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e3090be886f903fe2e90d0666e2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17b62adf718fd9132d55c9babd14b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee46a9bb7fad5ecb42438d1b8fd9d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dc6a0b1240e20bcee7512c14b5ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee83f66156195ec40967daa693db741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439141a046b3d308240ec7b268cb628a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3269df3ccb23605142ba8146e7aa5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e65a5bcfe5a1dfadc93bc047f39d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4ff59483cc5e947b4496b694c8cfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ab43eaae2d2c7e609e268d21cfb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a27d633fb234258537c54b7cdaaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa3909ec32edff959c0d56da9ace1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3de8036a9bf9b5523e0fd1cc807c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41308ad2f69f8e41d921a264eb1e0dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05f6546d2a5aa1aaad4856836bf8b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c111e5f6e74068d9f80b7d8ef2fbf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897089b2d608e6dbe015f0f413c386a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60948c04b938ef9af7e641f369015354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18e9ed00a9abf34202908406c9a4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2815ddacf5e985ecd6315fe1a9499e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f72d834779db9ea53866040a2cf8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b1eeb1e6dd68eb5d16a757a25f86158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789226311c19b3a80aa1e2561565c4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ded4a8f91f8b1c9c349fabae724760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebe1c11cd90b4dea561158f49c77af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99dbecef5c6547d25896d44937e6c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f5377c3eb062ae8bb1f78807915f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b089d2931172638862b1d50265ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66cf78c03a3fe69827e892c3430ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3769f3141952cba12b4fd3bf3876a3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d8ff33b2add453b020864d88ab0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa27da0c4426e3a3cb24fc7acafb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8b0387380f902fc36ccf0d5bebf4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a21209d0b961e3e302396c15089bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737481bb61378070377126298e968aad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e233fab98cc2d566e6a0cfa77ea1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935fa9e7b87ffa08144d3519940a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43345ce9e9884d02463c3bab0ba084bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ba956c1caf5ca1214207d90047fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c285fce80e5ba547fa8fa5e8616476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b4fd000cfe3c0e7c0323390ba464377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c448b5c8dbf6392c7de5025b1979578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca63c2e940b99e6cca1f7b74d35b0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc6496fb1e735832366eb870c4c0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c1cc72db176f270a165460fd332581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e578cca47c1c49187df0d87ace2ef582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da9262a89e14c0bc54230dae719d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f42f88d267d3850e4f3949dca81184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53e24e76b9e98a7e408b0bef8e30fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9263c19f9ed72b60618443f48c3caad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d2efbed7fd80234c4b88ee374eeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bef32913fe7d237ab35b3950955d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c213bf549ad8431bc52446190734f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8dc99c2c72f4903c9ec47cfcabf590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>