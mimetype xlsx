--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -526,51 +526,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c8a23a96d764ec454b9f28ed57de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c30e38f272ab0f233f3a59ef97722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b8c829df1243c26f577f8e5840eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76de1bfc0256616dd29bd14f0972454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7082e3d43d3505bfa1bd87f3e3b355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090949f54fd1517cccaa2d9fe8bfe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5c3e8d03c0ca49c6265b482ae9c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd164f7006f145937ff6300ee3e9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604750bc9714a14a4dbc872ceac049d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95491e6c8eda1de58463e15c23583a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685954c88f17113a95dfd99ebfe88e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2801769f6a9661515c099e1bb0f93a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b46d8df3b315d761ad3be4bc4d5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788219ea0fdc70b8e79b1d9cc48a0a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6a6ca7d8a4a547db551fb758012415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ffa0560a22256cbc22c0b4daa67916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c995b8f73ce91ebf6b34c2c4ee657d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36932cf7b67e1cdb34fad8566f902718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f595852171301da72863570b382419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd0fda73d078586b4d4552669ac1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5e4e298af95677f28b603be03af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362615b055359c13a0433bccfde6baa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8a8ba0ea3a3471b2aa3efecd944423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc8174b3283ff5f5e7d0106d49b3e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1390b797e29fe146f3b3525001ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e99a2b29f9c3a4ed83691f76ddad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e4870ba7fc752ebd17fe65f872a4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c747de05dd2af88a94611c0448939528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67cbf0370296b9ec8494f6618bbd3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26700eab7c356b65216a86b1db97d2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef20f9aba2dd91506294f6692dcd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7d535ba3fd2df064d2a860ae8120532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349eb5f921a9fe9e2ddfe1de47e6c0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd144e85b8e2cdf84a933630b8e8fb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd201cfc9695f6433909fdf072f44e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af21cc6a75c5e9a072e618a99db4c0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe1357319a27bce7726980f7ec6efb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8572c1117a7b6973e19a289f1c2db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed21aac2c8842350d137d92ab220b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105f81969f2ee1ca16f9e6e5de0b9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fa08a00cfba3e650081c53e9c011241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18887b74b6bb8fc9a6445008d4cc2c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df593564d1e65878ab323e80dfcb960043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c287cda2d429e93896fa6ec9f9d8bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c207cdbe1076af937db337a5f95e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290aa0f313dd05b21e37d42b6259be846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206baedcabbac0bf1d2599e751ad75047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f692ea0b17d3601df36134ae687f5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9434843598aca78462fcc7890aaa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301148c0f4d2298e7a861d085b7053750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d54ba3f5f0f34836c04cbd5d5998a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fdeef39f9e91a3a6f6fef4968302552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ccd9c8513c12f6ed9363c7e9bba953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033451dd1d37b61307767dc1751d5cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4261711ee694b78916116d4c51503c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079971d11fe42d38a2fdf6de913791856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295636730e4d33ae943910465ca57cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af209f8bb37d73c3f2d9e6b6912cae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7fab1c56ce1b0506eaa0fbf0b184c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb3782689bc716f8526f93fa0d49b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa35f6298a37b57fd918a431bf68361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9228307c969750eeeb7a95a55d325d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1bd2449b2826b2b9515b08686747163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1373aeb6d3aee11e1846b22a8916a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6d94ea696adc8ac021a05fcf2361465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d3d004d84352d77101baab519c3c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc4b7edc15627a1f9b3cfd640c18367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f9c12a7f0d1cbccd6123cef09c2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c3a449d1386b3c98469bc6f1a42269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0978b86cbc76a592757abfd47dcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a3a5562a2f3edc767a2470ff3bd8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ace70ae0d664295985eebe968853572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020dd5e1bf0f0b9228e4efd0ce453b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2cb5477cf1b2e6e3e20b4ae2d26774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf69a4d9f94bc957fd96b472d92e9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f29d95bd8c4fd955b90476c22899176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa414298523e06ce22b62bf17d93b26977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd76e2071f57b5e0ab5ee79894f32178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13196cdb0e0f9a1821cedfe306dcc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffeb619bfb0fbd28ba3ea8c4d6d96f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b22a39560c20b925d7e27c985483581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726699498e65790ecf08560594fd3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa437ac1314bbb928cbc678f3c75fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c44ec12af0a553d9fb31d7d969ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8111903ad9d874ef3699adb50e3c7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea228a64178bce94145f14b9b8a0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ebbe33c192b9e4a18b2a831e752787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7008cbdc8e28efb2b88a1a96d8fc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380f599de76f4d11dc1a4ec155372489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ce3c1acebe813271397b85236bce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef92d155fc3f32d8001da8c596ca291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086375d9eedc874614fe80c0236ef692.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e894c61d6d931f6e011c81758f2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c9bad71be4eb33148680c61c2acf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf13a40189d9448080eb1341d9857a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3fe6ac42f705e30c80974a03d21a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c83d8bd88964044d498067acf03585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d62b58c0149ab9f4e79db17876c886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db8e72f6d2c211b536863ac27286e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adeaad72e2d1cb283554ef9b71c2d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9d2b140984b080b575af9bec95969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe058309d94df6c4135551474d3611710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa9bbacddaa81604a4085be53bc1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf548cfa4978a64838d72c2c17cd12112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391bca823dd0cd49a44551665c0d89513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b3c25dc473cc2a1d2e569641badfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8adad3b5a9e4bd8365f2542d88b18c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dee1220cda735e2576d1f14e7374316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d928080b30c1cd84520af9e5e9a17d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ac51fe5ae4f11851c442d582b04618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da796872100521ce7dff40d3e038ed2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a61a516bf01174fe11e337bdc2fa9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee705c42cec860b747dba7043bc19f3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277694715ec683bde6fe54ace463b1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f80bf244cb427c35de20aba5923d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5adcb408ed216648261aebddbcfef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80f205d2da3998fedd6a2cc8adc0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ec7d423ca86861e9a83db03fa04b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15757c99eec6a6cf70bbfa9d1da0ed9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a414ead3bd579daad008f77f010d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34f6c5bf278ef01eff760b5d28d46e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c03c40a48e8a9859f4c519863084230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df56ee4d8d47c6a2b03e41b2129b9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901cf68d95f88431848231d146d0f2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838062a9d21e727bcc8d382145d332a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526c89d73e613646878d907ce0ad73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35203af007fc938cc34959754c106e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffcb56c63cfaf1e2560da470cb857636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8249cc6041259fe017985aa4cf4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb7956a5f5510900858b5918fa576a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaa4e28e5aa03bdd3ea0c1dd577a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631470f19f9e77d0d968b983604691d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d7d610fc9191c2a4cbf67d45279341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff55a2ffb9563f0099157b20773b4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee9e5ae63d239c70c2d1c6de17e9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd11629a8824bee438c911c0e78a6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf12711245f524d6a50da1b84b5fca445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b55989878f3ba9c0f36b56df6fe5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef06f3d8dffa936f2d20481297e8e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a45c0b02edc64b72e71f633e6dc8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09d4682db60f9bdbe1fcbe6164e0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524873d3ca81d0c1914756bb1c0f5fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a9dfff4411f44474017a8afa88f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9458d231a19ff3cc43e9330ef200a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eac71835c71030aa082ea436ad34153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bcfa6bd727a402f8d535f174e26fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66325caf99ecf6f6ef7a57b4bebdaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe64493007777e5341ee8eebe14b9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff6336b1c876c582aeb67ef95981d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07468892c5a05b1521f7a94a211f31a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fea2da4f3a0344c621c282338497259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576bfd89a2b7125ad706d3e59eddf5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dab79045523b937b78de96224c48d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20603b88775e279083a954f4d92da162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708532eecfcb748ab52de9f0fd3d802a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d256ecc0976c1b5fccbf9c2c956cf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67629dd1a7919d8a7d052841d0b8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f00a15ddc32497e5b7a7509a49cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f852ad167a1ddac9737048dd8444167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ffded06945a7d813ec0c7edf22a6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218d7fe878f544d15ec0462740bd09e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23632ee2914f599bd00853cdcdf114bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97f3d9468437876bd9e0477f647b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb8710cc7e742cdd34e86e9b21fa3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8907cc5c2e02ba8b0c9c9eb30d70b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8eb8406b93c9ac156360883c84fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c874f0d6d7a9dc7e0df0ef9e3fddd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1daa5a76444377c827cad57f9318476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28688198a6932546c68553043b3b003877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea4349b9456a05f1c235888a1870478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e7231bf999c5d37c022cf6e28e4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700fdc8eb7800dc238c9fbef1b104780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b3a85f9119e7f8076b43a5066303281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c7a368c8740250eee2ad36ed9a6a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b7f52f4c2cecc527805cf355df7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c540f2931971c4be7bb90094bea8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d7c1b2f3b7831c5c65ffdeff169485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c1745f869aa60875f306239dc38486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5c623aee81dcdec1772389b2136987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce1a3030e8c4db9474278107a8f5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c2eef0a1a31cd0e127ac5d4866e5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020ab763f64f71843b2c146a36e92690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc126fced18da622ed2c8b6055a608b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24be27b105bf412fdc136d6edbbd1892.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>