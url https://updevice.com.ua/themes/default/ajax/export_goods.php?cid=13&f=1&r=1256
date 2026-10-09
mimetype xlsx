--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5c22dce7c6e0a2f736dbd15c2a0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e7e7de06e9bd6c78a5a5ddd0118e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5dde3eb34bb734e58a13b10cae92d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cbd198f42cbeec3aeec5cac455b524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81942b8af54299e6228738bccdfa403d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a361ad926465805ca480e6c80f4ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146600fb76eb9f9ce8bbdb3309f539d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9818a4b671c0ea48eb931c6e1a4c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca062bca0b1e6e301700355fdf96a349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3991140a1ae0ef939e29bb34ced52e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568910e2f47a384f11732d91ba319ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0fb2a2ee892b0548d08e25d37dd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176f4beceeb44d604cd85aa9e603b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a15af547e962252488c984e15d01014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e5b0ce86cad9a79fc8503c36bc96e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30810f7808fadcb001078c5d33a4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed5e06ccd5ee6cb54400ed45f412e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6224ea3474dd2d8c0d5374c0eb653918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd850ff46b26e4e379e3d3c4b72f88e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa4ffcc6b8acda8cc04e8581a100f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afc11224f5b04e169493abe40da8e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d045a64541bb19968dc2e8e12f03422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf0a6e993201a3537006eef3fb5c8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b12f8d5ade00d0ad841a62c9fa4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316d3e1edd534e9566792856b4097f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd587b43c52c903caf35f2df5640dbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197ebdc8c2f6322cd6e0a14c4d76f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694bf79302695964d4297b0f480328928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239070c1a5f7d0c934cd6b4d339f249b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffda98f3d66ce55eff875743378ecb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ebccdc9d65c2ceb4c1436858cfb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf390aaeaedc350726163556ee864d4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93eb023e5961e8e772fea38582c90c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e354a6fe60eec27d84ac3ad9d848da134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b835eb5e3e48786ded583f31cd5704a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24354c1c1c62ec56a71a900f34c0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb12ea2c63873373c7a92f0524425a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440f8ffdf52b354f6e329b0a4c53fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad2ccd580d45717ca003263175e1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042f4ed1ad7a118c513b53dcb6238aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c5a95e671a76274be7833fa19fc9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610a1feb8f99288660395548faf92842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416bf54063e2523bb175a286b8742f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49490b9759e32346cc4456efe3010344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2222177b5b9c31c75bca227755511545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099deb4eeb7c018b33ddb598dda7f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb934d5d3aa4f7690368ee119d24e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a35a439f1e5e7c1940e96715ff05b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2729801f9d39a37a8a1b738631e0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2b7ad88229b03a547df3ff14c4e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89709f70486f2a0dcd9defa82a174be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a950a5a5fe5643026fa9182eac2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eb5ffef064f75320687d1c5688cec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c17eb07e4bf8f8aada0adc35316ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81651374b52ca16e7bc743aa6b6c8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480b9e846be19cf48a8ac53e429e42656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6076b47a480fb770173d28397f9923b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b824d88fb12843ca758d8445370458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6cbd8e78081eb0a83be8d183c40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f760698c0629d9b1483b18186a98960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e63f4d324f4387fcec062cff9495961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4660fc0584a56d1c0fcb5f7babd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0cdb6550d894cdc8e994940726a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2cc1d9b84ad383d6e42a02cefb0fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf347369dcab8a76367700a37dd0aee465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b97c8493b80582e39d7ebfa7220966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c406e62fead5b2e73c847106519ab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc3813c4f57e34dd380ba5fd7157bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea52e72463ca1d6846af978fa6cf1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59499f03331d92e6246e4584c3f72770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e917a252dc25611261d3d9fc23ba68b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53259cdb0a6cd71622e0f7ba6e35e94172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d134d3093408574eb8a45cd6eec673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea325caaf97ee9aa12bad02fb7823774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cddce62f763a5ad94881c97931f8c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abacf3a8bd22c9147f2d5653f31745b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b65d59a5c021fdd11189b3f05c5df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aaace6046c21a2ade7068eedec55d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c069840285da1ddc2fe210a241a0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87614c1c6b5d49fc530dd7eaa8ea497c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a77c5b567121f00070feabbef2d7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937689a4827f45bed0dc98464cdf98982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb64ae6e8344edc0c6d6cfb89d9c0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff8b6c3f89b6355cf3f7e848a1028b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2eef68ef728b8cfeb73ad008269f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d37d4a226f4db3a2fcb07ceb59eab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93aa585d00103d4f7e1ce26470c8ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb03f855a803d8d1bac70b7815924b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb04ac5d59958e4b29b91de4afc2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a4053a220cecf66063661b3a599f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f5865a09a9a408f0eaa4fd905e5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c6bfa53a0a50f64f8bd732abf62892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f93a05de35d316aac564add0e0afd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016fd0786b18dcd11dfb4f973344b5a94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6dc6f2552e946cbc5409b461d7421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0134ee818a2179594d5516a399cb0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c40ddccb3d6cd49ec448479eebb5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d146a6238f23281cb7c284bbb862f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b887f8a68e9af2556781157f308245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acafb0048d0ada2cd82bbc6e8d0e3506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ebd1204a784e75774f1e5066fbf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee17a65879270a4ca0a65274cec0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5acd08fd6dcb1973209633b1f2f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f49ff4453f8022940e646a21c910410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c4acb584c5b9fcde3b53db0efc00a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6a26c2c5869f5e28e1ae94f0644012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a31f7eeee64779bed37639c5ee1bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce0ff331983445dfdc2303a9b3e53a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6e96c1b5850f4e428da086cbb71c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ab214eab3bb49eb70b5889343ff916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f249eb27b80d84565efb9700af07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee36fb4d3b6a4ae69171340e611075018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e23756dff41540ecc2f950e567e9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf7a886c988dab596669f54270d1ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7aaa407376a721177e3bff9361f8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3d4153cea1af2ed762b58449c1f0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d91a001296fffa99db848f00324723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d441f5062e0e4830e75261abc7a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d125add536ccdbaeced945495985c6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ed304938b89d91297a12237db47126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb55b0e90dca7475f6ef800fb9539327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3533ddb820d9212a910ba629e8256328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc198f09dde7fc3c0759aa118ff0c72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04deadbd5e2482b7bbaa1c8c78025d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02fa3af233503a2bab629f6ed004531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf150cd6145a4da66760cf5482a0ef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75878234d6ed536bd149c8a6a68f70ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845d8731058b7d97ff1bac949bfebb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb7ee1a9d6cadbb4caa1cc437b166735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475972481e5faab8f5abd9bf3943d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488cddb40f3f6534e99dbbfef6cb5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06d1d3f85b056cb9635c47628721038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723bd8cc83cf1b83f9f0dfd4fb71d8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1896fd8320dd36d54eb5ce6fe6326d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd7c66ed544a75ec16784ee112e7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be473be4df9250d0ad4ed523ab2eb9f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056a6a2ceea69566db9938c48be5dab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ee9b2367949048a5beea4cc89c9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3a6068ee55de077cc92f4a3e064745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583e884f6fc35454be4ff00011713046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228a0d9bd1ed2db2215552fd334afe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c688a1d55f7b300c5ad02678ec7b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965dd8eef883fa2da43ce7604d1ce649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992512f3502a1b55fe879e92b4d40350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04fa1f10265eede49ecbc3059256d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f39bdfea54c03f16aace3676ffb6b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7cfa8bfcec26fce24a1b54dbff3d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bfac0b07b1b221c1c555effbf568e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795db48946be3c257d0360c481045ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32481c6e65667e42c147c2946e87a5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac096d9601cf2c83d52b97c053cea2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263096ebb13293832ace5f322f06ade058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bed38385c973d8647496b73957f2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e827e0677e52e85865562d2a90d6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84ceaf0087d3444d8f3226a76d926061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4f01b2908225cadf402d7fc16bad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23735d899f774a97aa776826e5cca2a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c62965052e0091909fc7d842972c2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe78019784a55b5643fd6a388d0bc3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d159f4526e901febf28a66402c635d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72036223f74094033d4f00553a99e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae476ef08c9e452bac074205f7307b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cb36b1842ab9faf78ee50feaaf8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef52b57186e07598e9b5b803653f1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26ab2326dbc1d9ac78be61454669ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d279d151dac2a7db673f353ee9ec1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219ced548e7897ce0136c742666ffa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0b55fa8a48244f1dac9167dd58bb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d92964344178ff1ce53e54cc236075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d716e8cbcfbd167658f0181103bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae77c8c9709ff8436bbf4b812acea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e067ddce5f9d762f9395281163c7bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bc10b7878131b345e3a99c7ddd92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d42ec487269ae74457e520de49454c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936435499addfa5423e0262df3f312181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124405a76eff5bd36f9ebe33b53da6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d972f49d04bd8f0ac7c21379e910583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30890040e77c11fd7bbb072038e9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b040ac137f21277e742a0b666310a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5a2f78b0e8ca48f2dc78f452195d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef39e93cb0329aee8cad46dd0db506f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a9af754a1e5c0aa5cdeef7092b8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fead95c05490b3b984f33a1cea1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2c4b45cf9dc2c93779effebae9cc190.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>