--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -118,68 +118,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -236,59 +227,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -535,51 +517,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea82f123acea1e42b37089dd4833cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745df82b36ea59432cbc2dbff293082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1cb2d40f91308b23acbe492934fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f2e43aa7f5573726eaa3b593e8204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c313f0a149e937d98fca03e6e3055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeddd6d14e3db32250fc034a3bdc996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6481ee08f2a5e0dcb449f9b21300c3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f68110305d5ff61542d584bf0fe2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5adfa60870bca99b3708af2016c2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe60d371ce8df66c5ce719d6b035c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e960721319fa9e7f10faac029dbf2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000ead6fd616a11260ed2b194e1daf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba9469917e9ab2d91c57b8ad0825013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822d4610ea4fa7ca29764cf665844714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db55ba34d5b97043710996b2c50e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71c789c9171d41e235c5c73846d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405f43c8a3959574c477a239bc9ad517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b677197a271407491de149553b941b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183873f67a61e6ea5184b19ec3ce97419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5b7fbf0d201a90ea6de83f9fd38be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1ddd72790813c71e1c384da0f57721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b92f25d51b68f3c7ef4ce0285aa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f2865d4d711479ee3d1031ffcff123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea0b44e2e2b4cf21fd48406cf5927124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e58b82ab8caf97468e5d6611151725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7805ab571b4ba2577cf8b10539c79426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd7582aac85568cfdefef0ba5684ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d53c80125c60ed2d4581ecd5849228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7baecf9e4280a32537528c8b27dc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3025cea7423ac23a859b1b0afb185c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf80cf386d96b46952ba0016db03d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba3a40b201f830288588f8d5e0d99432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a85c5e889a1ad001f7e5270f7566933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2728bd22d8bb79fba05ce9745cf0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35f4bc05407b7da2458bcb12e012c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e19e03cbe47d1924f54e07c2554c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899c23575465326e74a9ee551e1aa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e62579a4e3954761fd54e74208a4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e9f92a0a8676a13272dcd75712c1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a171ce0d1361779967205b06bf7cb1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391be3d2513c6da47d54b06a77be57841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfed36d0853f96256d08a6cb02974142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986a651f106d9ea945d6e023da551e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff10b3a2ccbdd46e298d583926ce0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd48010921becf68131834b4c17cd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87668521cb74532a341673d37828b3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66193d5a9f43b7c65cfed934b23d8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef11078d053852802f9fab785e39248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd6448bcfdc617af9af945d3bed73949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa77d7a779816ce24bab3ad2ad06d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840c6dc70206da2810c4faea5df08f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213135d5a92cc9bbc564e4d606e754af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650f0dd9063bb9aa9e3fe062096872853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872a01d0ed0d4ad262787f3bdc4770954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b44027e1e0fd270568ff158e1fccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5667ac473f47cad0cb32124e7c412c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d676190b52cc13f0db852cc1834c9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a85685a6be55887d9b82f056e56f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8bc8bd53eae4cd9ebe64ec301abb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2daba3a2f7853988689ff90afc9cff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46936b579b52545e0760eb75f081b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53cbcceadae782c47437a8d965d6f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27df3cca85cb0c62b120a25d277ff163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e6d76ebe122d73485a79b8413a2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae502e13f34da717709e61cc0739d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6cc25056ad7a883f6f1558acd861866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe742791c5573e1705006dc8839fddef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e7eba9879594c3604970ba8cef72b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467dff7129d142a97e277dc9a56ba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6f515c0398f224aec8ea2776d451e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd368bcfd90e362a3cf71160f81fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f17f42021bd3b68090278b2463e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8f3ad7ad7e3fbd2e9210564dc81973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424d93fc768fcb5c1322d295cf265f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133455bc0223b6c00bd18d22bb4e7ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e207702ec62bf603ed7374bed9c0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525172062b1a00f397a7e257190e8c4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5382af5064c25a176c296cd7a6186c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1931f2cf33aae17e322b9d35a95ebe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c932f897f95dab24b886162f899a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5610bc86f76cbb338b7d248ba45f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda35c0abc2a42a4e2b5b182c5fbcc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7713d333fcaf69d8d9a8bdeaa610d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1de47575dd0bbb61a78ad8d29628c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4540037e51d7103ccef0f553270d7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817f0b681d70a673ec342b167683df186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde118b63d34760a44032f82b5fbb15887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c2f025d8bb62c080301bcbea002d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b03205184e4872ce3aef58d655b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1a1bcf22e3648cb0817de2253b3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec3180ec077fe2034c70f894a9519491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdc397a4af0cdfc7657a4f2f5301f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70208128b659bb8b962a14f5df70b2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc48c43d1ceed3e5a8c79d664cfd694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a6effd764701ea46f6eabae01343f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ff88a4806791e767ced89920ed5bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2bf6413be6ba7770cd84e27b378ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6c3b3060e2575641ea5ac18e47cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a08e30b2ccb72346846a5b12c455d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf51002982dfc97e1f4b4fdc4411786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ebafd578887b03c52b7592a9b48a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba890eea86e2f45bfe67abd33f0b238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c2ba7d5675bc55404529497dd0dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46223c67d5a1986c2abd916b19df211110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912fe3e184eeacd2079662776c90aa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0f236efeadf0c2c75118394b899e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ba38e63d07e54e8e58f7b3c5e66813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c248e96a20861e536f9f778681852614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd984bb164e26054756278caa92a2f2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7dbac187f51c186d4dbdf131083b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec41479bdf512762432464d636638817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1a58a9abd96dffb7363080cb718bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861627bd2434382fe0b5da02da140619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc137dbadcb4d508c4be57cfd9aa6b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807b59982c25187ba7ff6d2699ce4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d1b549630f07618b6f4b278f5da2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf5834da027c06ce4439e01534cc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f84e857f7223e5f2ca4c42cc6511324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff82b9540a9dcfa66aeb854a0967725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254672f6bbc25077a7557d6d23001ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e9c640e4948e20d4f3a1d802a78327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8273b347dd48c55dabe9926c6879b5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9513fe359afb365d962aef8c17f32229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a30c44a32aea10634a3d08f465cf4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a08572a7bc1d0c4a5c1f0a009c8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf04072f29080c868c1e9d3c9b26b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e7e29c76e8d89ea0b5d166a8be3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cdad6b88db556c32b5fa1afe582f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155c74fb6c256c6b82b9c9ea9dc12135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21abc125cf5a2d61247e669d779e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd41fbb6b31d9495d86550a8bd75137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be537e8c718384afb39627f53852b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21867a0bc855f410eb72d02f6db21b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a99e2d24f9efb6bf75763ad3b954840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b11f900c399514115f0fb58f70e00e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4fa1f5c142cefc7fa06924718e4b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6aaef9b6a3733da2de53459b06a3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fea60289de2492434470e7371d80544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183a5ec8a001611d71350c2392aad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8c7a72a80f591c8dbad95d85a09e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872132e215fea8c662599733fe6cc7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65e01c8e2668cda7670aa8aa6b57248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3afd08ab9241bbe9ba301b9f9f9cf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e25253c4e0b77abb9c669c808f3aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcad9df1dad2c668aefa8255fbff4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ae7307d324dead9cdddbc093f0c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c780de1a5640aeb8c515cea50e3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3cbdd44a02997228407ff31e51e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6599a577fad7489f3c4deff75f7a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b1c801353151262d235510e6f3bbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a913d4fd04827baf05c35adba3c7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7401048f9c01337ae84d48301e8b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a289c29ff79dde3478b38739eefec9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076b30c011ac314cc9a04e1ba715b5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61721c1092e3d72a87800a02c0aacf4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805d77e848c3342a48e86667be22f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f685f5d266901d9047c4c0dce23a4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df74c47ed96666456e5303bc05e203264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec09cb8af9b87c9b319c6f4922fb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02189e5b7d272ccf5018e3eedfb79466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701d684934ba60b395d1c451a66497b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523b0e42099f6d76c34e2f2456f27668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25053cc684cdd93dfb46667df0073b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15cdaa50f228a0a7138e34e4b7acf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29cd339999d43e24fd022eaae1455571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333458399bae3c7a39fb93a691421d1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af403ad3457241309d6c1dfac8635a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df42c86f5998ea02d4125a32e88ea774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f9d9fed213a4c73362e203126e45075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce5775565fbfeadd6113140e569a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8eb5eaf36b3c3478c62d89f8e8dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f8f0cdcd8e283bf97343b41ee34678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98556ebf4a8ae7438c634609303a78279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174fc9dc5f07a4eb1ce551e14e78e0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581738234058446374e90a8422b0003981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa410995008f83ba721fe823aec41ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0aea15a02f54fa0d9456bda4c767883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dbcb1349e0273e159e53ff3443c5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193534de7575f5f86bd97a30d8dccbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a7891e0d108f83bab9a88c925e1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c912aaa693920075567d74d3ecf52887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e951681823217910e29734585a0ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f60c44cdbe5e3cbfb2c79ddf033ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d36ba387e30dc24fda7975c5083290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1477,51 +1459,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1597,51 +1579,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3227,170 +3209,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,51 +3519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3933,988 +3795,938 @@
         <v>13338</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>1.86</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="0"/>
       <c r="I17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0"/>
       <c r="I18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0"/>
       <c r="I19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="0"/>
+      <c r="G20" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="I22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="I39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="I43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
-      </c>
-[...48 lines deleted...]
-        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>