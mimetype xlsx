--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000680</t>
   </si>
   <si>
@@ -110,68 +110,59 @@
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>000002482</t>
   </si>
   <si>
     <t>Селфи-монопод Remax Mini XT-PO1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
   </si>
   <si>
     <t>000006315</t>
   </si>
   <si>
-    <t>000003778</t>
-[...2 lines deleted...]
-    <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006120</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
@@ -228,59 +219,50 @@
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-treasure-aluminum-alloy-fill-light-gimbal-version-live-broadcast-support-k15-bluetooth-/</t>
   </si>
   <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
@@ -820,51 +802,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1069,914 +1051,868 @@
     <row r="10" spans="1:8">
       <c r="A10" s="0">
         <v>13338</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="0">
         <v>1.86</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>13594</v>
+        <v>12626</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="0">
-        <v>7.1</v>
+        <v>18.51</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>12626</v>
+        <v>12710</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G12" s="0">
-        <v>18.51</v>
+        <v>21.97</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>12710</v>
+        <v>13666</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G13" s="0">
-        <v>21.97</v>
+        <v>11.12</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>13666</v>
+        <v>12744</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G14" s="0">
-        <v>11.12</v>
+        <v>18.99</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>12744</v>
+        <v>13695</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="G15" s="0">
-        <v>18.99</v>
+        <v>8.08</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>13695</v>
+        <v>13703</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G16" s="0">
-        <v>8.08</v>
+        <v>12.46</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>13703</v>
+        <v>12940</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="0"/>
       <c r="G17" s="0">
-        <v>12.46</v>
+        <v>27.83</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>12940</v>
+        <v>12941</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="0"/>
       <c r="G18" s="0">
-        <v>27.83</v>
+        <v>21.54</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>12941</v>
+        <v>12943</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="0"/>
       <c r="G19" s="0">
-        <v>21.54</v>
+        <v>54.37</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>12943</v>
+        <v>13762</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E20" s="0"/>
+      <c r="E20" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="G20" s="0">
-        <v>54.37</v>
+        <v>16.42</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G21" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>13763</v>
+        <v>13809</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="G22" s="0">
-        <v>92.23999999999999</v>
+        <v>15.17</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>13780</v>
+        <v>13944</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="0">
-        <v>9.34</v>
+        <v>7.71</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>13809</v>
+        <v>13945</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0">
-        <v>15.17</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>13945</v>
+        <v>13961</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="0">
-        <v>8.279999999999999</v>
+        <v>10.61</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>13946</v>
+        <v>22017</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="0">
-        <v>5.3</v>
+        <v>15.56</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>13961</v>
+        <v>22042</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="0">
-        <v>10.61</v>
+        <v>48.05</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>22017</v>
+        <v>22058</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="0">
-        <v>15.56</v>
+        <v>11.76</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>22042</v>
+        <v>22092</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="0">
-        <v>48.05</v>
+        <v>14.91</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>22058</v>
+        <v>22093</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="0">
-        <v>11.76</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>22092</v>
+        <v>17509</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0">
-        <v>14.91</v>
+        <v>3.32</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>22093</v>
+        <v>17510</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="0">
-        <v>8.960000000000001</v>
+        <v>6.03</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>17509</v>
+        <v>22104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G34" s="0">
-        <v>3.32</v>
+        <v>4.26</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>17510</v>
+        <v>22114</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="0">
-        <v>6.03</v>
+        <v>12.54</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>22104</v>
+        <v>17645</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="G36" s="0">
-        <v>4.26</v>
+        <v>10.02</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>22114</v>
+        <v>17666</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="0">
-        <v>12.54</v>
+        <v>23.53</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>17645</v>
+        <v>22142</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G38" s="0">
-        <v>10.02</v>
+        <v>16.22</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>17666</v>
+        <v>22143</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>9</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G39" s="0">
-        <v>23.53</v>
+        <v>21.33</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>22142</v>
+        <v>22150</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="G40" s="0">
-        <v>16.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>22143</v>
+        <v>22151</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>9</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="G41" s="0">
-        <v>21.33</v>
+        <v>7.89</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>22150</v>
+        <v>22157</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="G42" s="0">
-        <v>9.039999999999999</v>
+        <v>9.01</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>22151</v>
+        <v>22159</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="G43" s="0">
-        <v>7.89</v>
+        <v>12.87</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>22157</v>
+        <v>22160</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="0">
-        <v>9.01</v>
+        <v>24.02</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>22159</v>
+        <v>22161</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="0">
-        <v>12.87</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>22160</v>
+        <v>22162</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="0">
-        <v>24.02</v>
+        <v>3.33</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>147</v>
-      </c>
-[...44 lines deleted...]
-        <v>153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">