--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1417,51 +1417,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee7156e71f202bc2aab1c735cb4f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b6b72db7b6b85e2d55e7550e01b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83071f278718ad0c0feaee90ec74057c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325381ed231e76f02869e983bf5c4134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82066c6ddae18bb90354ad1123242485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ed9fd6b9811a3e50065a1667c3826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcbf3fceb8e4a24404307eef4e42bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec607bf126856fbaf9ba41e94639838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1267da8623b034b1b4e0f49f094d7059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e63fd0e726b85e9651b8105cad28410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757527cf97c3d0f044b53efd96314ed511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61238b141d9a915b957142333ecf48f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87bd89906a1231b0fac6eba65f74513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a0facbafa292b4ece63b7519ceb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3cf72db412bcbbffa150fd0a73ba415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdb61d9c91b2ba9d5028381f306a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157bb2b9a2be65e2e9b711a36595b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c02ff5d95db95775e53c317d167fbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c55dd9ebb66a89bf43085e4da154019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f8b977e5f4fcf4e684abd0d982f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad55a127525bb267fa61c68631eb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c46ca80096293695d3ecc07a8a90022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d550901a1052cb12fba539cbfa0bd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310236070bbdf60243602d2eb5db5e2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690eba8e6356b15e55e3a89a6ccf36d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309ca90706b704e39a8e8de352ca96e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62d9260f4a95e982f9245f8d37743c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8160d82be67cd23315dbbed262015028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde6bcf86dc60055f8df1489a8361c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c41a666e5e986a0c24fb771d7e0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12ac34f735db61ae6778c1d91a7dcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b10193637691652958e52e1ea557e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a370af847a36e5f8609959915ed7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff187499f4db12990d99d2c2412f80634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517f5228c3600835f51b521d31ef8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffce52090bde22684725c6c703e25f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e4a7f6be0e17493a0d376745286f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc97d5e28d73b979f0217e2e8cad04a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d101424114a6a04ad6663b4689fc59339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15ac07dcdd8f7fac00b76e2882bcea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37729753d8fe8a014c1b88db4b5eb70a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32186b37bc97ce9421086c97c327e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075bb7b7323f465bf1a1e80ceb86ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65302a1a438085c1a49ce387d85ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f63cfc0b628f8fad80926187cf1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708cff8d611ca365560689ec633e44c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea5083e224fb2a87051998b1d38f7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c3c4f109eb40104f2171df5703c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e27221685c6f3e80c40a4cf58c1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc27b9a08d3d20be2b54e0ce37c59c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19ebdb69160b164f71514056bc5d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6fd10f169a127773d2f9d4277eedd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f0fc1638a63f3c2abdf6a573efae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cce18bb765f665ab90a26b35ba37654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3728b3fec7e1b3744681d7730c2c85d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ab1aed23e92e56ca1dcc6209e7ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdc68570c93519b782e8a2de067f9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e09b568a63fa2771c2ec79c44982658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4e2d7a2a00ec9dedcf7ac38efd8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225b7c4ca50190dbeefd19f6f23d49360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074edcf18e78b33b35a293ea641fa3e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c770b17e18600423af89b58669ab6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231023e421a5395b54a5a520f31c95663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db927f586ae543cbfeae50cd8bccbb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e161ce3e2a7a244fc7ef05b52af1d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eccccdb679620fb258a7f433ce9da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f742655f89e92ff4bb2aa9b1080f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2aa30c012effe1c357f544c6cab4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a8d7d227bf45cad68ca9c78d9a9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de812adf42b3db997b4d5c2933ae8c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047654b76d2a0c7a55304d2f28a4b7db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc913ac077dc0d2e22bd4822b87e81f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b4d6733fdc9131ac94dde82d008573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32cd23c741efdd04bcccd4715b352674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2bc571f97c8c15f10027b4a5276e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1dff36f2a89249601cb9a2bc57a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0e8532d5ac80d1b378954e00e2a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642019a66b472a978b5456d31c2ca678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a38d48c5e28ba4c6e766e23b366579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4d2f776f9197ac628e8cb75a239c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76af01d96d1182de712ff8e862058e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e6ed518fcee39a02fc0eb97d531882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c47c4d5bc0dd943596b16ef97292d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e6dd84949dc9575bf5d6d37cb621e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9ec22eb06ef88ecb6cd797770f6f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf636325d15c0b9e1e6277288633843b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d8bc184e34e6ba3bf88744d8ca1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab06c50b6082ecebf543e2e4cbc2d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea99dfb49828b501bc89d4693c80c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127978341bac133df1fc742e4fa440f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1dbc53e825c9f4b34bc06b9c0bad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec3d68cf0107e654f8bf4553926dad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0944ed9014dd4ed7391bd822326e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf765bb62d571468e56181eae46db094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d84d0a983288361b49ee742eea0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628d4927f5220a3b446664944f61bb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b11d97f6ff3903772c87aad06047597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ba5586f2e86eaf75fed1c530d93c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13c084213ab9cd9e6a6ff35062eeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7291957dcc831d3b33ea9a7d39b5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd6ba569a264ac08db93a4588f25f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb1eb690de03c81349b1929b293230102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f03f8338055c6342bdbe4682445f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8953a1fb74440b29dd11b2efb427b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec58e36b27a48d9aa0bd9d525ecb1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6301e0af3ccf903e94e299a0bc9dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355b447d0e08e19715bfa827e13c3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38958779d89bcb8b1db59fc601ff51d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35adb6e39f3935e709da9f91c0e932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cba831dd762e41068dab181da81fb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563eae09df0e8adcd955ec323da9ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9321cf965f0b69cc7afea65edb1c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fb3beee882c609907c511936e50a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa90105a5b00850a15b1da453eb13bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbedc80aa2d3ac12d10b3f2f0e3ea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f26fdebdef9b5a882f278d5f55c2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d1874614d882c5fa73358e9f50d86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf601dfb3e6bffb3201e7b552b7450118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479cd0d7008be6bffc28992f320d2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa93464d2e3168ade4e0005026a1c34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268cfa44282a4c77899127879d6c06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e84fdef240fb6c21daa4bf159935122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e624aabbaae5983227132b427949be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b9e7dc23cc0f0aa3d4603292532e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593f8e51554fb3c655f12bd9efe7af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed96886862698d8873aa0c6b7dd37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18208d501ce497d97c201a8927f3ff25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f781a8fd1f46e4e39166b26c11b9630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d5df973120f19084f0c4fe9d20d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c63e90b3b7e7bcba086bc4594fc600130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d563b9a933b92d8986efa17911f305131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47d45edc5677e6735691597e959e53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95cd28ee1988bdd81c72a5fcd7df6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153799516b43079a9977e40cb9290bbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581534cce87a1ecec7f1d668b485f7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc415b2551327df44d5b3c5d84815e58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c680948057be8f32b58c31aaeb63d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a120c97e9f94d79c36fe7fac3271e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827fe0246365c16ce8c65cc1b6370d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ae4a10ddbe7854a4e1a6a86bf5d21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469984688ceb65db79aafc665445074141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf9fc1ea31b97db116a44a2b86529142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc2749226bf948ae2c23bc17fccbe0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f25856f34935a959455e360427993144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e176a1ea5460e7f14e3717b55d49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6c81b35199f3a417c3249f39c132146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b417506ba527c40b6f8684cda79e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfa1f0c6c3ed2459a54ec8ef57c60c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b1fc3c41cec65044b8aac5429664a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73ac16ae181de2c8e5f2532b05718f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f461b114ef3f3529fdb5a69b3f49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8f1e481727c3f61edb4cdc59d7851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a688603f4b8c06da854d9590a5c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b060189ac4fd998cd9b2d4a57f8e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f0a7a49a874cab1217dc9786bf0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a0e119bd930589573de3f4a6039b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91e2aa96bfc9332816bb85d81edfd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e774099168f3c2b641cf2c1d2860fd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5755ecfd07ab4d28ff3e203b36fb1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ac346781c7f603bbb82a428ce4ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee521b89a976054fd2f190a610260e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eea897bb114e3cf290dfa3cc83793162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8518cc801a1460084992c5709897163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70860b7029174eda962cb4b4907d7ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2b51e816fb863a551c7f9cb080a18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca75668ec4c4bcf17295eb09ac018d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5286a31024eb0fc2b87d3751d8c0a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2d695e5ab0869c9675cd51f9ab89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337363a540833cb53ae431056adcabae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ef9b7ccd8723cabb5ed4dfbc7f0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3605ce12b4b98867686fbb0d7377171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab495cdb6508f198886feaa891dcf29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6813757a5aa5b1625c55d6bc29a8e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577d73e917b3a4d940a6e4d1ea8561174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23b16d40963fcb06c94b3cd8ad9c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858dc30fe1f4b286594f99aab7ce4d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad45b364ab7d5649ef1b2cd2cc0690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b122b91a44cc1d56e3bca51da2f17f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb8f180550c8168d661306628a7daa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d8b62190074a58ed89315fb976077180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda323dbd163939aedf09ae6e81eb56d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9befca662cc479a5aaff3a3b2cb49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b0424e4b36c562696b0bb57e8571a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b2a2fd19e14e038b9e403138ac5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305857cecc5a62e80480c645c486fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbeb4911f8fab49f9ee741fbab6611186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8239deb8d27a5bebdc212addcad5aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9443d452114796fbfa95d6d651266188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49825d4c161df21b55758b8ae5dd2748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc6a6696648181310123702aa53dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf4ebfe0aeafa88fe317d00a592f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4957caa89e25d22d8b705b47853fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5269445688813e06a736d35257af81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fff220577d88327bbf26288a4e162194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04db8ed9642aebca60ed5d5a3c101d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651809b9e722eb7cf279fc4345ee7ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50576496d71ce3d0e2ae88822521c1e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc0c88e0081ea7f774c7163ebec99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a5e5cb9230b6027dac484495d5a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7606114b7e45d4813b36126444c9d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5390813022fd3a3acd51482143e30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3564c9c0921d65a85865bf58f578202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66addcaa73474031615a5ad439dc0132203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdbc4c7184f7fe006e06b1066619d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96640446bc39d2725bf50ae446d1890205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c9b8423ffea6a92a9bea231dd9ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe0d2815942b38c38f0fd6c8d08407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d91e2ad1387211df220907b31462208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e89369e46feeac44c59f972309766209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c10280dabeca620c3f39ae677996210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a6c61fdcb5b6d6a0eac2932848e02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439aa3838ae186399cad9e837033478212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927caaf38698341f36c7dc8da78e6405213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f94a2e8e63c546339af4800922ad71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830e3e848d9c259654ebdf429f0d4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62bd07f180f3b2f1fad443c19786b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec946d9a73841f8c34ac7f6292a3fc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca9edbe5c98886399da5093c3529c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0188b731ee065624fe04f0a12ac706219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30aa32d73ef9116b99af94b44a213f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749eba951412db53fff64266deb10fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0157a0697320178f7aa1b532e429ee4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe770271444ecea638aec97e376b19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabbd21f7010b777c40488c3b46a32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8812b80761bda35f1fda55422cff3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa2212f30f074cd915b5df3140146226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36105140b23121b7668b6eee4e99638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6d7b3a555d359b60dd67c94db101228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979796b2cc89517b01f9b5e9b3f6533229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c0d2bdd4e07d9b46be631812a8b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c917229e60837fb3954ff7fd8e496f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9602808bd7c77b341c363392a1dbf11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422d55283463e87de59919cc15a95b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5e689348d3a236d2a9aea62a453d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d49d065fcad8360d66f76bb2871f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db41e0db2c735399bccc1e8b1cb982236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f4aa6466ca9c5a1fad14b211b3d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a700363d096ca6c888e6e8c2a2ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac29fb700c390b8041cd481f12f233a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b111c850112c691cbe544a5862a770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2595aa1aa28e770272a2800d241b849241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae728a4986923f8beec6ee7a8f032242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb3efdad1ea1c9fe28d767c2f6d71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe4d8c9d5052499deb2d75cd403153244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550fca6cef7482352804715a74b8702245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd2396575b1dcb02701e5048b42c7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195eaf86a47cd1f7c156b124c12ab20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a86da0e27d489123d0d708a7c631248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31d798150739cc70647b99ab807cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ac9eb2dd3e0b7d36c008b73ceb39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714e01471ee3edc2c29d58d7b67e379251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d9a748df6c9c488b2a96c39a9894b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a05a92aa7f07abd8d0cf83d74dea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb527ffae6d6b3d222d8f88a5bb4075c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383bbe4a53060965e863776041d620255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc5b2a96b2cdc9cd63867b77f701b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5bf8accbbd4c983258a499b15892257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874b8189d797fe25ead484b55e5b49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f125b860741038118245213c8d506259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6976cb1889a018eb1e86a2226ced260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd120bf38753c9c4a4dec8af832daa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9391c236a7b7a5c82e2c8aee9bba106262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753556048ba34d457c81aec3400dffe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992377ebf72698714b130fcd683dc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831e8c289164a900632d1b7d42d013265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a5cc3ddc964d5fdf89d1da50d451266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8bae71371fffb6a0ddcc740892bdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e538a865eeefd1e77bb57993603b91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365da291993f73e2041c017690717b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48a739870cd8c3ac6685e4d020508a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc821ebb9f1926a99b86d4e9640609b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9087b954112efa51c36fa80e52bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80268f8c65bb32e4f53ed3c320e3162273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b403b0b7467bddd35f7093bee1814274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f998e8c9fa7139954b9ae5c428dd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad46898074a5850c4526d227c9569b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a239b3f9f2f4095f7aa06b02b33aaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0ec4e7e50d84f2e4e96ff29573a83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee54d09882af32a780c33c297f2106279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc01363f07ae6b31338d3819ba92bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b23729b0edb5bf8865abdc610eba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e246e5df6f80c3f04dcb5e541e05b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b0042a0a52ad74dae9a2f257dd74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd159b683d5feca5398dd23682a493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2032cc90028d40e66c1b4441ea46b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f671ec592174a51c9a996c0aa0fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c6fd668a78436866c237b53d4bf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93596c05c701ea96953e55cefc089f35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acecbdbb43b905709d522aa1229975f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234afef68717f7d661799333f9f6f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a0f6a1431b9c799ce1695e0796c8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecea100abe8addffec7a6a88421efa292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354090619227ad535c4974fd4c154ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cfd20406b49a51d9169ce1a464e4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8921407ef758081efeca75774c883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d66380bf0d56c93de09d7fab1d5b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dc2fd0ecacb5da0ced6a70fb88cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e53bb5d0db326aab6f9a30f5df5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876f02399f4d325bc050258eaed24a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e7413cfa063ce066f150507f5a148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f1b8a7d68f6cf1ab020d922d18359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba1e4940265818522878720f43873d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c6fcbda56e795c8dfaae142b735cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc327e0477f53cbb51cbcf6cb2dc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e453b1a17cea6ae07bda1f5e8d606413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3991c5e92aa7bf4b883eb29c291be914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a075eefeab91ca9308952a1136aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee760ee4d8b6a6610e9dd0171235337716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3547aa97b11488b3466252e4811dbd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a0a79d09a35416e6226348d1d10c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366bd78601d274817dd08496e390df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7d1993b980fb6e1af9bb74cc7b2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a396a47d76923629bf3d427d89f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa67ad4a4afa5cbe435fe3b31bef8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082e7697a234bf660c5bf2b96d329023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6140ba47d12779a15890fe80ae1b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f59e579105c4b09c266e08e0cd817425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3ab5081be71242e525d21c0bce5b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0c1f457f8edff1d24798f4c5f63b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d887fe508e4391866baf13305057928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c8d154641507da5f6148d29c856229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3927bb59aeb4af62891f0ee4dad75a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610b5081928d1a66967b3464cd770831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d2733da4a1630f5e356d5bc9509732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f49621027e5527e9ce64d29fa7c46133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac39886321ad4158fb3f1922ddda6d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d82f0591053a9df1c667268c4959635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8dab45609195c3f7d44d78135d5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a8e4f8af107b3bf0c840c33a328837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c38f05291a0471093ef88d06f47a5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a66bfe2993fe0332a8028859e9c1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca374ead3cfff2c1e73701443beae9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a09da6cfca1a9210a61e3ba15b55f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f0593548fc397b7b5238fffbb72a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753dfec3cc527f14388769802dd80d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e106d0c88a1614b784d3e2a27178144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd8a01b9991f0e360b0c471faba56c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35496d168579a44928a0ab96324cd7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19588b3c9e19103973c4ec75bc42a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068409c8e762b3b971273791960e3abc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5c7fc28e67444f4f9f813bceec0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a10638416b4844dc25a2f6cbbc1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64e6a42fb1c57622ada9a95c635ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a65810bf6f9b23b689eb2a23747c1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed955e1e1aca8b31016ee55881ee753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c064f5171cea08b9172ff65f6df6cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba654b882928654b613c14007face9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc186b7816670d6b5b66893a091d813156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07d6670794110141b53bc066fc15157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171a47af0a5dae3019d5404c2964f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7db10944708f0196f38272cdc4a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402de5b77184ad621a595b66a9e1c8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a809f64fcf8a66f0198b59089dece161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18deb05047a7dd1006d5f377796423362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e27cd0a8f615c20f22a149b29861463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d493ddc60833ca9407b6b15477c0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b46286868f0ab95885f43cda348c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c917bbb996950bba60cfb448d60d29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9ab5160ea9c7b4e46b9be24387fa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4bf4a087bf58886298e8c11bb88c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f171ff84f52ee93fdc97e40c39b51269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00caec6eb1234b0c3b54b16d60162a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c1194abd7c2506409206fb37c5dd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4e834cf5b0c918ffdd22072bd36f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d3ed8ecb7c8545d1f966478faaf0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db354ff2728dfe765dd7bdbf30c82374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711052fdcc1e15e94f3ccb146c9498bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c45243dd7678b0104dcda9a3de4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ee6aec6f0c83822222896ff2b8b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cfc35f8f3b97db0667c25d493f3d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa8e06cff2a904d68105042d83bf4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7da45d03219540b03ee89de93ede80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ce56a747431f45aad9b0da0da3a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e34590f762e06327faf13ca361c0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933c4251e133a21ba824aba2f2015383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89634b1fa3730b2f045890f289b62084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4253c166444aa6cee43e947c3c2921185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291971d9f5e7ce4beb76727464dff84b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd773c54d9ea3b756bbb5767ab39b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf83d6924afb33d1e60482a288b565088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74ce7a1a1f95fa7d8a912c80e5b5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424de0a4981776183a4b48ab657e63690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ea435bbf47cc35f01bfa133f30f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6c41cfc22cb6f11fe2c5c776837a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a90e1b067223f633c47abd20f01edd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c581bb0f13662b11a9b2d8f42bc7fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461d57b531e6be34d6b0cc54c90d1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9757019c87db9acd67208f393191b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c0113a311dcf3259f1b80b291ef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19fe18ebc990d044e428d05d3e44698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ea2b8b3e852bc2b6f2f417db019599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dddd56ff9026a04294494c0bfe62ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433cd154996b46b87d75eacade6443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e833c26fd7ea331b130a3010d4933b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec01ab4fbc055bff13b517c680af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff4b3c485a1d5e50d4ba0cf34f372104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ca5bd2ceef0fa52f1c025f34b8e47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa430414b93baebd1b79151b2c7f9eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f5bca7e6593760b7c9fef1bebd20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344c6a947306561899440a36091a1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8f16e0b2bf72e3379285f99137935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb98eadd530136a6c4edc9de3be606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794cbdf8880b9409646bb863f2a6733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ecd85018302ecd1e38ebb13a9fdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7161708e39f68cef4e08b77cab5b74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f357c2c9c4f0088a6e929eb03e6b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70886ce928fb60fd834b8dbcb0ae52b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61268ee3215fa2d08cb82e623a373790116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7bb367ebeed9fdd5169a85491d7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ae9be534af1ad9c83388fcef5850118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f1ca357f653dc24ecf6e238dc8980119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822ef2f31e26a8f16086d18effe737b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0215b71e93a9cda42a99a6e4b9c33b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e7b74720e5c7c6a978c22c1a23c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755cc06b36abbe81c874a6cc082e6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14afa4ab7f4c301cc2c85c2af3114124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c195a30159c77c98fe47c1feb25c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530780a742951ab4477184dbe8bf105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eaf4f383caaffc735e0dc73badb7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e21304c86672d43521e7dd92a97cb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db9cde0cc9a4c87b8c2a502668c90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7266378b1b05d2ee150f8b12d0ce3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d358fbc9e5916f86074616f9a16294f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20e1de50b3f732807af0e4ba5df14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4905a25144230732f82a1933348989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98073c0b6fb925c89f0b88492983060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369a31b11fda53fd63889f8c408385135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee42c7d5de2aa0a46380766da80dfde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f942352258f00f5e59f47c4f03045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc47d07c377ed5ce509713e107846138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216170e600b9b0f224cfecb883715f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1210d1b5745b3cf68b94b42dde3df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3df17801b9a92c794074edff92e93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c00c3853b8cc3886b510c96d6a50a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8567df57c087dba5ce4bf4ac82a1bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fded34cc8e35728082adfe2f4623a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b2214abfb2cca6f8106f5674a64a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e502347d7c8c51fb6d4b96bfd562b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed426720182dc6eeb802a74b094f67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034587edb9bb109ccfbc0e710ec7df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ac02f46bf8dc8167eb0f74bc15e05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013b38ab4b549e070cc5b15bbf616be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db640a655bcdb9b769fb7fc4e892ddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e41e17120e0a8f820d963e25edacf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be337108f42a7ae6817b3ae3f1236153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f9b8447059b17d7c3d9dece67a451154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569c6a62e62117669cd69841456a31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d90f09317be7c2c1d474fb1cc9c66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5691408a5359f6dfafd17b48e1c2dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c340925681ff8d07e67fb40d414fe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdffa0f23373a1336a4983467ccf9db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a48bf240ea2579a5e2c482ad52171a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710e6aeacdaa192758cd6be8141eabb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a912a5c2de6ef3687cfa332346830b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bffd157c15abf136e55075a3b1bfa9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751005429efee57101a7eaf1c98174164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8a003e6fc91fee3e76fcb9e874f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72b67d8b3002a5794e43a2ade55a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c8e2de087595f08db2c6c7faf7e19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ba7c2fc804d4a429d3463ea1b3e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f78888aa137a4fc4d4d1b9fb8abf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a53739fa88723e10804970f8c7e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e44faef4f0f80d738c270ff82a2769171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c31443c2a973d3ef1cb424ad2f69f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d2e1e36ce7adfab8d877592cc3aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae17754f3739940293f5d59d6e9a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca13059081670703ee4e7e8d4de585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a8d36e8d1f680a80a611501d490cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ce8d128e5d70d90d048e53f0d1db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d12e67fe0b821f255fbed17e869e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da510541c9725524e7e07b2f1697186179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b5691936c5f932c44ac72b973a1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c689ac812e80949843d59a326ff5ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d573763410b59d64cb810b909096182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3212adda43e7c96a487a16a71658c49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af701059617d728db8334a36be4c3896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ead92b8e216a714f7d7f2033495ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659b0f187c3378016a25825bbab6bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f594395ceeac4a0c2cf86f6c91d5e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42637d448c0037e25f7739696c933188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59624c699d0d8f84567a964b9e5bce80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacad42bb20165cc77a45536e0d99e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729203cff301dd545e4998320ea2ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859612b00501b57ff9b5f2dc36b025a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014c50a32e9bfe9f9f5814eac66a78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407c51bd5d95508713824db0e20cbaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b298d859c7ba11bfd6e87ee48466719195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36f71430e7bfcb6385648f0078c9f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440a500b9c5d6e6a4a810258c106ac6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe6783d400c3c30f1c90be4ea8f225198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cce8aaf2146ad90f972260dbfe8fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc0cbff9a0fd9830f072e5d133e1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b5a11ebe05f7c6bce28917dfa601201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d58ab78462ebbfa3a75adc4d06c74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0832c1bb2fd9e41d3863ff5c89ae5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246896128e52a5fa8e7b28a6e64f3ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6a647f3efa1d7e3b8ab1a2805b59c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2f7a406f5d6dc1efc187672cb8682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef18d07f8353b0b36b3989e4702aaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c4faeef102546d64ba224872ab86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d2085159abc5244844d44ef3fde8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412721d823307caed558b9a5595b5cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69238048af277e01a87c496f2659af4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f735c805dd282d1279f922231423b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067925994f8f5725014358bbc7678c9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5507cf889d197d4ee0a1ba07355f34f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4b7607c596d69dd36e73f0cad04c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968e3d65aee7d99321f6332d328021216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c67c506dda3ed3238962c3c0e2858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede063463cf9ad94f6b5d1066f8f27c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5177111ae0073eba474dc15a62675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968c3719d322826565072729203756b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112a4f96d60fdc53f5fdb8318d8b666221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0c73b726ba0ec80db39ba6578eb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e40e21f031140d1730e3aca8328a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be323d5824508bc4d1e8ebf8a6da5790224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09850a4c3b57d6cda13cae3ae7caa9b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b00e6cde3cb937faf196fb40ce3aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4975cedebdf090906534033b3c0a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b17eea917b3de3a71d2ce04db9fab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2dbcc986e64254d2136bc319bfad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e9143288bbbe1e421f556f23f7683230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f7f07dd10383e52e27257dd026b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8dad0e9946e45d4c513f63abc374232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fe71cb4621bd5b88b0bdd26a247bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c384a34dc0d39810d85a3120edb32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc080bb795e98c1c51bd81df96b6b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7135fec3d32919236328a0fc5af4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f8c48048563d48de75fb6f5d66bee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9141a82d54e088535aab73379c2e1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69086b861f5f993e2b4ce57615064ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3eb81f600d1b13d2e6346e8def36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d1532e16ef71c0cdf34d403f4eb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8289e073e914d92468ae675fccee9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9ce8f133b3dedd363a2333f5b9f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda7a35983d7df6e073bd6b4d783d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663848958feb95c1364293a23c4605b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf32c489c5dcf5aee866a4b42e1f2cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808bcf4e00db178e69efebbbd849273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d30db863f97557c2ef289d658e199248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5818b3f8a8a7ab9938ff82c018c3c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c996a3820caa8bfa161f07d0469e8da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d747a37533bbfbb5312439c64631650251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971af249dd07c92b94a5baac934c11f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c724242dc0ee6ce8fc651dd8fa4974253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a0e818430c1fd98c1dcc85bfbea7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80478e770f9c40c624f221628dfcb62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bef33652394f49d66782a1fd480e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934811756bd310fae838878fe4636079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11366e70f81701d631cc615cbd1e6e6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec46f73531af82a3dae9d9ac9bfd79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfbbf80e00debd3c252c29850894c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b947a28535c4ce2eaf7fa268b8e0e47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79d71e7991fd268928f0a13fd68e43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd55337662b758f9d2c2bb2fb5544d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c099f3782a012929761055ed8b0e40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e2b6f5fadd25e3b77288d91f72982265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dd5002ae40173119b734c654ec9dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7428055ea03ec6462b35b4c72a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68cee70c17768502f37bdcd14d5a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82744b5d8603c55ec61e7434abe718269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52b255a74de7d8df69706e7fe3380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1465fb6f8084e29a006b4fdf28e5c0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b043f56db9eceda0c8066f7433b731272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579666fab254c29203f300871acbbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97de9adda528f662dffa4be15a0b09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad7151e7b2d2c03326ddc26b414dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5ad36117a4e0db1aec0e4252517db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4495b72e6cebcdc0ef35cc0d16f3552277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466b8456b0fc199dd2e296a912dd5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737cdc946c74a564537526d6a891217279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74eadf4f917ad1b4eb5400563eb4e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dc2b4b25532648048bd04b033f327281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecabbd2787f79d25b77730a4adb666282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07bb5b37b50187c33573778af79240283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e38c74724284ab4757f4482900309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4f466520b08da7849b3f730518323285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073cdb7a42f0ce907847eab71d2397286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e136a6c5ce94a5ac213cf978ae60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebcf3ef24058059726679bf413b278288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e27d5d6b51356bece9673d85883f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ced7fef96fe97e628c7a4e9d3931b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc380ff3d67721d0a682722839d75e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c7bf01148448503d0a8c055e63c1292.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>