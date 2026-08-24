--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1444,51 +1444,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66514ceee1a619e8ce5e618dee61e2d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240307c4942a7d7a0e333b452f81ea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d5b82763bae9cf846fba73429da3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda423a24ba8833ddddeacd86bc02954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f102aa3d70874c8f0ebc6dd16180f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d8cd0dbbb1f477539bfb1eaf53eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfef20d43f25301c2d2ca8c7ad7a2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a3974b51516281ce35b985b5506c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cbb42a84274855f7cb08184c1f5859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaed5df975bd0b37590a6399beebf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d571b4c6afcf4e37ffc8385b94e6c6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad1d5d15eb11cac3d5e3582657fbdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5521fb3105943cf5189a1f4ebdc0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892eade14de67c702a9e39ae53d9a6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64bd76db82de6be90bfb4ba459c2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7dd9834fdeda0412f33032782693e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c67633086baee78c279932f878f3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd419b5443d4c74fc3099660c9bee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c5bbb9ced9a66bb634c948bd5a6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398def19cd66f27e6cea252e051b1b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbffdd3eaf70db46ce0e6c27f0a3a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644928e29f3fccddb65ece72ab7872e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf21449c376503e9f7203cb6c41c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c6ec0ef3bfa1c3fa2b7e44addb62224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54891f63e3ed764fde1f0a633b9700ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e2fd3a525907b3044dac79aa380526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169400373f5bf46e70bb6feb9cf3048927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75772b46489ef322497443d02c150728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d93d6ae588a227f76d32010111808329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6ed9514dd36f15dd60c4195941a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101b18d47e09b91db2eca80c185bfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e74d55b49834ef0c7c1bfcde628d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33323d9fb2a9edeb3e48ea783d09233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b693f8f10dc44deb01e95f0f1cb51f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1390e00a726a81471d8eff3ecf8a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad45a3b53f57bed5d398f03a4e3b7a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ad23683af8f2a08a63cee3fe1dcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01309db6ae893394949be397944da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b64f3211e70a5d64dc7007448d9cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b196d23093819604f7c91b61231e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b40bdf4b52a518b3184eb009c492041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b00c920ffe62e9d6a581f7419ba2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de2d39034bce0c41ca6c7fafe728c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008eec55adb692c1c635845f68405244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d41c51e2db5afe5a353d4ea62ccd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b617d0647f8300be1dfafa31a334246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1942bd43d357c004ab18c1a307d81e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655fb84d197e6ffa5b544c6c013744a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdbf78fb7d78fcf0f8b44fb7432b2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92e5463ad601a07f0ce3e81bb296e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe6f33d68a9bdf358c64462cdea3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1facffa548f25b0d8e9fe195408c5d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b80e0adbea281ed828b42ef6d944c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ec6acc1a74b89130e6caded0be7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fbef6968d95a2ea24ea4629b3027f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0cf83cecf1ff77daf7faef985b45e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894474964fc33193e95f4d5a88974c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719ecb067ffefbc823916e33e80569158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a555ee69c1367d0704c486b3be90559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e0eea209e6cd4433e443f4d66b54560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04c0ee9f180250e44f5a584602e2ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f0e195fa2c7cf8264144cd23094c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1f72f30136aa9599670bc00ad8c5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443489a3627701499a2e68dad9bcb4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c91059d7b9b7758f46b30e078575865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1a18d2981ab817f4e1c3319da2e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474a34599ac759b5846daf4ce60a8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd69f4587b408e2649628189a3084e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e99048d7b4f83f41b4848360f576ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a787ab6084a307407bcf87d8eea13170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a9a4270819226f8b7f50ae4bc24f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df0b4a43d8bea3c1c31231780463872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af16adf6d7d0cdb0bdef718132763c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf47389f46867420b6e4ea282c81974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac398159ea31774bb4781f93d94c1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b9fdb8b54a14eb8ccb4aa47d2ad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6db55b38a431ebeaa981b28b3a996d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d71b325aaf298e46c17196c16f53678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7049b06024fa5e0344d232d70beb4f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f705140be9fb35ca36d6927fdf3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da947669c2b912a98b8cfdda978c52581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6bee71972ad2180c0ecbac755f77a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a4f19c5e3db57f712e96fdf02ec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d37cea169c87272483b169503a1c0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bfd070d96bd012fccce88cf36b0b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324950f788e9952baa3f1eaa51f0769e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43a418ee3472ae5e58861a9f8ef5f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eaceb59eaa5112d2fd97e667ecf0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c413d1152b6f4c40b53363b43e7e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace05a259832b6efb6a18e2345143e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f2d89a7826f804a725f5e7cd3ae3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e24cbd3d5290b27b6c9c05e280f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8563b69858cfed1bdb2f38fc4a27f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec2893dc3bfd2f8505cdbad56eef094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8acda3c5c0290daef006bf0278bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbcd93e5b581ebb41e3d4ea5982cdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4369b28f2d29dc41b917a2f5c796a7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89760dd7594e47db210eddbad8e31faa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376a8bec9a6100cd757a95b129239a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c6b45ebfa3c265c84234df235b250100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53ba467b8d6a5be57862a273550bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28d5ede880dcaa03bb7bca41ff16a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b3809100659246cb07424028f5ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2648ff1fa612fee53936cc16d7df23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da0e9c2c32a21a4f4ec5cc9f55b97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b6c9e963cf06b60350ba84b1c6a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae471f92b85fa4de292d5ebfb6ec2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1816e39c458d546dcfa559cd4e545b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa32bf336e2c1488e2b7e2e2352a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a9fa206294ee882b21d387470c48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a54cd0e296102f3afc43de3cf2581f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3a419d72b551322a28f01b93c459112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f501817f1d306497fb958b519de1dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82654aff28c5be40444be11bc478e88c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a14bd0224e94686beb08eced8bf5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca172ee4c680cf97f1e44837120439116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06463965e405f280a95efeb55d05a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec97ce182d10a01f1777fe44d6ff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88daf6dc9480b886b2eb85e5bd97cf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f4c63cd529cb71d0cf3a2c87deaf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e1b3f76c7b0a46c42d4348db2d2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf2dbb4870dedac0ac98462fac1d4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5782b5fb22070da251ab10b422bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd714fb091b28193d47b5c94842a92b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee331e03ba308dc12bd29a119b3fcdd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eecf783adaf6c9eeaae611da31214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64194731933d0732081cf0eeab039e03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588fc030fb3465ceece725cee18e36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5929c5c1fc2106a94474c1c1dfecca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70f502009d4a256d3e1a41c55daf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe806707c3eb45008bac25a9bcebb3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07c1703529e416b2787cc2eff52e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f01f79074d871e5d40812ab504b00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef122df79f2253f9714d260a971dc2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6de13ccb4a9b431c6bc4271a5d480135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896cd32a6c7c04985a82d1623472686136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6fefc356bc942ae7fa1791dcb7d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75b7ac351645c47e1bf371911b05c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907226da0c7eaec0d43bb943775cefdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f8dd80ffa949f54aff1760350a75e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8545bbb6ed8df9f3ee1a53e617ee90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33327610d6beee2adbc94d62ceb57eb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5f0f4c1c6e9969673e23be4d4d25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a10207eff3b4a9c08c7d61a2b4bf14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32b97bea9745934f85f7d8741b0ac6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1860e67cb5e721e880e2401641134146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48208fd4e725e65ecfe578163365c450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857d66c121871998ed886f0eee8e89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54feb15aae2aa7e5039f24c39b1e09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f2d13be3d39755ebfb4d635df7d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071314bd0ed9c7ea2a1f51356ff8684151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea2449fec4e2f427b8ce80bd0014e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dde016c56a8a616af244f5aa8b8afa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3d0b95b2709af7821f9cb1bb440de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc88d9c85628a4d64e026e95981a7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c95121030e9fa76e683ec9d77de4fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c024e1ffe5555d284aa6bf3f977c502157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c3d97086f7162ace801f08cee7aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1246849a6622c830eea22bb8fafa9bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186912e422e1a76e68edb58f899c79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a027b482b24d96adcb7a91c6da2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2feefa2f8ce0eb49fe1fefdd2714162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8346e42ed6249875284e275a3293fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf35f52f0328ee19943fdce2b08e51e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de832fbcc50c0a57393c4e1a99f62910165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71423cdae9483741aaa1ff8b6ae89a3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b6a0b2783a68bb95a53380f3c22a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f848fe83a093f5f705955fe855d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8332b5bcec19fc96d74ba252d93bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25de3a53ee3d9ef3d6304a13a67eaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c42e34d7e821efe1d9bde08c26fff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced34017d7a9e90e2cced76d72f28ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6ffa9dae7cbfaf40806ae460d498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e775839d764f7027fc31b753c1924174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759d24162295243861be280c6813dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28edb37bf1c287a731a2fcb250a471176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b43dbedf0b4158690abf9f3257634177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942997ac97280e38845978b8ee8e0ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47aa417ef35b19a474a72271bbfcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21e7df401a4ed0213834a9aa37226d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2030a017f28ad27732b813b9bddb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57648c84532964c5b39b45f253725e6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c78be185f92091a8a21e90ed794506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d3521368270dce4d6474d9904e3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3675eb7f62fa2c1f1ea25e623c15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f438928ab101b82abfdfe0b8aee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59087ab93044ee14b2d21c8238d0da44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd036c14738995e87ee220dca1f09b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955620aea37a534d849c74310f8087bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2202f61a16f15934ae44cfe9560ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbd7ee91dc68ae237a983ab2c004b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b821642d4d2584bdcdcaeb072759192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782042ca68b4e868fcbb82992f1b9f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b791091b8a323c4c4da8dd01a7a4b4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b86a9cdb5e354d8bf9d948f803d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798449643323d7d7cee6254f972d4175196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fcebfb7665d197719064371b8731b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208a28fe5b2b47337efb23d3dab519198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc85ac4a32ca3fafc4d4b4ca7142421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45daaaa3cc65d0f46d244238b650a43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eceada5971b2f63fdafcfc6daf9d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff73cc63c7e715ee2d0daed279d885202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f037a996047f64752347d54e48436203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112b961b85518d66f891fb57f2378cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a0ddd9850b7c9adbd9dc3d829b01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ff34f447858ed6805436c6f2680e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260519e2ad090e2f428729cd5e3082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf950bca631411ec89ed936fbb1fb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f1f6605818c108f378b5839c2ac16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932c130c7a3f42e5642140962f266d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1e775d931290a5fe2bc18ba86f08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a5081fb416b7bde4aefeeb77346d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb97536b7bb68c209eac5ca67a96d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91794aa11f6bdecb2df9dda05eb1cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb262c772f5ff75f1999fb01e32a9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4b1102c07d707b576f9e743e667f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023e222958109a476034b546f35a0c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce521ec553c513867ad129bde228ffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088012b43883a7cd5d205d088458085219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e1ba3c3c64f7515e306a1f93d968220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54015fc539000f0b67dedf0d3302585221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571991ae83963deb8b97476876a3fc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a859378fbd3417da847bad0bcfc23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c656c8b4e34a8e64fcdaf2ae54c6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80911c23ba8ca811f244ec63db3740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4842bfcc0c20240da25f4adc042a00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c1ffc60684c776e5121463601b77d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c06adb6981a441a8ec4fb8cee858b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de50dd7581f16b500f74060141878d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e34d41c25df22fc2cd8a0f88ee7502230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad867aaa2012ac8e72a32ab5f3dd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b912ca00af1f19f57c94bb3d6a75c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed7345f2a0182bced43f25245d401233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455bae7dc3e1d8b130caea1b451a301234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142bc22c12500f86fd7fba94765233a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b07fc59258e23b98370ef154ba87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778bd2e9542ba75db53b1d2534c9789237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ef0fca63f7e2f4b541251d4775d26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbba6c9fa5de6138ef11fe82069e36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6097b935e08a171619a0e5a4643e138240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47822333c73ea96dc00c71d03510931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de792b8e2d9ae3bcb8d1da543b5c494242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa058ed3cbfb7b729186ee28573f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fde784d794d5e78a7dc89aaad9160244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9371597af72d6e3e72f34e3090b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3a06c7337fe3ba9fa1a6551fd9de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce0f7a83cd227130073e7b448dccd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee631725b498cf325aaad52c80dc368248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67d9214c47af4e809b9c2a9439238249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ebe8736bd20793bc715bdf09088b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14517bbdff1b704eef7d1625d3b6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3fad42c65302b4a117ae4343dd1fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8b2c53311420c64f13611f4064d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452436f862b49ec8d91594ce6f205e89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858229c62bf58008b8b13f9cc39fa06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755572a40fde9880f184534d6eee28b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9570f283a4f004fe664444f6a89d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5b3db10f5dd4a6152a6d36f2f149b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7f31644be7bd70c8fb881ca27a1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3adfbcbe3f5b5abe26546efef1e17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f20e14aef4964a9a416f831276ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c188301b71400a68eef6074faafdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777d24dc8141a4087f65e38cd15102c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f4fe2ba8cf9269f910fc4602f2830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec007f001e9e66d0e929753cb1fc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a9bedb4412a2431b2bdd6fa349f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f491a3684f44f1c452fe326bebe0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d2e58d724744418a74f1d4f6112e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689ac2472d850f41bc3cc8fb9a377c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb10d84009d5a6d1da76bfa0c4961270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c8bfd2e06e851e4954b87dedff11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07f032830a97a26f459981eb011168272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ffda862d3d2251c95b53d2c59061273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ed654464b8586c192a16032cbe791274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1418357115f66f4c93dd8595ffa8a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138b6ca2d37262b3a05d35531d11f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa8c12c0b3da06f933198ef4dd8f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332beee0e8583bce30739937b1bc49dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b0a7ccd80d93b77acad4898e7e871279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a392ab2fe58e874216d5c843d1cae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda73e69018ccc135ecbf6eaa121c6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4188dd818c23d4b163a381f024c04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbbaec2acc4fad92a0002f630ca32f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0568aa51fc4ce1e13e466dc66ac26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb3b620800311330696180d01dc800285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f14acb1f8453aa5cf21e299e1e6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eec1331af5dae8409be81b33a20cd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab749a9020f6a5fd9385be67e8a57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0690e433fd3d06baaab010399ba8e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a51e8736a8cd20be614c042ddb236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a4c0683592caace678db3c4396da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3039acb7058fdcfdd1fd97773f253d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b07c10abf879bac88af842d1a2af0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d89dac5692dd6372edbf45e976ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c71ee324ec40949e1d40bde035ceea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d512fbf8d0d2f4d7a94f64b1a2cba8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f35e8d9081fd73b7b825a77998dbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abb7244ad2578e3029ab78dcb64ee298.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4ad97f8faf62bda511fdb224b5591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33958fb7b443244572efc6183c6f63da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a244f275b2370990c4ca4c2d539053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338342f5be60764c7659980706a18334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3efeb21d834d660c9453f9a1446445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237079aaec8c16d883d37a5d7a390bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc082e06b538a75cb227f7d26c6ed827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f319a1d243ffc2f60afa1c592d8a978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afffcf4619cf0be50c14263e304e2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c534e14a4f588706b46bb312ba2b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf93fe511d70a400cad81dcf090c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac5a4a8bf7745dca8c4a9b7b8e03e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9f7687f15e1dcafe216e27b81e9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abd42414f0d675e0826aa1552ba8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea5079646e46ebed603cda0cd171515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4acda650381aad33745c71555e4b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62f3c728914868487ee9d367183ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fe5f2bd146feb1b9920cb893a11af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c15ec99c23e92c512a1dd5cbc81419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5a749d35445ff4282cbeaf2568ac520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438abfa55bee33f935152f6cbfff1a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd6c18327a9c13e18c4e34d46aa7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5011f41a9ed15e88d19aa39c1188023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594a6721e4b547a505e8a84eb5164224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269b62f3a3ce0231be4f9023bd1fbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557634fbadd9c9abd2423a3ae9e55726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c35820e988036810fb30ad05fe5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb392718ddff3cc03e45a109397967128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be5005ec9851ee8e17e0579e91aec729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea119d69ae5ea6a23598bf6249220c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdf26b484435a7593a4a679f2254131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266723ffd36342c74b4682956ec43732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5ab7a2cc73ae1a15d14cd90e2d77e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3ec3e2cd59b52da88dcfc57f800f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e905388f22624ddd5e57e52847dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034ed21528b5dbddf0720cbf2d5c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64a616b743489bb9d8a58720c47e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f456ca2cdfb4663d620c07265f6ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181022657f532717512426417c124ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659085d8b10bcad388b546360e11993040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a64e764e1243880e55516010ababa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992af73d0f6162b0a0a9e92283a38c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4aacdff545c2c4b4900d84727b4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9500ecc4938803bbdf02f5de9a027644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd81c06e5cc4d753e230cea75693e5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ee5a2816fc73cf17fd1452d9386de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e17a0716cc6e75294c6e57a70f4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a48f40bb1abb43465221b853995248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf205da8a5bc45cefb545d4e99a6abb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f932ca71ae43bc17ec9f0829003050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea7cbf745e3e629b8b17a2787b15751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca210e3d8b807d23055fbc93a94bd1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8fd2921336c388baf03711a86d8f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84298bf9702049faee032833b42697554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a913d30b6cca25822caa91736f925e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acd4aab87905848acbd1aee782debd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae690f710bd74b804e1b84e939b8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478257e89a67ca7748bd88ee792c886558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5fe9a259ac713c6351db7ea06d03659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1df19d6c0c01f150d512c1bef1d8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d7ffbe7826f1ce6897f6b8b04eba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011f45ef41044f968783dffe5f453662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55dafb3ff1d4a7887c31a36734557763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b1132ecb2377570397b6df873ab264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a1ebb9f382e9bc125c31e03b7139165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5e6d26ca0e69d2ca8eee3a975d4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce8c8950dd9733199a0cacd334f82d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44234b1622fe5922f70c66c078e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e5cc968ad83bb302bef570f7227d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f12c58efa3a34255d0264fda345770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad537770fe489dff6ed01cce227b371071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c768c6f2d616b1f9904cae29b9e0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2d7568edc518b1d162671e9e959a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271aee70d4abf3318ee1f33d832ec7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad0cb60b4176487e554f4aac16395775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38989b00d2f1b78f5c7d3fab6fa7b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1c2e45c64eed792832a2ab1db62477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaaadfbe101ddcef3aa939399774ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ad847519bbd52124523870f56f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f66a9461baeef27522351a0b66dfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521437e4f1ac0c5d21d3c1fb182a13bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6e788aa24903bdb13121474f5d9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b52f83fe497ac36bd47ceec9a09a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce16f896bd54c094dbcc694e80ada7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf79502b477ac9a06c8ec125f59b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a44344bc0fe9a55f446c35827eb8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85400c53c784baf0a36e447f168a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84442b1918f375de5945ce08a4f023c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e007afcced6bbf231a1eb6a546d94689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051dc9fe9ac5becf2b30166bed174090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6a3f9eb16857c0f1d310daa84a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2431d50e7acdd47263284110254a5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f3b51e08a3fd2dbb89f504812ebf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0ddc967e23321408cb2d4e52ca4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357676b3c8680031b26316e328a6cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80699bd20a2beb6a97838f4c58a68796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e105fccdbc4db2dd4d21a4ce1326497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e1f32c40e7263a8b85f841fee76a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481abaf63db07cfe3018f72a113da399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f922a94fe3cdf490a6ebba04bb9de8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dac77d924dac4fa4e32c3248aafc7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230db7293e11c2b4c7e1ec457e2cf2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c7c07cf438ecc5abde85560d1f4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f1e191fa5ecffbeaa4b1cd174916104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3becd6e0f69e5bee3b71a7148a90ed9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac431fba18640cbe7af23dd9c8e135d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e84c8870cc79460416d8526ccf30f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c88325772f19fa75fe1646e086fc03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59a7db51b2c50454dce1538ff8dfd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1ba6be5db9170135c1dfeb53d821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e3bdc9b97caa324d276d9f5e09776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907faf21d53b447f68d9d5916a64ff39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3615f2a3d09fa37d2731f5d2a496113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d90b4855aaf367aa857fddd19924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fbc213f3fda37199fa461d0cd994d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c419cff931b8ffe5c1051146b646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a1d26d0c7af396e1e30e48fe020c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87153b53e07d075156ff32bbe9a66c02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead8ff75fae4525aba70894fcfc8f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb60f237a56cd22f1553b9c995428a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476aaedd53575f9da0f3a11ff2b1c0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9dc1af965e64bd68eed1a4742d808122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae34b63c123b5e9efa5855eb87fa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae9c87b945b67399ef2778f432f12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f212e089e39b022fc34c16d63e1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ccc5265c0d723643f064169ee55fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3397ae0f492bc29a37bc7dd082a099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1585ca05b6e30955d613296110bf04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b91f4c5a297131efbddc8355a2f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42934fbb0c04912936f0b7130aebfd8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b44410bd9aebcf6be9a337f42b6fdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d2168dafd86e13908e31ee8f867f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2bc90bacd91c1e5834f2160977a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b046ca7fe9a25fcb4b51b033a5fc2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5058e77d6c17cb5ffafbe8003b3b8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59cf12d656d21e934488b5e58d1558136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303926fc27f2219addf6f87f10666210137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f8efc9e611a169da304eda8fd663138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644521aa7ad5f5f882771f2ea77de8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f048918d7da3f13315286aded34621e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc99312eecb4fffbea5f20b69c4a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c1a9bf3a5d627c61e94c97fd3b2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7050cd0f1e475614b647d78ea923ecd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb84ef051a3652f7d33b946a174f917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76726960eb68b655a33ceb0b7fbd4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559418363538a4188d78dae3e72e103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8a51c82e96f4acebccfbcea0680e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c48495a063d6f678fa1f125bfb53f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3dd30662dc0daf7244331068452af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1b5e82a82a2b4d81c8ea1fb60170f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fb8e674f817d5ce943fa5a20afa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7be401bd7bed87d6c67d72f76f0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97a335f0ce045f6942ae697281cc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8b315412126e6c36328d98b192c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f4b52b0e04c3ec4ae3d854258067b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4cb12cceeb75c58de5151508ed70e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846f7b636049a53ef979305d614eac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774a8b3bf8bf1547da648a1b06675d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde37934a26f92a69ac87b6b310da527159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaebd1a0c444302c1a45ccdf7cc00f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fd6a41f5fc7f586746142ed5a03dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10cb8c9f730f7f744e3344b2f6ba9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645b789312be835250879dfa86f0f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e418b6457b46dd1c927ea6f70c79cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7590c0dcaf0e70d0657e83ea41301c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21c4231753d496b20a4e13c42f2af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af96339da552cb35bcfe78a8d88cd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f1028019ed0baf9b5d18204d59d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb73892c307b91d0f1a958f1cd1330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa5007dd7dbebce445cfb03a6d243170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6489c57e119a87ddf3f099afd5c57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05bb066eca2b4602013662939f4d97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a909bd03bfb583e2ffe819e854d8b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8737e319e1ff4cfd59680feba4d85f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a52a58fb41fed99dba57fe8b6770b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ae2e4123b8b43d4557c538cc08bd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205329addfe6a89e71127af0e07ae1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06ef549787f8c15d9cd9f8a862540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115468c8da429ef880693d0acecbd73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4706836dffa05a8c23baaea1188f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37f7d9599ccc08e7cab98870d2c5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c9c22ba58dd02ce528999a8040d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d47826192599b82176ad0fdc92b43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ba614acde105ca52d19194051e9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b869e2ed52133d658c69bd69610c94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbda2258f2965898be55ee47baf32a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff8ba438fc819c6c0858117345f0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056612248ede4014b4578934f922009d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eed51d9bc9755586518c6e1ffa6a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5111731ff9e0ecc45ea218df887baa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944aaa098d0a6f53f271fef9a252cc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed6233e7f489e1c52750fc42747b92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb47f205d0595413adaa32a20b7fedb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4346c773237d8207e975ebc173c2923194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79dbb07f43b9f5e1ae34247427b34c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab95afd5e0ae382a69c2dc235ce95b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1d3a30bcd740dd34d9680cfa0ad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d9c8bc6709bb41744e826d4c7b37d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bed5da38cd627a17818c9fdf6f4389199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b598ed80e2f6797ec2f14d38c072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053aae95817475b3dfd6a23d06e4672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3cc6019aeffeba35b761acab422e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9629d828540c5cfe3f30bf7a1f930203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf15db4fb93283e290975ba31bb7cf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d291fdc4ff39afbf6f7974ae1b5b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f34019b91608fec1134f4b82f68e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ab34531ec8e3d0adf0bceb04c36d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e693c4c681c71e271024c25b238b6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fd83aaca9bc15007bf3f80add3ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d874dab3fa44e6b70381c7a694fab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df40e71a88e3d3ffd64e66e21d1d71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd43748388bb6a90be32d67b472d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b1d0d297b01410adc8bbef6bc6f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722c56a9a845a722e2fdd6fcce32221214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226fddce13ea02e08e81e1c810cdb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132f7502969e8ae372a8e733934e077216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a6cbc09f6e918ded14bf2ee8e18be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e55088efed9952d8e93efa733f83cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f4f27f186632eb17b2a742308223219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ccd352e133e967d4f6b04f583090220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8a88b1c69d102742adb2b94602758221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082f2a453e5d36187b0f94e628129f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360443a843f0a1df5a1ea6f1faaab3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a49cfb9a088dcef3796810de3fb03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb11297d7044127da48f81cfd14d38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff602eea06b69e222666602f9fcee0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9740bd593cbf754284bf87c2dd005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0d3a1ae96ae3892f5c10c49d78c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc69d20345bc88b2a563d9e9d0b56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84053c735465bee71c9811d5db25b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17b960c53a5770605c7a633ba76d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d42786f9d2731a8190100d0d7b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653628bac31bfafa839b4ef90a5c38ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab0ff16a6173875a0fb35cfc6dd097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b5e78dc3dd8ded7aecb59ef6fb87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a089b26b95fee9bce0a54ffae3b662236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2026323e585a3d94f632d533cce2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443a62918dae2fe9afe2e6658df0c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f97de66f339bbd00e07f8d3820f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc41aaddf587981acd303467d70373240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90334f7cd51a93b0d645d6b78540af75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0bba670c3c064040b8fe24d90eada242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596bd9acf74b03bbe464c7932c586fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb012f461ecfa9c398de69fac0dde75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7a9dcd12c59242141d11623e60527245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90865fa165119253e5d64a093d672fec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b6a02ed01152209894add8b96a20e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6327e6adba94c0c72a41f497d61d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08288ed7d0e890ffb27dc114945c58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a206868a99ef2f74508e079bb374250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a5567376f8cdeea56657dd298dd87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc6e121e3901450a5bef2e77b65334252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6a999151304ba12f3caccd35262c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d09a74cde0615c2891864d7e5c268254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad88c05d9a874b3b6036e39461a3b15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c91df98ae5ea710a98f3ddc9b2975256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3096e7e7045b728b7e977825e02a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470107c0363ba14b3070c38ed6241837258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb40550c997382e832d88b03fd0f65e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3337b5fdfa5422090b9151ed5f44f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b2c54b4d6dd3db4d59f62275b855261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58bc8636b8d4dedb5fb11073613227262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2e21c2df55c8efd10aa0a1a3b4b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2fe35b34f0dee03d8f252706f1bbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc50010b003a04dc60a4f7792ab71a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a261ea16e9bdd17730262784187843266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2479ed413db580dba746178414d263267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db6ae3a8b47f083958f864fa30680268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad7a03be9555eedf438621959ec5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b115967f10ba3a36cc9868b413ea83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119e7927a41a1c9e8f9a10e4bb1e89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013fe82a57c642e2c777b077c3a9017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d87dd493255835c0709290bd1145e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec97de2e1d05dd2fdea087d6d42c0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c03384df6737ed1aabfc4cde85052275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74873cd2d13269b047dc120fb2b1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6423a8a3cd450e5c9e803484d5e462277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de3dafb5af57be5a6dffda9f54980278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0864942230215cab44c68ee9ee86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8205d929d9aa7166750828edbc88f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b5943dc4edd8b90efdc8f3e9cda97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebe5c753994bf66e0b0311d3359dee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f91e6fb6f4f45bd3dcf2a835e96ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db0ada167363e77431c92452e880f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833389d471c7d074d10563a3b12189285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4515dc6d9c4767cc066edc6d73405286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356c32eb9495010a7c718d28272fea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcafaad0611085f5d25f2d0785ad696288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baade605c045a25449f3b9e8a7f914289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e7fdf16bb06abdc7b991e4d2af657290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2546c0a9601423cc52f831a7b297fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252a53d9d78467e17e09a6122687cc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be7bf526bc7fbbca5deab7b1c97e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61f9c15a2eeded51c602b8a991df19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3130b855d05dc02e72abece69610a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283254e33af3796500e07e898ee01d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab65c2efac96d754aa305de046ed4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03192344169de11b26980082563389d2298.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>