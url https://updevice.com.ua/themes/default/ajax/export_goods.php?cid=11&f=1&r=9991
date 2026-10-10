--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425afa5e1d59d85657c91ed407fdf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133efbb07fffbbe48812eeab9f665c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9d8756c6053a99b43ed72a3916daf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975dc36e6b2b8ae0331021ee7eba3fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488cdd4f1ce9e4ab30bcc77b3a6fe4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f81f77b1acc64be057e306faf27086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c49a20f5cb4e0dd041de04737c93167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c669bff30086bedee810c05110207738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653ef3768303f8951b3b488463ea189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f70fcf5f8229b78bf7eda7b57dde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ea7fc8eca3fc3fe2a4bbce17ae8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9177d06eff717e60f5bb20f69cf1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416664afdc20e8a4bef42eeaa23f7b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89358a7ad46ad8d4406feda10659a92e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a8ade2dc8415a65b47a85181a40e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7680f0bce5878d9a59bce2c968e8d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119bc31389c84087e03d560cb11f71917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a2d7f270173f560df689bccaa96ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d8f3bec60fa49478357a2aed1e0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da118620e14cd1d66231bb6bb95d6cfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746333fbd8112c163b6d2056c2abf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5db0028cd4a79b3c505f84a1ed905e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d1831bac94398b1258aa905a0f6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c6a95dc95003149d52516e7fa4cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f78289f485b66e2c79bf586ae5033425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f3d3322af32ac606e6ee3328228a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3e06f7a068bf6fe4305d0a6bb31b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4de5f18685d89cc630a126ae926ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab13a9e1e00fe22530a1a15dbde12929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ed430150a42b063d32a838c7716530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928c533ab19d8e8441eac222c05e1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a67fa28c7704c7f20cdd6bb428c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1bbd93a9a9b6136999a75b0af11533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45919b24ef3b75a0dc54785e6c5ebf5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22685e2f960c0080b3a62119c1249d4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab678b02448c398ec5f526ae7f236536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa3b818e6ba209e78360a280ec1a4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f904cbfca27d8f351f36a4eab4c91e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdfb77ce693def314182fe12a4c98039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b605fa8b3fdea5a4360808aefb6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e384cb69c5b610330a03094380ce841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde6f8e42dc7f4fe7c9a2a20d4e1f8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc55d8f7a177785aaf04b9784d8e24943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea099e7e6fa053c4dc0d8bf2a6dc79c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464609da062cf51f598ada951742224045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fde63c22a2c7407a5698872c3f87e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979539eeb29dcef1f894d6ed12b51b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579d97ce34ceaa01acef63b25c8e2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef63a652e7235a47181ec99897cd7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a246e8f9dc5d809aed47deb7b2528be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd926ef21497b8045c98b71d7cef77851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04686ba50a05769a889f4fc4f70a18752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59774fa8f28da04e1b7fcc5e1d188d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eba14e65132ba8df726e5a7e095c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72356cce811b9689313993c2fdc6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842906b4b9aaff3453553fb2c194e5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0994358af32bffcc0f83d49992c88e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47723f66704b3f4239a6aa9adaf1f51458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e707fac47888a12279cb369fc8c7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52301b12e676076a9b848ace46c5b0b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de34b044e89ced730a6270ea4e92e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291345fd8a5cff7fccdb0f791bdf3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e97c7e8b494dc6d3d224e128b029d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4061891c5c1f279d011bf72c4cccea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd65ef4c94dbb9b86d1660839a32d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb77f71c8f951624110ab6ff1a6bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908341471c8542b497b48b9df2173ddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc817d04266223ccf5e27717fc4cd6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0a334cc55bf42e01a5e74c8a5156c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104c0e55b5e38523fb233e145d80e5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340822ccd6910f7ad6da5379a0041b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b5fd792b906eae214cd027de0a02572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f6602045bf71fd14a1c207b6216373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba798f8af3e49309fcfac4e54225a5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c08e7a12e5bbf66e6da7acec789ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91df7a5c98034e901b5b607e750d5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e5a0c25254af8c519d5d587cc3e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa123e8b44da921d5202bcd416834278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf73551e9a7dd5d037267fc51041f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6663cd981bb8f4a1123d76f9ce4af1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c41f5bab8ce5db101c6986004fb3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462912b660d085b380242829c7d0c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94663a5df518e303a6593b4352a4728883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749a9d2c946a04677c478fb6428558784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb7ea9f821602d30947c0c007278185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825976143ba60a2b568a4961571191e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f6a4db01470a5a3f1f4f814a415ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5030f81d68973ef702ea526920f8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541a8a6580fae7ea40899087fd6380a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac819a63a91c04f01ad0137e472ccd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a097bee518e052ca205cc313cafb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6667154ca3acef5a21691bcb18224c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01713875839fb0d64b6e528ff8685aa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626514e7d2953e2494b7095e27df05894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a869ea8b073175ea706b71f0bc79bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6db1ccd5c7766989efb94a2fbf9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88263cdc2df3e6e20c22e4ce1c9eb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395000e4c34ccbc3d33b44b36faa4c7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d55ea067faf0775d6de8f5c9db430499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0facdf499c1f0afb2e7351b9da0b54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6fe51f134dcfe3536b6452109045101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f81c9f6d3edb172a756bd6901a6a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125cff90a330d9091bc0cdec8396e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282fe0efd4e457afe6f9f81fcccaf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56b688e59b3beb0ba03c6be047e821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c069b54ba08a81f8df30b86baf82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307479b89be5fe6c125b9bc3eef578a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56a3a02991d87bb1f472e9d6afa24a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b44ed5173ec93c1baf550fb3845f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf01eef15486661049b089894d57d0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc52e7615fd98bfad07b5a26d1a3997111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc014044166518acb9f1fde755373e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b232db05584edd69c8c4e60fe0a99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f43d8803dd96ea0cc8c28e1c352e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096a51e470e94cc8e0adf9d1eaa7670115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af907c2a57c0001125d3c86b8f54794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a404ab8db285be078ca6325eb7e6fe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b240a39fff9be46b2fde644e9261d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e338ab0e2c2280536812a3b1767797119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7201e876c2fff8ea5550ba5baa2faed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a45b9c537825533a8a494e27242b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3429f48c3c52dc1b76477a5b4f9ba9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5539a45d24cd26fb4de11baecfed8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e0fd32ba9e54d5b3e5d597748b926124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2d071a20957785c033a5945ec3e4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369fed82e62f7fbaed09389442d9e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db348bd136ebdf0bc33f1c6338c5f7a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5799c3e941addf76be047f2de4e5cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c0e8f77478310f53ed9c7f88203ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ea2bb4c25ce5e5bb773da81a9124130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c24070a18ca73fc5c62fefcbe2890131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3451bfb07d4a7e8863046eb8b630c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d26acaeb03533580c789142dc68f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b064e1ff2013ca57fb8d031b0b648134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1530e89ea6f2abcc723e95555f2210135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eabe1cd2b6561525dcaf521c33a986136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ae4efcde20884f7378886e3c633d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e857aaf17bc009304a58eb6be5e904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e691ce310c7e139ea3a0eb7c3633139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be718d24309964e0dc4087a043ea92ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069eb78deb8e4832f86f5ff1c0e65d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33cfb1b7af2cf5fe9ee84b14773571142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327a6df9a3812d3c6647efb151c8f53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9af20b7df08fa96972eb5b26415a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709be8708978c858f2c6b678806a341145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f4f4288d9534efb8f691e466951cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952eb4422d1a04043096804f3979d9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87987fb9836e1099bab94d4df70948c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26124c8d94b589001b12aac7ef3092149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee040bc509605a428bf4310bbed61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99277fcb93ba5c829bd2fbbc9b220f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2fc30fef02212b89ea08df3e4abd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd281f2f0a40ce2d9ceb2295db42abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea38b5aa65fc78d3b6ebfe126ec6f73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f083e503b06464ed0851692d18c30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e46d76ea16e87884c14449a3c178156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33774d278ab1ef85a7104abcaa75bad6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98c3885d9dc07da90aa16dd6444f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa16614eb5194db43ba5c653347827159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da20f5e919e85147eb05c4ab4e3aada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51f26e9cd6d3c6cf2836a06cd0136c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546edf0edd5cf9b068f43e05c59a3f3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831113c6f1d8d0d32182a8f752abfca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcf2f45a44fdf8c80cd3d2f7c09ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e62396e09d0d2b5cee51ccecb26e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f829a3086f96cb4d0daa8799fbd3be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5847e5a7a65964b46d0c6c1922e80ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2200b47e814af96aeba8253e0e064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d870c767a198ac704253b054ab42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e317e90b132c55c86359cc4ab14dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce7dd38da2c51b86c08383068b4d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acfa766cd46f05f3a619a6c3ab3835172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff38b7f4a48242945b184f17d4648f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce928126c225816d6bb0d541512ac45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6b46fce04b7bd0945d49aff723d76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bea1c51e19beb7532f456cc3aa5e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416deee8cc011882b8d66116c23f7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e5c6266bebe53e337f9d078630d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a80ad727d95ba29d7ca11fd09449e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b653da2b41049d34a3dbe37f4f06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ceca29439e5cb3ae3e35ad4c1102181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2441ecdf7536684f6e22197cf0d99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c089a99a81148cf80db1e2d874106183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c4aaf20d032229f34e7aaf2d198a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cec976ae66f210d0fa913270d2cf0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471924ccb1adf1013e4343db331d7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f581e38eec6fb62528a4c1557ef6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc439f6c0ffd06f1e6d9eebbb03aecc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f95e806a99d89c3cf73bbf47755ba9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be935b073e3ab8d6f5cc497aafabbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3997260cafb498c2fd3ce5bc5116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fffcd1688b28ed2d5eb22588e664ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d44e7189a19180e3102866e9a934193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7240605f946a6431d2d58cfb6d387194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c659cc3a498846335f1acef14581e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52e38b81681622242d805dfd9a28b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181904f1f03633d446a8c1743769c1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b708db73ac0dc5ab75066a87768a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d133200dc0bed5af5c2f8ce2baa32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd52956e059cc69df2aa2ab9d30bb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bae4fa85a35fcbb5b35ca9742ea3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c83d570bf56e60ab89e6e46edb835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87480b3f3893af68d161b1837741f85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08eb79b1601f9df7e042a56b6df8e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc5e13ad4114c8b2e592fe8036185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb906ccd6d076c3772e4a4dc9382bf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36419028a9746dbcb215fa987af49680207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec6da9650629353f1bc7fb47123a24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa2a219390cee18aafe275e82640f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecafe9ad161be0a612f57029fdadc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a0e275fb4ba2700b571ab0a4caf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464636cfa110e7df45b2aa1a865c2900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246297f369cc666257f9582b68b873a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d11bdef0ec38d1bb6dcdeeb4a64b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2f29513fe660127c33b5a009c457215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07535d7a57f57d257954d77ef38581216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1a4e81fbab27b9c1a3d24009442b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140d03915bd40789e551b7c9072ee2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d5c48dc1172cc9c2bb330d4054eae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6d76a22a80e26e2e5bcbd3e29c196220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d1aeb5dac54f7bbb819e74dd5cbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc4a5a55359bda5f6165d67841c15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581deb04874133fe39981196f656f5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583b75d5308cbb3eeb7dadc119d9bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0237f876d67fecd9f1778fa788af5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9a2ae625100b2fffa0c2c39cc42f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292e3bca945b960d20d65c25cbfa2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdea74ab667e068536517e4820307f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2135488cbff0b488bfe1af90efdc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5a4428622028254b33ddbc17e69e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f00a92d75a8810f306a68c12912b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fd425601d235b64870f08cbcee576232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db1ad72783b3f54f55a585508a19a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c32e502733bf264b1c51a5ff71090234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbc69e3541ca9a59a67dc36dffd7c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274783838fd25756d6e5aa4811debfb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd31ec1f950952ab58171afe76461237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f732406d298722b3665bcf5361c23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f306f94575b49215cd28373e353ad62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a302ae34c992e3202bcd010838125240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea0aad17f50ef0549d9d277c733ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8809970c467668a0fadfac483bac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0f8aee4fc16166bb3595a5967965b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a95eab1ce33161c27e1e0d26c81a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3d33af5bcf545fac6d58dfc256db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d7757f307a53070f661c15a7db21f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e22980d84b46bd2955b00d15ac4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ed4dfb608e782f2185cfb04f278d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a870fb89ef3920ecf7c089db9bd70c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0733e29ce5355a6bc6c1f02c96f4a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85510cc61344ee4738ae55c66f98354251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063577d6664595cf5b3cec5594b622252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba06388f7ef6c6fe31c4b72142134253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba998ae32a817801667c6198f00243d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f272c5ff17252cf38c3c58fe51bd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e0652fe18b72f71a798e40f39dff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ea35c8bef8862a2dbddaba3bc9a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94194fd1c44a455d07a7712d3061da6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ce2e43e34df49e1675a6f1dc12a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e55f243f3e452164d49451ccd52b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f7ae99e0a2c9f46271cbc6d56c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73ad883cd0ff7ad246e940ed16225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb099feff0bea902727a6dd1f8a4a9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d311239cdb864594b3e078c328058a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bbb9b97f0f79a101f627f7c7aaee6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7425d8fb737e21205409508402f03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2707f070b5ddc01ec9d1ef8f9669267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912ce493affc8d762d12a39ed76b30d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca13905d290f6da8266f2b995ad3a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d3419c5c1f861b10d5151b03aa9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff568c4e648e78112836934a16d567271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c4019c25af246bf58caf7cb4f2890272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f4e9db67376305b2371ae8c2e3ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552365f7d9ca9446ea2e5302a709f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d05b1d91fdbcf240ad575a619f957275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65393b7d694cd8a056a7295d3b62645276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf8070dc1fb9360808ed7c1b7c22ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af263710d50a6f82be94c4a1f78e7e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b327fc81fe639dadd97e369d954850279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838a1c54e8d42fe276e3d6f36b71321280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636985fc70f56df60b0e6a45c441f9f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c42a07a46c652a3e7303007f13a40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7bb1eb44460a55e0555872e87ec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9631a0734405a2712d0e898562d792284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a5ef092a8d82437932913f5cdfef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4947894a7acd5d588f7332416db520c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb740a495284b979af6a90a442b444a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f26bc7ff16a806d0ebe121e5e753fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d492060c66e12bf618544bb42bb8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837549d582f80aebfa66833d0c19db5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e92aefe89caa70f3b7e83da8f0204291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf62f1e01fbd904955480898d09fe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d112896352f05d6b95b96e9c3958293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da6ed261034376bd603965420e5ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9628627643aec285a6334198d02863295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a32dd9e3573e2ac493d464e354bd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701c6b9c55bb8b7ae09de073754f2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf24e437b2da8a031ab00713ee3a13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54af0892ee42267f023e1704e0f4de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc3046cfe19515c7b36ba1970fa62f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2668a19fbc09097b4cdb0655945b7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccf82ad2d7c239ea2b0587beba5422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbdf2f37e0c10d848ebdafbc5bda91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688058cdb46def0c6e9f5213ea834c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505ef239ea13cd9833b7d7b5a232d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f30a0bf62855432292b75e4f0671a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f081885eeca925146aa423b7315c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942780d156a32896394eeef5a428562308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576602e94bca08a30a198745d96a39a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580f2dbc20bb76d6968096d9fae3c76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de718c9b4f0cc8cc84fded6c2d8d91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc96ef93593b8da87f83c46723282312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512042a78278b1d65df93a875c0feb05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fbf66bbfe987ba7b7d9094ee202ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448368222952fbefd89d4780b8b06e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b9f97b11c5043aca17bc93a4c8bf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b0a82b545b90d2d3b5e7392d2cc6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21018230209161b7d0d1e33636ab67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f0e08529ab3b890bcfa88eba8e373319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad26db6a95c3a91c740dfc7e52ba31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe38f161f6a6544f8674f9611b29b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ec253b95dee655a04baa8a5cd18b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32813b79771817667b8a1d73e1eca0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948d5e834618f9f35eea4b55375e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44124bea3f9342421f7b11a2f49ad40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248b15063c1ca73ecf45e069925dfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06d26a62d1366bb16416f1c761ad07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ea63cfb36a57f60bc5490d76d2a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552aafa69b92fef418bded92a078d2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114f2673b563ac4f93812ad698b013330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c8e2764be0ceb7ba7f7557bcf4cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecd73b96f7be902bfb8d8bfc792c0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3edf0193315d070db956eccc41e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508135f9752f6a605f305391308f8e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c07994a9665444fae1cac410d441c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e6f4a814a9e8a9802be47de67105336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a310129d903368e80833e3a94d902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadaa42ff738c7a6163868fe4f62597338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60bb8324c079ce0f575432b517349a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb82e6eed257d76b4bef82fb2bc5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324400794cd34dfd449f9615a82b0dde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af4cfc990d3c4c459c6fbcdc9150f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc867b251b255a9d6102b175ef899343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad6ae33bdc08bc18c3db93bf0273ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38817c8d81f4cd09533ab4e8abe4ede345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654667c31ec150861177b15b191cefb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da1271597927ca98d0bd7abf0216f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6bd9e21f191d9af6fe383274a37f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0082d3a6d0009b207b85e862e4c071e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c347d5d9bb547df6de1b63358985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d76ebe1ef8287c31f1be9ad29a47dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083b14f5abfb8da34bec9b150ffb7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de7feff05e246d6a39bdcf178e0cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1b1a583f90beb18c2fc5b1cb3264354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b02868ecaa5738e3f5585b7324d4f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d9c9b28083fb2239b9022aa210b84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74c9964e4ceeadb8bd3a89eaa1a60e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe2ceff6c269c7458e8cc23638ecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf7010bbbdf5419839ce6899f818c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f1d85efd3f941c2eb2865fa2c1a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd08a2a46017c9f1977beb1ebab0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51f9489570b228da3ee09da3fdb93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644bc51b7984060747e696b97d23f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2bf166238d49c4f8f231b29ac63de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548cd5cc7e72f1a93429695d1e3b6fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25e832d0677404b5331c18d0943c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f48d9984c151a5862fc4342706a0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b5ee62e4c9a5bc9edd5497c77f82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25a403b0be40f9b00a996715f15209369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9061179220d0b3dacdb2f63db24fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086937cf4d207f3a4701f09b5013af34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb27589799595e76511b2005b30555372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00e8dd2e25f89b1d993e29c5a4a1fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bb4a6fd3598d0eb96355359873f92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a20351b2183084061f208bb9abc93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a3f26ad758875c8ad6a738273c40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d820b4a8a513f11f838c7ed343cc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68980e615b1a0e2a9e794ee51f0ba8f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485473cdeb39ea49a144af5f1434b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08621d258cace0652af554aeca7f9fcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad35ba99c5b72bbd1aab1b01f638a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f6e14d35873a25cb16c85004f36d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a928e3db3b3f50ea29e14c675a33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9266f4926e249d30808c3b73087b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64198517cf0ab845121691fb78182385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c9102d55efd6ed04d92fd08d5e7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea9fff989c43238e4c1df1452c3b11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc22203f2c8b0692585c3ccdce736f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5715e855864ba243f34580a046d91a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdbd7a2ebe10c5617761670a88a410390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355973982ba65887391f8a1b5b0768d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ba6f3b5e759a70d83a62e2fd89e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed12f00f04d656e03643e12eef5e137393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edd2d7c0b5b05090af432402fc672a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbc648ea363e84580c870a5412173e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c70ccdc3c9ee2bc055e312ee79fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc5b1f1c69deb6128a1353dc73ba74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60f216cfc3cce4a7bdc810c4693063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a2e817b3e9daea38cea30548b412399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb97f04d82dda1bd42769f40297de4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a32bf4e7aa4e20cc822079dc8edc81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02675b83d2f6f46064375d490f2d34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7cf2dbcdbd01de33e513c7a150d23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba18de5c3445d4f95d6a2457e9118404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d8ebf659c63321a1ed4f1518baf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69d4405eb9666b3ffa7a1d85955fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d9502b355fe34b2ee43842cd2641407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906f81b7099b79cdd5c603ed9323064408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e081ad5ecdb522d86ef85a258d306409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bae07653d6eeb71c65526d7a345da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e2cfb3564e1276491ffbef49849b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62ca931466b5bc7892fbadda0e8d02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883216b8ac19c2ff3ab73d94c5e5312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb36c17326780c84a2630a4a7f23adc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44ca1ae9b0c9493418e9931ae5811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fae8047552a2e8b671fb497639f1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f777884d9d9e936f8070fa31af0b234417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d34b4da2806821cbf67cf900de98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7678763c22487d1027315bd20aa041419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6e0b28c7e4ed9c241e5f5d8e60b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eaeba9ba40c243a319a450c711f04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc051838906742c9d9f98aaf7f8268e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc54e96d861043c01226dfab1ee8c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e919eee4fd1602ad6b2a11eb2436424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9b09f33e2a04547c4d321f06faccf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b7b5d5024aa78aba76b44d4d2b2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db44ed409bba23f15ab9e4388dc6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461203c537b47bdc7a6f0857a40c98b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368c33ea031c8e72c329d95abb487c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a04de7130f9c4861c1ca74e7152d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a8951a25eff00f5e4a3bd3fb1188d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2336f0fa8676ad2568683254c0be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e748cb79f53d95dd62f8f783701e20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c8aa33964c79cd6448b729558fab0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd542b61240df3a4e91fd07d4b4f57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f2f5ca567f762f92d4c2504dee262436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93062241874dd209adf453b9f88fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae3229c34fb8f7896c33f9ed85dc47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2bbead09a95ed74a07658fa48960439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4cd68c1cd55fcd2d3cacfa1537809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47799cabab575273d536829ac82c27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8eb1906030bbfc0d213e4ab1fe34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e127835f3542aa3852f0e4f08b0f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532437ca3d84ee64ef8748ff0226f43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32926f4d532f30a3212ba1188b82fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828081c0e1f0d47b789293700033515446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd48aa6af80909000f2a128c98141e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd91b8d31cb06554c2d1b08f744404b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61be775b22730affbe8fdf5ab3bd0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35de31f7753b5613d10efd00763ded450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac727875f4992a22b9b42b8b7ede12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e9334e7bbcff5ffd619ab6fc6bf06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff09e04dc7668984720dc3ee1b4bc0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532f21fe38b72c8a45ad1b2f5b4f47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eacccf3846ccc2a8f0424b1c4b789a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f79fcb32863466b7dabe396e9318456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3ef427fe30277cef9365098b4ba0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315c334d61994337c170a582a56acf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff85f130f55140b2fac8653c12a1bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b95fcd0e8fce8bf2e9b5acb754ee8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c34873b6a8043e4d3f3799ad819510461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68abde11fa92c8347b03ee1ae34e2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd2e3aebc8bc50af0569df4e6d70e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e0062a7877a6422835ae96c28da96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a37a1d16ba34023249883f36e935465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad10a0002ed35573663a0b35e4c4d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e5621817f6ea948a9dae0d637cfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a58ee8e4c644611964d4bd75e057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aba5ab8b58edf6f702e2976e9ff9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9981c5410ae7e2827306cf9d7a434470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876ba5efea66f839d8ac07943987b25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de3bc77803b524e87d960e3c03200472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673eee46daf6c3647273ff4aacded473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc4fd1d5e6a4307b949eb32e3fbec5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce7c5e5d5706f8f68dc4c0966d3bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa470aa4c30d84e803203766124d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d466d2978e3c61ea374e233d5f8a08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58195d87e1f2afb21c1ea83c419b5733478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5cc62bd5f82335848f2b2c608090479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7db26b2c9d3e86d222fafb3641fefe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13d8d352d94a069835940d6d9784d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818b1a71597471a66f1a30acef683b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd04e25f8a37836c5436bc24d7016d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a522c09661ce4c5327b133c2cd93863484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfbaeb7fbb3640d676f1fa37df3af0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5828ebb36aa027171c20092949399486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f08f1236a2a726d6f759c5c08a5580487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f0309c307760ac4af871ee3ca483488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7dca9dd9f322b24dc73b16e096c11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd40f78bf72bd56eea8c24c4e870f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b6b52725bdf1feef887015f89fb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660732d9a982dbe7750ec036893da39b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eceeb99bc752dd5fc2c2239e8e0879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93475ca85082cdc4611416ac37e137494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64858038f08e1a4c025e9903dc5959495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21228a52143c2ebedcb6b7aea8b0d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1d19017bc469768080447f015dfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe8810cfe0479b123df7284442a12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4d04d631af9f5f933b9cbb96acf3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b002df8cb4c0c2f982716ae5fd79e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d434bdf71a759ed7ef98a718e756501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08bc7e970e6c8ca4cdc0df6319d0b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd53e16798016e856e257f7ebe15ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7cdbf1b915e7b824281f6b12d432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d95451fb4f4d4c721995ef61eba6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d25c33a58c2e6882f7420529c917b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64186a766cc9475f2cd3d5f84e0471507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8702b4771a9b357be004452b8c44e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a974ca43551e1fe2db07426e68af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2668e6c477073112061056c59b5275a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26de8da77c9b5a874627f27cd6894511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c34ba1966b7474f8486c92ecce68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72783b9f16f760213c1b5009331ef252513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9033f93dce7c66e994da11d0afb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc547269d88edc533f2fd286e346e3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ad58891e967aacc4cc8208c6950b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be94499a3be8a02f08a95fc117c647517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaae8aebbd313b1048c23aa7d43d42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a25c6fc8902ba195bafca8c41409c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c1683e07ad06be229fec590302988520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162cd15851d437617605e119a109a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150fd9396cce2e084f975719d720ed4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab3c5ed7c15f27328f1f8138aba08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0796f0f6312d3af7498cd141f126021524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb3f762bf049f12e57608469ee2e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aeb811d83171c011bb2a7528f74e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14577eab9baf429908f8d5d0504aa6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe73ca31177f1a9a75a65649e63b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf41e7e8c88e3f03c0f06aa08deda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a0617e3867c59adb67658e5747e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4cce0776499018ddecfd9031b0841531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d5378c831e24b21dd03ebb97a26e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fc8deb3dba7442924df552f06cce1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7dadf0c07720eaaefae8ee0580140534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f805166864c7e14f8970aad043cb82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b29c1a4ba34ab8bbe32233006974536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e179c25856e76062af5866b41ebb46d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260ed106420d4bbfa66b4d88c46487e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1dd4a8f4f616fb571dbe685943041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f6fd5e5371855d932115b55aff35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32170cb8517e27e37f7804060fed174e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a0d44a592ad7fd390531d6287929542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b7fb91df54dbca86a1bd5a5b649e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c93b0ca2498970aece7460a735d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5e529ab0b049bef480b807846519545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72420ca573a09b348e35d17868a297546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ca75ecc4f89d70964dfdfe27caf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03e714afdcce4d37c04fa3859e64cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b558f3067c420bcd846fd165526638549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45dcba718ac286d6512322a126031f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7deec28f9e98de711342afa880cf52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b9d8e1af13b9087086737c9195c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7330cb8a98927d3d556515f359dfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54d5f5850c52502705468d091e69c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804d55d309cf668a59be2570489d40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478aa15966c6b077534b686e251030b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c32cb607cf785a7ed7bc829006cdcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b915c8041f7b0d85a2586abc2f1b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0195a864e7008dcdf8ee7c47f5fd894559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0cd6627e57fe3a1eb49fe09431e79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6a1e160d2c8674ad17733e15d164a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15074f0615a02ffebf64949fd770fc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ec7e0bccb2e000d746bded702fa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c5cceefa4a3eb9910dfbc2edfc58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c8b285fff1b84837052c9f5dbe53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577925791692c5cd7ff6434e5abf24b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af170ac6403677c265c0eb7fb5472c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ad11b592443eeb88cf9352628f7ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beeb32cac42609751f6ecc8000a59a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d7c0edd019ddaef7a53eb99ca14e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416c923ed73c1620f0bf482ec01ed3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3cf13d5b0dbd8ce0a6bd862404a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e9d66f27a6ad4802251a722ade5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9442b2548f4c495bc9013171f76e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca83e10ba86804c7788e94ea60f9ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fef3e681068f799970a9008937898576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195762faea2b249c2aaa9a9ce5beb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd5a83dad72a3516e0c9af359bb1e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e037acb7b8b5fbf3fb73ad8f0736579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543102bb18aadb510d7bfdaf79fe9316580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290048b52914cfc1f71746950e497440581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13999c6b3ef18d98995f2a50561f59bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808544328007b6bf09dbd3ccd87c241d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a155c9b913e7bce267db2825fd50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05982293f566dcc1f363a829300835585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c817acfe624b9d9695fe4478fbfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4723042684ab32e05a23749879434587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afab90d3db086e5ed1e020eef048d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fc0802a28aa013fbba285915eb4f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249adb888b722815edddb6874b19142590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ba639d7cdc3f8e7ca712500fc051591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f769549946514ac42e3597562dd66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441c0210b283eb642a3c2242c5617f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b533ea75242564a7062eb98192ccb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b683db64b8ec6908e39b3fa5b9142595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b4fb2e77e52f47ac79173fa805a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2d27ee0384a664745f6ca74d465ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48101adcb325306ac39f0936b621bc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a09803cd95c14a1346d68933364698599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f568ee90249bfe5721f7b4b0dc9c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6a1f1787ba8df54afd984a34bebd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20358ee8998221b08d8d3946870e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2af02d2d74e819525949a9b589547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd062790395ee6d9f6106950c082be4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa283ff06f3fbdae77b656eaf06a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a0c13fbe91df386b6ebdf7550458c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650ff5dcc7327a937bcbc41be37c797607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7271b0bbda2b135df78ad682555ec1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37c3e07e48a826a6ab29a9d50863a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489264018e826b6ad3583fb5300699d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d513289dd7c5f2a479f1da2fbf34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5eeb3d979971d3aba8000064b0967612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83355015fcfd56673c52d23ec7eba3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1c71680c62fbb88224714440b50f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a838be8f4fe3b3472aa27b36f92b54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3814f08c1debb65b005ec84e12137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb368569acd6956c129b53b73012316617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb8b5999d712216f1c32eb866b6786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6926978ef3b83a0a97b9ea1dff12e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a893125feea4947e65b72823a083620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d47e0d737d2456d217e4fffafcda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87176313a84de97b07a6a113cf1d196622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58803b2ab412778871fd71de91a742c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6640e3249539b87d1aff45e932d838b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a091a74c6a60261d05e0661d2f577c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf626651d1f3ec5651c2686f647058b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f610ba8e9d8ea6c8d62a2825aef2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba04491e9a7b5961f02407c2bc72e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1c0261d1cb039d14a6f699d1e050629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a98d9d7c3078e53c962a39d15cd650630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3778ebd9c43f8adf4409343df891be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd1f62c7aaaba59fca5d2fe42b3980632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667dba9d3703275d5dc29694a6651d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7adb9ed182e6f2bc4a6e47e8b8ff38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6bf5fb5bbcd274f2500a274cc78a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05362fb7c114b3d6f6086a1f350eb7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccd56d0a275fdd18f0888c95065595637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51cd344913cd536e329e181666d1f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de565efb8e0cd3daa3126148fade581639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d3642e169d34d4554d089dc6634a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ce9c9379068e99be4eba96685228641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef748e9e98a016531cf036286670590642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc791d719dc9831cf538950ae5bf1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb69f5c0c7284fcf484f0f4a68bb15c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c390fa48e1cabfda0b0da99a3cdb00d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d85961849357f926bb9cfd0994b0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54a2dfd477f85326ae8e36de4e760647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5336cdd58f1966d1029899042e1c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d910b8fe0454d94e6896efabafa6690649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9333e2bcfd8b1653d4917a76c7c2ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ebc10df09192ab686cea12a630b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e22271a807b158f43af08788c6b3f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110a54ceb43052dc12ac26a4d7789d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf594d48750f32edcb74a9b47dbb98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199ae02b9d9c2f947fcf6d11f22573655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad53b23532cbc90dd127eae88e736656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551408c0aea3e2b932fe48a463a9439657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d086b00399248d5adc71a9b5dbf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b961009800baf01da7cea609634b14a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79091311eb9bfbf8b2ac7364aab3659660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80de30045ad884d05ed8348bd9b90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b74d0b707cba76452811e25368a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc350d83edf9eba948f1205a74ae2a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9b59593e071a4839a9f7431b9e841664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af00872ddcb9e3fe2bb12387901ea71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588cbc87eb376e64c8347f52a8730c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d5bf2abbbec64094a69b2ab7fd18e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1fc9963ded5b65a9d52a7a3dacf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee24f719c7d6f1d293b193f537c4ee0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5e1f2f021478f536c565c455e98a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cc6ad80c0c86dfe52550aa34ce8c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb1dae29e21039509c5818c87e235672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777631178c44caf83925edc6de4f71a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2785213c8137b52733a113a747d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0ee4e798defebec73a3db3924da7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da10b96b04205c397bae2691b5c13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8118aae505da5a390420f3023923305677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf2f0bea83fbce7aebed75f8f89995678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c591c5b07c87c308d2a816f09785f54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee36c9fd0912d0e5e1059b675fd99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b321be133f7bd62c33de5e8c2f375681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850a186ccefd5ea72c5830a928ccd28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6f7d6a4fb5b17e2d2a0edd75901d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ebd5b5b130eb38188bcf5ee14d4bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875749b6279995f5666efba5f9718a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e737d7a723bae245f786a0ba6a0111686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490dbed604c3678c38f6da00591c6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716f8b7a14849a3b8d5f665d0d7040688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1586a14a4c5fdd0ae91728d4ddef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f538d4f1520ae8e1d695557d6084ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7ce0f5fed39130a57f5cbc3efbc92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860bc914769ffe98f42a31c2a697327692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71faa6656c28df57dd06e810caf416693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10702ff5d6d3aba8917fa6f2c5dcded7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ec15335a23cc3b2155045f3db6b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d14b331281b1233371d768e4b6a88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c53881703e8af12085ce126033e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecbdfcaee98c0b6d93237dfb45ac6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092e59c0789a7e44b18a88c5b75dba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8acba1043fc85a62f923e34dde7fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac44d0c7bc618ca33dd1c309f62144701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870643bb0668e9028a817912cb3ed28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec241f0e4a7202fbe5a2abceb14c53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8120caa937b02eacc2cd24faec0e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8974506d4f1c909cadcb7dee5f48ce9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74478de9f9417de571905c8477316010706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199819fe9520228d10dba188283afe0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b5405e0acff4a88ffc22709a64047708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527fd2dc2ba3a5fbe6c842a574cb449709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e123d12b9dde6ae79b450760e26b1eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4fea2e0178b6a889431322afc7faa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e484e4766624cfbce0539de91da2d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447eadb9766d9ae1e13843db64e66d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431792d9ab3fb32ee11f906f155456c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd4c4f165c43dec4ebb3a5d9b84f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e0c5dd8338a78aabf5ebbb259a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37769ebb1b432b939c82203604a62f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607802ba64ff471860ad0e1fb76e6770718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96808f502b1ca8093169b20994623d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d9f43dc303888b471149418aaf02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4a32597c5b981450446af9f4568d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df36f56d11fabb5170ca117d02a11f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b13d46ef61e065fc1f60a338dba1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5701cc75bf6a5d5557359270eb7b1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fdc2d17b7f56a72536e2058fb5f12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98d3ee9c2f0ec9d69f44bf89e49f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6381c8471635f94ad8709feb97d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b627e9c6b655e1c898679a94d3353728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd61159e2094855fc355534aebb409729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67cd60fb3269a44fbfbefe6da3e800730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35572529c03f64be5ffc0fc6fce6b0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed8c16cfb72965a04ce6da07f8403732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8947dead4fa60f90572103d0c5e3131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507b6eb6da52390fae1120ca7de7eac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97891bf8c6a767d711a63125e0b0d27a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2778d723b68838107934bf62d8d4de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c70c1144874f28fdeea4e35f42c585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddadc918269d7f68eac97a3df914106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca8b153e00b01a80feac047e858c6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9283846d15e268a80156335e5dc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e7898201609f8b1c1e9ab448c2eb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0232516f82f293737527f0abfc63510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428320ccba7ceca354e025834baf9a8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2dd67f34c35e1109064bcde2922212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92a9633ad53ee6fac0ab0012dcc9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e8f02c7de651c7cc5bca932f52f7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25371110d0b9d9718a3edf4c60823ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6ff8e98936ec91d720b4ff18671df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c69b4769d0219148a91d272a37bc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed22afd13ab95b5b438197caf2a7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d1a4d601b431836d909732c4999819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a25be5299489e13e2836f332741120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3902aef9c103782569df6684a6872521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb9c3f7bf6733549ab3bfd502b201d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b190c0603e01d9d5a22533fccc3d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5571228f078d23b7f399ddbae3b60824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fbcac9688779cfafce3a237e4e66825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf355dbe90b0bc82e2d0d6944055d4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338969dce5b32a28fcac73e7515b6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff432431328fa59d09c5fb353270628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79b0bca91d246c83987abfca5208f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff6c7b144240ca1c8b938c6645de5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0a5c1b0a4453a816419a25bc074231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedea18b59b606c3c5a5d585eb9914e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab7ed8341a0e94b41573e8fa5240c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed527fccffc219d48f6f87bb4e850b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeaa0b27fe09dd38f008ae6414621c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5088d07ceda1e29638e52e4b02e72e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf403b206cead5459b02a7dc2d2f236a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dc161aadd4fdb5055c12a1ca9943538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c1361138737d7e6c54b0eb0c471139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b669c1b9aebdab5e242c7f5cddd029140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43695ea7b0805ea575a992a9b5779741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1c13d9415784ff53125aa2f5c6c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932bad2e7f75781e15e5e357d625e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf77556fd88604fac2c04956ecf4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5780e2e0835795f8a51432bda117fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f04238a4173a051098e5a5d943412746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09a62c749f9e7e651a5104d9e69cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925f2b7f9f5e6e1cc62764900fdb6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ac98be09cb986305ef3a529ab5d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b5f3f67fc3ddb63b65dda3574dbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f0f4af7978ed764ec6d1c569f998f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561068df8899ca8ca99151da724c500952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e241aef6ebe2dd43d3f8f4cfc8703ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd29f5671f41d43208983a25984e90a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af3bb17427df132c9d2204a4bd62855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a193eb3371ced5c0b98742693ed556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a3131ffbcaa102bf768812a471ba957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460492469aa2ea15e2ca5bd4d8837e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667a7181bcd0a8a1072ad30331a285e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ffa88980db6e83e66b189e96ac7bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a658dfb816010d24b04347ccb21bd5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0a31654b14bcbc146603e323ec8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a8f19bceb702c690320461e3691563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3bbba3773635e203c80f240c8fcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7649f0b309ebefed29203bbc1fe6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea344254287ea631c2cde40bbfbba066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a714cfe09ca6474ef83e7c91c47367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3fa045bca2e7de7182968fe0dd5d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf1e9fe2c4447bd60c5fe2445d38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de5f371aa43633c96fcb97c77711670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983f44a0ef1be4a279d5d497abff1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0efc41dcd5cef82bf029c11f557fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66fb5f3968c208f0dce147b2d4c8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbfb35b5ac2363134ef658c5567fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6636e8b28cf971fe8f233edb4af6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d18de8d689c9e16132721baae0f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d38b25c899d9c44c9aec79549994877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea8ae1f8d1ffce3db063401d181ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e4bf02468073bbb68d5f8a0bd93979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a40955515eb07f5c8e6447ba76f2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83435808d32930cc12da3ec5191b3c9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a033c76c0801bef7a26a2dce4fc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407fb4119e2cfd22b17dbb9517a64483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e168cf92474a309130a38dc9fb3aee584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4623808b98e52c349ccd5fd63e63a5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937582866deec044a36d91d7a3d6e6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13938ef734eddbe8c0fbd0efdebfbf4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aced1289c450bcd179a3db8f1212588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ff3c2c1cb2e12111d02e987c0ee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84a9db20f03eb6862c356cdd94fc4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b215aae11cde2eb05e774e854df8c7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc47ef33167d471c4ddfe0734a77a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f6d236da3dd331469857d7279f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d56d0ba6cc0a0d017a6dfca25dc9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801c18bab1c84f2bf6d9ac8ec8eefd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f088cb4c18208ce958af1631dc2e7b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be09ad41f12196c81e3d19829e00fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52d43abfb0bab0a9bcb63a4573b0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a53a4148352f7b5fcbe88a80d1136f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0996e309b2512696af6a1d294eda65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57647a240c44e5b3f090e94e51b8fdd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f9e68c16ee934b284f836f5912b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410487c7522457e82f4c2aaf4b2db1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e992d2df3a18dbf9486c5ffae0b5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1108d3e8f1e2984dc4e5007bc9c9df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772ffae2828a3bf1bf1ed17b490f6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aae9918cf0e0b18aeba105bce396a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa721df3814774ef131aafad006974108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16edc9f6f3ac197b36fb94619eeb69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f72cec2b2d055088a270e0e44101c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d325379a3315eed2d0a83e35bf863111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8027fe3b983c42aa1703a3c9feb81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ecc4ced48c53424f4b787f55f135b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603949e82d886430308c926d0c1ccba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc220d583bd4f67b2ef674e1ae835115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086964ed082dc6883bd81cada0b40f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1f04417ad833bd2ff0b4226cc83a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577aeb753bbd81608dd7830fe9cd26d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea225341accaec31499fa22e593db30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb2f4284ef920d7ac737d1137127be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce892a897b5fd235d234f2b546850b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02bbebd26e228cb88ea1c891921e33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee9447b79534c8ca1529bcc9663af1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45140d9333f7183f13268fc09edac33f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e262434d00c4c9bda0e0e856559cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3d742672820539910d2f04dbd5075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb150b0191002cbb438d7ffe8b61fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ba8f3b26ac48884cee56718a83c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d697bc0146b6c7a7cc3f6ef3371d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711e1a6c244f054aab7035ed2da0266130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054aac3d3d7378abdc0efa0fddb3229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554339966531dcd623cbe40058846b1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5115e37593a5cec69f2679350ee45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ed8faa69527e6053068946569f164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf1e1b20862257fb5004053e293475135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d3767cc012730b61f7254b7b72d10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062e3f63ea1ebbebdd3ff7688ec6a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d267ea7183bacbf1508f129a55e50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de9353451f6ee2c6e3d60ff5333d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d79eee7eb67b92b19430b9070276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8f04c8f8015f12e8dd9fb78ae9631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640cf41956172e294ba37bdaf5b9ec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15ef87cf13039afd096e79e43e797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb4a06b87f35413f4a061eaa87932144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511640e44a4d870122a31c0baf115a28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025fd19c78fe2f8292dd99b47d79304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29642886c244c7946e32351543b1d969147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b569f2302ce1084d1be7bf07590f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f640de9b8246ec190ca75eb3f92fb27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4dea99ac9282b02a499bbfad6880150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e792f28a166d3b1e6066fb5b9dc80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4581ee18c4aa4a64fb2a0d698b6d51f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db706ef241a26fffa55143c4f2a5b6f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f8071e7acc5a32c5e076fc4cae35f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea9559a5331ecd151bd71c5d6a4070155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb833050347bae3232008aca8a07ce2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59764af053587eda9a8ff68540d3883157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338d2bdd37354ddd3e707c16feef29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e49b68cb67ecbe767462c74a453263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed5a75d89ea185cb9d2c367da0f39f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f520d1f36acb92caec3c178fea067161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca19d7e1226a802538492d9ac579b2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd7a130680579bb8610706eb98bc45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab629c010bb6e5d16e30a8551cca33f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7359b6f519fe4eb2ceb81d75ef5f7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1bef5da2ba2932da727f42d540704166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a0fe439b2e4c6030929a39f5d22e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc805ec17ed1f41ac6558c566ce17046168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7125c9ae048792cd0d76c1819401169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc028599ecd7fec16b6c43b982e9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbfa27578b4636bf40783cc7737e19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131359239d7e30dcd2c5a486fe2fe1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede56e8d81ce7090d7494c5ee2cf10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635556b3226b7d3d22b038949a84ddf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544115836f602095abaf77c1082e5b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65cfce269abfbc4d5e764fe464153176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc4635ba8d803babc0866452ded6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8004291d0f63c3f146471238e02b1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926c9955329c6dbf75697e45a787ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159948c568b4493681aa53c840cc9ab1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71fefa10447cef8a698d2e06131630181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b3da44454d56428057d87cbcd3dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437b5a6ddff277a5c805f1bb361d7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb8a01e92e33626924b55e54d260b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecf4bc17879acf87ba917434d998fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b8f1b0277c5ece4ad066f43ad176186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16357812f71a315e0a7cbdff54f97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e43ab211f0f52e3707b0420021705188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28de491edd5af03fcb7321a933d154189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17bfdff51af15f868a2029d541ae3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df27d2cadb1dc44092c0bd14f0e342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ada349b704aec536c4c29c496f35a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0220f67845770d3c1ff9da93df09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf390bae97553d7adfb6007a828c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638736a6c2a9f5bac295599d44aa50c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ba44cda807cd5096b7dc7943c7e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a55ae21d05332dd0e201d0f2fe353197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50b1179ebf79ff52e86b85ded4a03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707f01d4b6546d3bf3e81ac3cd62ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04bfaa877702e862d56258f16dd76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225ada8de70822979dc77379472060201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba57cb2d9fd778aa02969f7be1e0e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f77200ad34c1e5c3e2e3fd9f2d888203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dddc7914e03baadc95de9652f8bf3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c13ebe87114ddf5674e2749b8573205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f0c1b569a55d78ba594540a785a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669b0cb66b149696af6b10220da3550207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f80ac736e49336ea3cad6551e7eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2a94535806492aee7dc4feb749a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543acd068f4bd7ccb70460a63dbe1517210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfbb72c2e019df872261826d788c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a5ad6be93de59e6996b8e26dd214212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240658726e1d6707627e3528216ecd07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c64fb3e1c4f5b0b4a224c21402fc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2328e887acdd3fea9e53b40828b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6aa3cf252c24cf0d89135790fdf74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959de9904fd2bbe2f2847b5da52ac3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c7786906009a673dbbad98fee6f02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444d3201655438a7ee9c055c5a3e6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de215b550bd76333da7079a6b746ed81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d1183ee3cb0716e8e4520d5b6954221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd309a72adaa00d636fb932ab44fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5f8a2d335d90e6475191561ebfcbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a9565e1474484d40fc8700b3cb87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dab55f959f85b98248fea985c89a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5151fc2e024cba06747c8a35541328d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a03d099931b748fd877d5ebccbb98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e21cd44d7128b49e6b758312d6243228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf847cbcc3131c1d2ec360e9a77fa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc2f411bb21941f79fe9789f7c988230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295168142436db775c4623eac809fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7532063a1beacff118db592bd03b48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8feb966242facdd6e593ae8ad77b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349887ff63f6a888d418922239e10a78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d1b18102328e98828c0093121b89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db55ed424a5d084a937c18c928add236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96909c56825e3d107eb1fe70dbf17fb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357f2c80a6f8dfdd1b80c2b9d1121dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64f70b6466bf0cb93768507c37d47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a86e3169bc8a92313e2e45feb28e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4dd2cb9d11498aa79be7803ee633d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17a3c748f86890661c842534b8a40c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf852833adb3183eed2aff3fc5db700d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004da35192e927bf4d369f6f8dc2b0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a225ef836fb0ded40d6045b12b3ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd467a4148e8d9d6ed8940929ec79aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11e5cced867263741e2677445ef3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2d10e2bc3856fa794595264a45e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9835c44f14fb8258218ad9ddc8b0d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ccd76e1d021deac2af6f6c01e783c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df98b145d1a5c2f32f81d02b2a82ca9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db6f10e0fd9689a04ac41bfa78a9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695e22b8ec9dab9ec3bacbdc89fe68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecba2dd30ce24257087d244b2abbae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348e378bf27b2dcf55065a2361a347255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91cd6b881fb4fe12db0c897f8f8733256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf904102de2d89d96227df8f4da1ef9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da24e47c285a687ce6dc4d6de842dbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76569935bf20a71b7e5aed06b53ce32f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f22b64e81e788f831be0dc7d31faa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a4185984cad92b8097d3b77c3c973261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633c7ce1e42e2548feee02cbb74f18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4a9cb6c58fb7f2d9a50801343e530263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb06c84e69e317668a6925b4afedb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbcd270d5c84245e74635cc6fd2a08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e309f06b73f2a4772a02ddbb3680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d84c3a8ac5ee1a68102b533d04ee6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d73eeec7a5aa8d5a0a3092539b3d4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010ee9172e19a23a3cccb27c2ccabd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee69e2cbba899b09b6cb8928553bd38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636b50101e4cd2532920c1028606bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a3443b127277fb238ad7ff7e574c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a62eeb184fa1ab3521031c642d0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d098e346c27c5dc715f253594af7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc7b1af9e13d4499065fc6f0aa936275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45512911509ff0e0c64102f38ad9f58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff276cdb76b000116a19d8944fc8751c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fa717b534626dfe07ff52795ffbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c6a4a39c9bf8840cd976220fefe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897da951f61fe7e0f2484d64d3bf3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81b1c0ad16c72d8b3b59f26156108281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae2b53e4c455dee931e3caf3967ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b1552f5698e6fbea1bfd665126f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4b4f63262fdb02b897527c369d42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb1562de06d23ad1c99c66b65220d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea0bf7eb389e2fc4072e60d0fed87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4cacc57e0e6e103f7465f9aa56e0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2612ace03b1b3502d2c2f0e96d2fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cdc45d745e9db629ec21c368ae5ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fbda15951ecba19df38a73ede65b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73915429a1c47bfc2791d310e68a97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b95ae840edd189c2a76bdc60a4401a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d0877fd2e1ba47d0ba3e9cb738cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8dd97ea0c6caa8b20d3a24a851a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da479949736d7f0141dafb19efbd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e05b346745f06f0daefb9a0a32a2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c6dd618b06d882e6d488a057220f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6b982b4da28a1c598bd4fee95fb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740233ae017c35ecc911e9cba6a0fec1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1dcb31f1054aaec1961875438eb84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd985015b728ad18e6df659999f46d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2d2d2ede203a58ea5c587bc3531c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63bd97bb981e038d26b9cd1c73511303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320028130c3a7aa7ef32f3d2fdfd1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ed2a73dddca2ca415a0dbf15fa62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd7dd232ecad3b60d99bd76248e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307702984fff49f8c61329d8cf4bfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a8d8c29cc123a57800a8b9d82131308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b2debad9a4542a85f466cbc0575e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b7d2de7ec7f9c152419cc7a303bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17611126332fc812aab340bdc9967b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b405df1c7b0fd013ba3c056b2b25a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7d1c1966f971030560fd59648a21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3cd7c5f4130ae50f654673edf6d84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645463469085fe1ff752d20f469de2c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d98db2135ca68ca37fb4b75f4cd8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12f193d50e28a02f6735bd3dc8c1fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5d7df63f9a379e44b874a0de3a2df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d3023f4b5019ddd070d977ea9309319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac6577a2ba7c1b5d4018af50c0c43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c285c99f1471bd76310039de83aabe8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ba81c38a8878ff7d5f6318f88496322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319b96ca7dab2b5095b7fe09e613cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499576dd2d3ccc2ac08f546c38f985e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d93581a04108479d54f87a7dbed54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324478a8b6d7925f2cfe1766f10348326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4786e3ff3d0922201bdbcfbc22c4b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30379895eae99b658cb66305ba0a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba09c9e042a8aab9fe48575c7ea6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8ec7b6f072bb72c1c6d4fda3cd18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0025a3b9397881d337c72cfe43355f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a565020458bef5f34a29b7da700ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc966a21a7b4ed7c01d8ce07bca41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31876621b38a6ba740e80afcb5f6f72e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4a80da913522a6c2566b1e3df9b81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34254449ea3e9fd8d730bfc9ccf3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca8e3c22b9a6755d6251aae4a44b3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051878f7d8bbe1e2da3909cdfd59c9f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c529720e35a68cf8f52e5dd96c44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30911cb8403bd31ce996076070e47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735954acfe3979a94734fcb1bb4a399341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805da8b1e05093b6e79cbf75d17e9dd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f719465f3a4b952bb0c2f7e70294343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6d81a41af74426d1c26bb9adb7089344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f5d18b72c08564a010608e8235f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa88c17de9a9a3867a6abb8701a5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342fb2e5d8dfbe3614760dcc82181b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474575e62946ac055ebf22b98e1fd91f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fee4e67f6777f23f8335bff05caa94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d451b8415bc6d9274a94fa1e314ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482339154649bab1ad7c339c044af0d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea20707f30412ba088766633ed6bc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0ba5f785863ae122aaccbafe82b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d3aebbcd97f64c07cb82750e75241354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f692a43818ba5ded800b7d7530d7fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2dd3054b2c9719539247394b4b7de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45894599e74db7dfd1f683ad957ccba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d17de3508be44cd76f5dc3c0127342358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4ab2e367881641d3311323c27977359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d087258bd837ecfa7c6be5ead6a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798f800a828bf7a1d44cac9f188508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b467ef08441029c4073839077ae52d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a59ee2997e8e406dc9234309f0377363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73757c511f61b145cbd69eda62711364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279290cc6d19841eeb484f30678626365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175977d8b6482306568777207a7d453366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c640bda2a8e0390e91a1ac3a07ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a039c8183d9f8a1ba5d5c268219af93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43859c46dcedd125a59c42e9b96d8ea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675790f816e1d7e4e038e07d478f5ddc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3119e7ba26ab1f9316239e3ce3e3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aadfea195cd4d936f01d318200619372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cc5634252d8338f7a790cb34ca1e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a16e8a1c263baab9817e61a2a98be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54268a4905b5ec8be8cd8cd61a2ce63a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6f7ab154654c815bc041d08b6321b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575f0ad36ffd04f8009cf67dcd2935377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678621c7c43d676c100291889b472f6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7306eeee2a7b85f3bcc778d46e1b58b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1e72650df5d77fb3fb06a5d12e9fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfbe097e759b4648bef27cd96e0925381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250625c12e0288ef3fd9914b0265cb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880c9363585f7eb2561b6c71ae2d97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8ef6f0fb7f5a71e7f6575a1c44476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e79afaf4b6b2c6ec629681206ecba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5c6caf2ed281df8a168401ac8aca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60392791a074b163778ed4ee4a92b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210847e80dbe4b49c5ee5331a75640cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83c00a4f2c32ab7ead0bbadd01431389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa91efa9b386d07e765fad5ff6b34d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70fc65edfdd5cd06153c416079fa5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d467e5603d4deb39cdb8bef98a920f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147278a1358065a2dea507c9c7d6d2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0096ae5eea5eb5153eb562f70aa702394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0f4831ab5a3f5a3adbf4e285c96b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e66c42ca3fa38e0d33246c8a914ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158992f647a0e8c3277578968726fdcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0075dc69b95cfdad9a8bba673bb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed43b3553127ea697788c48c9ab9640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baeff4e4d2db603935e14848ec4c1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b198a2d73a2cd0c2318963882e01d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927693f3034e4a83ed0c3f486759290402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a6c55154fffa1b3b1250707d128c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c356824ead2340868c30370c2653404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ff2c0ab6a19ca48d43153ebc743e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c504a8e704e15997bbc01b9fa6ae0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487ea3aa7dec81dca142c7f915fa13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3275c120b603ea503a7302cf5df5d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a082c24261cc247649204b05ec9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2d15cfe19a7c8c99c73bcfa163e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10cf8dcfcad09a88df9f32942ecd01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4277cf7b4560297cb04db2d7dcf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6dea42a1c01b99aacaa9e49bc1081413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208deab4454aa2a2e2dd921a60fe2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c7a99c0c6a55ed31fed9acf2512c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2c921009f53047582952908ec2a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306860b94f62d9018ee4e1d24868909417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758e51ceef60b0e90bd4ce23b97f30f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78ba542f522525c19d030262b5e75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df44159c5ffc26128443fdd4a0fcb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349daf24d93b111d19afef330ed480e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ce7f40a58e84305db82a8bc5c839422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a2ecdf10aa92bb7db9263fd9b0aa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479548a048dc0168c2b49451aafc15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2603cd53a30984351b201c2ec40f19a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fdcdf63ee0beb36a239c87f9125c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5da32c02918b6ba6552463e4b1869427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f29ac9618fc53c4a8e3563cda5c9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f2a629eeab07bc0223cc4da5d3ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dba1fdb71a40b5ba97dc2cdc4d9e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6886144aea234af290ba63527c5ee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18a422d22ace68cf0796d282672fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11746e8b32d4c29cd3c3099e6c4d1836433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a99aca4c61d978904815d37a90d35b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9dac4d2c47b26224f772a6d22289f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfb63e0f777e90b57ac6e94ed3d292436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee522d0aa7a849c43fd0254cc512f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d44709953f1d9ea26b9b2a209d83e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58bf4a787f2c4499a966507db7a56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6817324d9dc88f99de30f12620dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dda18407e4ebe2075823e72cc5100441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f239d2c92c55687558c15e02b737442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5206ba160f8ea2b292e0296b4d1f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d03bda42c3f77f23f7d6cf8c75730444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467efc131157cf05cefdedc1295b0858445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f206f458f8147cf2708da2af5d54a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513c73cf74456993cb893fcb59d9461447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a64861d31c6e45288b3674e1da856448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb68b98ae629c16d39b81f04948e04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8264ca3a84058de44d563e1918c8c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf4e0e462fe0876368c1dd0740b2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c2b73370610d60f2625fffa76a05a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a42ea6cdc5551d60242d570eb55d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4935de5aae90b47bfef2e20bb0f35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85f4b07335e131d294f9613f012d46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd52c8207a54f4c0353bb453d22c40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9db2c9bf90ee8713fff4674ab26d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c86268c29d6f1dcc2566e33805b050458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e33ab1926b8f400dfece1b6e4abd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1098a056ae8417dbe5da3ec5ae77ab0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b4b94a737335add0babf2838f8ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30240edfcc498dedd8984b8ab2a58fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa16c24a6ea228e3fbd9fe79e95e9e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a63c77deee07cd980a8bbabddf8607464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88915c9f0b4b97fd3a8f7ac5c252fdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70efa0823615a185885457951f96eac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4e26482a397b0160d9acd1bb95265467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc91d7e7faf07e70bc5a3dc85c186468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b1fc436ac0917a0c25d441cc5101469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ab148c71bd4d83e1df7aeaa215c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703e3d984d5e84bc64d14a0a47c280e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7371a3a2c35e5cf9750a7a11f06d4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeed002be84359415f575cd1084656473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f22d1bacdc59510d14257f6518a5ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234c8a2d61a3df326915d157a227ac5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8eef443fb9f64484ed368f31b9f52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797508391ede9ce4add1f7dfa2cd1159477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a2355f4880aa74ed3efd30019dd37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cef3b24ad41ee7ef355ec2d86c879479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60da90cb1e6a99cb385afa3005bae8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b168227e062d8c38c51e2dfc1b0816481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7af5f1cc773845d5401b23f80100a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502107a9620d93ff5b3e446dfa58164483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda76e4e15f7debd4b187db2fcbfa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48baab9922acabf45ba089bebfc86cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d472cb3760932ee9b951301d377166486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b375ee9fc01225b4dd0d119c61c7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64152a5b0308b20f222233b269a4840488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2950ec26aec1d790e7a911210681e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1141deff6c7a538b47ee647df2a84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263f7a855d7d5f5c71433ae9107d30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4474ce7839d6cf07f6b51135def33ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2706bdd2de92c82d0159f34b0cb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d5e1f2e67fc923af4ae4f71ee2ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6cb043c371deee54fcf93302e1e75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc0f0f7372e637879920f6f44460f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4ca432421a6f21d3b369c5aefc03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e266742c270746f46b19bbec33e49ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ae02a43c90c316077ac84b30ca29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038814487376d2063ede96678778f1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4947e8d78c274dd13808b9b871346e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44384762bc7da6a50d951a27963cf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46330be581c45c2aa1a3887ef6d84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407a1618d52f8a9d95623625adebe5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eb38a78cb6e668f5b9c340b6cc9d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac05be0be9f3172a559e1becd0841d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92244909b41d8d7704b50b1bc984c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982189f89821bcc760fed3f763915a24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6eec8813d60cecb35eba5f6e21ea2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6d8cc0e58893760b88b29a4a88f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fdcd06839964304c987204e8785a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143133a1126ead0eef98f017ca2d377512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bc4bfa39b94eabd106fec52bf6b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933559808181b81c828d574f00ecf279514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d0da1fd269bdfae3a7c7abae7d5f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb6e6eaec7974cecb20406b3298ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdd9b5577dca18e00a00f5c96dcaf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ddf57112d9ba8b4a23cd462a0c55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123348bdd5dbac22c520222b2b9f84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740aff614f9aaa855b9da44cb180ee9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81742b0f8e7e985ae641edf2a6903521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8710c1629b24569e9a8c3ca4fb2d5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce056338085bc6577188478a2e0746523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e0b045caeaac76b814bf1c1db6b9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b039abca13838ef9bf09678e5999bf4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa6ea0a3a20d3edb73c372e5622ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9f50cd6539648b4adcd309f19a199527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7c2a80682664adfab4a44d352cca7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2a663f0c83b8c1152e9802fcaee6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb4ae38a9dc9724e30319ebaeec090530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab76d3bdc2bf37f34ab9c740993a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b40a12773e3110a0f4975554519b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89913e37752ce56d70b608ad0c5c7893533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592b76deeaa738b33647526c9c2a63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de03a313183aaf6d2febe3247cc1f2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140d3a6e085b53b0d86fbfdab1970b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431cd7ca322c0723b2edee542eadb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96247ec5fd39bfabbab1c3f8c186b3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d020849bab213bd5e21fc09b1811e5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dda7d5739601eb4cdb3ab4d561ed9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270e0d909b4588a3fc1b62e17c7885541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb1e59406c98deaee407a3c88500c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e54497eade81e7d8ccefc60dcb1ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d8a1d8111bc9142dbfa3cea249e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada19ec852e6a08dfa6d88376b55027545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8656b60b8664254f9ab3ad34639b67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e5822fb8b28a3dbd1b38db37bd617547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c68342d8372315730aad68d328959f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13957c3b123eacbb7da7df8fb478d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54abb69249a399cdc2c073c2cb895550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f438dd91cc5fd5819af3224a32f869551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ae0d1ce3a71ddbdcee50f813f13d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238ce28c5bac164fff4f9aad9a4df67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c725abeba31d617c178b98203fc7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73900bb4b45b4df20a4c5a0983dc54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa19f76e094adc5fa5fad4c25464a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c27dc514bb5e40620a08c06a0e5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20634aa47685e081ec286a28060d22e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449560a00f472fa14216149b437d5be8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcdba7c0ecd56fd8f052325a2cf2c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9a0eef5977e4bc8e9069955f8e3d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb59a6c6db01b5a9d5d8cf508a0eae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657f83b14de7e9104d494636c777ffe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42471030a526123c0cd87c0cc8f2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47507d6cc90d151f63bf9f4b8f73e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd777556275bf3ac5bd2b6d6ec5e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac129ad485129c901c4490395bc5f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bee5050761d21784f1582043aa20d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc95a381065ccc6b630239810eedbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21fa6e15b6a5f703ad51fd0aa9b537570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91450543465908bcc47fd6af83dac1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7997f6bc6d77855a1bcbb03b810dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20710baacb1db843f04170e01d866bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb3e4485b47f492a4dc9f8805390d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a70f1e70932eff03b4e40bfff27b45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4ff94053267b382993fe4a263c76b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eca8e5d76e3fe30485554ed5df569577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0417b4f84e315dfa4a05b24e5c63b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b6fd50273591019728d0ed5ff781579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce428997aa1e1d102803804106b0112580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d2d8b6609788b396f98be80e8673f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca713d0c0228bf82f5d1e78d1d5a74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e80f3b9889076ec384e6da1849aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9905af4e0d08b1805f35d95c3a5a6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d07294195e66d4596d32bdf97ece585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f30a6b4b9a1222c9941af03b8661586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8922d2757efc8114def68e4be3e4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f608e89c3820e6e14104998680fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006dc675720b9afa2a8ad0db0b2871c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ca048e4717d35bb60b6da04d7caf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239d6af808a0e6eedec179888382af2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b628fe82046625cd5b9f327fb96426f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3299cfe2beb844f4e3be0b9f263342593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c19b610f8cba63fd70814b51f3dce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c0b5455f892887cb0da303f19745595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462a43f44e604153a75d20a65cefa7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234041ae3b430d28c5fb1c1f47556684597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c6d4d55c7a755dd1d7b1961e83b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c50168557550732c46aef4fc1217ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d366d4bc918afa068dc4ffc04bd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139430313a247d1ac3a7e55f4ef5da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d007451fdbaa73972994a257bf3783602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19759510a17eab58c620fd581097553603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de39c1c370941d7405f49a744aa87f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c4b664629040d182b4422296eaae2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a3d8b38617e6a1e8528a221326942606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8f7d1c80ee09585a694da0bf25d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86526b24b7cc2b2a5544713403f19a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6905d2d99b73350c6eb3112c21a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa35d56aa52c80cbadd99d137f427610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9322ae753331b3f5ce4e48903d30f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccb4da9be19583ce1f83aed123aa7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ae534bb187e63eeb7572979548f01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252778d676453e6b8247636f91f9df21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aafd3867974113f134ce9100126de4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce8b0c76c8838d59b8d0390b5f04b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece880e15ba3689768898ba430e533fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ee1ee114d9a4bf851da3c4dfa1d9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41b1ea2f89da4f222cdff520dd651e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f2357deaa8b7bab672feb4a8b1d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f102d2cd3f319c3037f19aa0ec9c094621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fc54645f4cee0382aa9f43d9140b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae8b1d7def8497cb8db4395433a045623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696395ec48c41b0af7fc5faf27f339b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d60f9e89097cb4dbda68fa0e129fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917b94b1be1c20cc6ae0e84e6a9826626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6221b40ad97d9a241b3e82f916bcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442239443971b6d879e1211b3a1559df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057009e122b56ad3345d7707ec92970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d72c9c1fd7250fb93e10de089afa6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc772d9aa3c2e00d94e3a13c44c9e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a04a5b205e0d6b184ac78794fd19c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1d95163732cc523778ec009b0468633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7168798e5ee5144837681445848c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47709bea4c3020f6b5eceff4bc340fcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954de394fb75d20880810b5d2439219636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f5186de8af3088b0beeb512f1f585637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f745fa25d4f55a66f90843b2f751c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17e4c8facf5eb62f088bc4ce8dc319639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9536e479c3780819d31a4b10455e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0acfa73f6f7b4e5056f1da9779608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c583a1ac13f0128cde0cdd8524123642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bb92ff650eff9238641c7eea1fe02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6955b3366898f37a0821bfe49524644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1773a954f4aa924fa3e586054b842645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f208f866d48216c6be1f4aaf58409646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dda512f39ca275e40f7a080ff4bed3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04b8e7ad7ddd706216ff6da81900f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc051248b5408a4e74986e35792e328649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56f204d4b66c8ae0ea58396248da4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff6c57ce061f735bfb944359ef9393651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd0dce583b224e4d81770ea7d15b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f01c6fb9dc395c9040dd3d58d408d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537fbd7439b06de80687607da62bc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a41e205a039ba63c17e18b156d4f8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534503dce26d2b95d09c34ae1cc915656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e002bb94c04b22f8dab68d0df54238657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880e3059e0a9254110ee454fdd1b91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d0f7862950456ab1f28509d42df3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a590ea2e6bdf4f1077f3efe1f64ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a62ae5c37c8eea918f7246f2a08f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553971388a6a2f4c03eba5737e7a91d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0e34cba023a15ca0a97d1eb24e3bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8de86737925906b8dbe4eb05170c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbbf7fdf054f039c52a7f0e111f267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61938c90afba1537ed46760f50629b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401697663f13833706533ccfaa067ef2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ba404ed2274694022a56fff2fed9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e976c5661cabd55a04bdb727c8d68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67dd898b08af62f57d98787b39ee0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c75c3eff78d6b85a833a03c01cb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707043dcc7d78dfdbdcee99ca68365e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82453d1d201f003d9d6ea4f55076da6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf9560aee683bee0f647732112ce20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c013dc5b1a4719e61ca128f54f2c552675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fea18000a5343fefd5381d93d7e06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff1a47d1d41938eac2dac7a3436ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb738e9f9cc1e4848f7705a379568ba6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73295e09682117a10e484bacd002332679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc201abdbf6af4027903f82a1dbbb4680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>