--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97b3508061f8d512c5ddb663a26431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6d505c6f95e99ff93b9bb348ee2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc02e7b5992dd328de7fd46d6e274b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f3e9fed615480b757fcfaf65204c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43d8f7c8251f3d4ed62ed4893c5ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88836372b56d0a63c0ec63abef5153fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02dff64ba3488492e5dfd6df0e42e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1f6186dd92f9a8e1640ac05fe1d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232802c022fd7c2be3bcfb13e9c122c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c755a9e1e5c76f74226eaa1c1dc6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56576c4316bb0645c2714387383e49c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58c9cf0e0079f71ba5b68e5bd328412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6834b6390af3f1d8b5d1c25e92fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4147d7aa9dd3003fb6f448666d3fdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5f7b4a578c7d9960c7488421ef32515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9da13a338d8841171208b78c0bca216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471647a0cae0dbee43c734e593974317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec679bd2f722881a3a70cfb04f78b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446f7a8f3c8586ed8106c1c774538219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b1a554da9ad268d8c2d84504e6e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f597248ed569332a9aed5750ca2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dde032c4129b6540abf481798ad8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d15e2e9304c6fafa167cd1f8e44f6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694979ee70a9f4342cc9d528dd08a4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67a2e5b16489076f7416c047cef1f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e8512f433dbd3148893a9fe9703bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bec7b404660e67d764897d0b648fbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd490b2b2499b09fab0f6289b373120c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4edddeeb489f11ae76645bc2c2aee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a4838947ba786b23443ebd7f52f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c73de5c6e3b4740cfff5d78136e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3e483673295ed6288ff1c816cde9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d01cc0acb97040b8b4622c1ad156a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da866b55c151bf825ca2899739affdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8409280778617206d86bb192812535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0bde0d2723ab6ce455e9b9acb4a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442698bbb2d21e4c5b1f7c58f89585f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b2bcff4431cd5e2b973b1ce6a9ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4a02448df6608495bcb54c322605239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a2be6d22bbeae27e0c9ae10c4c58540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a21fcca398e29fa5e0a7613a0b65041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5377355b184108b4950760894c2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9196ff3e2533789d55338724b3d2e0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd358c8de6b75986984bf68de4ca7e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec86f6a6ac359b2f4d1685546a85f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261aff2bca86930faeb326cfdf5530f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe4c532dddec1a5b954b99dc9985047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217781cb5bec4f73e19b022f0843018b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306fdfabc6f55ffd16a09928099a07949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810dcaa479b50020528701caf20f4d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63210bc994829960894a748712067b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32950325e9efbc5201ddf43ce36db4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f60367b5708cca39d1d41476367153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7538de93389fb12a9b295460df1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6e38a8ccded09f6801a2e31183e8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed74a7240cdbc45992e4beec8774a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba79dc48d68e025312f2731b6b1852057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650bfdc2142d6ce7a553587aafed6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728e9b1a238aae5976dbf92604507a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d32bc6cec3dc0b1f9d6b05c183b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88928353b6bddfeb927ee787c42cd6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60867f1e4d3946cd09f3248b66bd1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca5ab6c027486e8decb11dd51699063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048220a78bb81da3b001156f56e1fbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d06929935428b9a93c57e79040ee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4cfc300b44a798a36529008aad0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76b1042de42bb4b5376a231456f8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6ad716d9b108e6144daf6f017059568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f17aa15681571352f1d6a0f9b22f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b366eb53c584dada762e1c81ea41a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd85838ce76d2e67ac7421faa4788071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9929d97535e3db84b9b6e87a7325a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4b4a8dbf766ad87b8f2e4a0fbd9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292532ba90447430994390afabac47b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d1cd578d7b1919aa3ef0e66e513875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61009b01dc82ab0f77d1b386c77e9a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7b68ad299329fc5cca827373411d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc982ad4385fbd4c7b3e731e6399792f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af3c102db2bc374cf61ca4df2395d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc003df5f2604a718c96ba7ad0e28d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0afb2ba8cc33d884d185a8db447a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f4df285094037c78123caad52f1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dea50a3d98d1c9c492d4af5f084a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64614c110d22f5594587c9b66604d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf5088a19e3fe8e400f7404db91db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e21eb81ed8ad571ca4c8fb78b8b7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c766b793e84d094d93f2f4c5daa04c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490100c3b994582414d7eb61c49d4f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db37beafe19733cec33a4881166ba4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d60e991c090fea6a682949786cd4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179234cfa0bd121fff2e6d062f3b551191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9f27fa0d8eed50a19d703383244d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29766e83e69ae2b7630d00e340bb0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c8c267645e6660c3d6c6287400f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7293fd670504a99675d9e9ea01db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece878a0517bbd496f961da33f0d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206339bd92e39776d27f67a785331897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb03707ec963a6340bae90754a6bb5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d88260570b1cf38d0a4c0dad937cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059ee92010f61dbe60d3088f01c5d1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63549cd95703ac079731b5fe3db7122101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa41f86fa269570d2e6606046634f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8784f3865511db779e4096513b1d1cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63e6b626201b65dd189cd54cc0938d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ea003ffb9718c4e008eba6286fdc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25d2b57f21ac47febb9c3e9490343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1eee3eb9ef780bfff5f481e80d930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268a306c81b4234637a5211004c846a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb767290ac7a7a98046cf18a7c529e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbad0fe85233332abf66e0f5a55336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681f004314e7c3328c9ee224f8639a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fe5827b211094450ff3dd2102b199112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16478d36e3cb30cc40a84a57b493db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e5e4bee0cb5dda0c5402d9a00b53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391b7728164cae94ec527eed794cce2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948260867bfe210bf188bc68703aaaf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670639749786a12bfc3340b51cbe60b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cad5fef65554fe6405f2f89d06ec6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cb3b61ea634898b658890d5754451119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca8b99cebbd01894f7d20b97762fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f815c9ddeb751f1523179988a206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b886963a001a2ac669b567f307e37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7667d8d6ef16c4641c91f649ae9d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e301f8968d30f157397b390c6c5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4d8e392c17d84732cf302dc38e278125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22d98bee1be2386225550057cabb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3323efc48f6dfbd641d1c8c86d0ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77055e4d3729916289dfdc347d34762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be2bf11426d532c4e85af38555a73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548bbe03b6e4da56e2d02b2896c6269130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab7d1cf792ebb46db0645a595eef5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7113c682e1a67b13ba99e93e7879132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e96bcf038080ec73816042eff228133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b15a55de3c43c763fc71e1a03478134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bafa82dc199e3a3317e123f771e411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819d202e4252ecb5c71cef3adff9f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53cf3b17e6dce9ba8d8707765c687137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34015f9a56297c1a34e2aff349294a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c9953e1eeccd239d93b27a4f6be2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d93547b11bb2ce69972b29a5a64a5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8e2b47edd609532ec1a34a241131141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa3bbe034c49bc239393daf8c4be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af82c234d502ead390b9e31cf7f40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ff8677c3b3c816dcccbaaa94cfa5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78606517d2ee0840bfc4ad47393d2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a12d7e352f737658cd6d592eb5acc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c744c3ca8981b6c7c7c9f8b3836f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994eab5cda674b2877bd84ab979c8ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf5edf0a8270a4be7de7172b856c69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6457a23b0815c7d2674742ff45259d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1cbb21aff2470f11ba18db7e2a88b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdde8a4b341b001ca2e6dc5202b9549152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297d5eb78bbd90fe5f2b8d85faa6a8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49718e9c0eccf0f94e3334485b505816154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197c37d2f9b3025acea941e8498efa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632058324b4bbf949a27cfa60462e07c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48473d582c24a20cf1f1a05cf228d509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984f694dd4b3c20d4f043adeb23db87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2b396c27d7440f2db109d9ac61f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ed04a0098ce29921f968ca714796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc1a29c841b060c72726a7631f7fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511b0c9359ad18fd07a1fcc8c5295c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f8969007cf626aef5a384fa89ddd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56bf6b4c13682504a31334dbeefbea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfcd78d8a1e45b296b86afca966e8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485a0946c970a89e8f126c4d2d0300166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9ed65ed9efd0f49eaa41ff20afc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917439e5d1b3a30d7cb51327031cc834168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6842778b0bd143c8c7bc9ac5f308bc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa5021ac59899611c4c36b16b40824170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab683d81d5a8dff0c520fe0a1a0c599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ce4c6b03e2ea8075579e7889b70c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c74aceb382fa2616e6af05b22639173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d25af4df004b9ce4ca03a7ee67186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0f1aa883696f637807a233e248478175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73f6506e8eafcb4ad06c47df00626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247f0beaa46de7e755c333e61bb4bef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb04eac7691d1bff1237011668790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20489121ccdd1aaae52af188d25fb55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890acc516f317baf1b4318a6c2a8b01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae95ef305fa7a0a8cc06891d1645e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60415381fc79c0a9975da4b4cdfca3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6c9d6d13f7ca7d52b5231c41f473a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff4c92f8d07d3f42ed7113875998ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ca9feb1fdcdd1850ca9b44941b395185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c501ea6c180b2278ce9594467b6c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11779ce5e2b663bbc026740b2f3d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e7487a94592fe76f590df770fe4b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcfc1e65dcbee0d8dcfd87a204cb8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b32b8036d68be0bb30d4ec6ec35ca9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f20c810847058b4c9446083c22fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669082d44fe831904a6187e48b0a6f0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0c4240e786719d3a23603b1a123b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f699b72c7579c66ace0526c1088ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae706c99dd3d0a67622c48da94c549195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bcd35ca26836dc44727f043fa04b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb58a57bd8976a0783b141fc94f3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db5cad01ecf18a5b899964eb14170e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109012c49ecbee160e0d506f40d690c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48162666bc564cfa6b4ef28472cd6b4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9481986d4da08166d67d028c3cc756201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaac1adb7b0d55910236f650a9c64c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802264ccdeab588f1157b7aac57773b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efa1c4bf8208ee84f6e5e3e1a17a06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e180e9d870bcc89d1ea66c74f5dde5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d08acb79f20514a2dfb62285c9ab9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4be9b14241d4367c5dcde70bab1cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1c105129220cc3b67abdafeac8319208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8990db3a81d0c56c591581a84876c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694018729847ccbc95a1be00ebbc68b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ccce2fa1fc142e5e5be47d881024c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac8d1253038009e16b292665fe2fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b66891f0fe159f86651ed82c9fc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74039d341049842ac947ce5905d39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698fdd14c4003b85d0a51ea719cea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b006d1e19143073e2ae2ddebd67db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d39a3321b46794ffd17e1e1dc1b665217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3394844432c18c295f5abae2cdf57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9934387d72a05d2528d58440d114b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f515f56f7fe51b8ceff6e137f77ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246c707ae82f678f80121f6757d226221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065ab7b4ce82683f828dbcb775e6f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6cfbacce6bb8ca2d8231bbe153561223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc93c839379569a7c0782253c1e8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593043389019173b3c532e4295ed290225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f748630d56a90d6320a769d224f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097eb42a2d88f61f52b8720d82123d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1a9829824c894c801ba331bf1523228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76faaf7f63e933e4b729c6b34601d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c0577dd59b44500ef9c7e55aeb25d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e7d86afaff1de9da65982c19089b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc89592b35e0af5b2a0bcb0f5d62b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dcc1b8cacd15dfec0ae9427e49c20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce29b68f12863b10689a2cc3bfd110d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d16b2c2a19588295c6ed7be9f1087235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0014b6adadfc1ff9ba298bcde3a751236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49829b37e3080d77f2de0c9617351811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59713f32dfe82e85ca125993c2ab305238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ccfed5d5979bbae011a6519d0b932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57efaca0046f0f7bf05e1112ebf937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6061695227cb69e2b2f34643bdf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be95adadee91ba0f5c14156d079bf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae96b26c9b85afba37cd6ce5f5987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d1049d0f28ec22190143eaf50d71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ab7103f87e4d10d8a036ff7347a3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc1b969a716301fedf96df6164eb25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd1bb017d6a62c0b733e3c3046d90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60832a2f36aae781a34e217f9e9f7a61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef536f4b78267279b630618a462a74e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3b64152751625d1dde380f42767f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a22d7fb6f582be422d20161c5ff22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cff34af660a4de22356ec2a992a46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc53a307c81b9336f6090e592c201ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce456f9c4c9fa317f986ba5f8f15ee5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323640b8966092daaf1a2ef965394184255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132cca81aa205dbe344d7ecc06fa5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b51a0ae134d118f5ef4eaa4f74d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0b35be06ce27f3859c1e4525f59d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d03a20a54f5d12ea467a832fc3f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703903ad684e3f69262860a5eb8814260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c5ababcfaa0c83979be05378d5272261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6f9c5aa32490e9afdef2c713c5ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67bac44246dd0aa7575720a948db2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f43c550d7fccc9ceec3e77080e402264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc2579c3f98e56c3e18fc1ee4566d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c41c952c13653a59a395b21ba55d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc7989f105912c9e038b7c8105a1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31168e0a9b20b5e2fdd9fa315aa640268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c29e9534387f97bf90ca06fcd3b5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b083c045d0094d4cfff59ff98f4cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f35a21811cfca8bfdb4caf92ed54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e9df24e9662152b1f38ac9cb78679272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a5cf1581dba3fe73d8d1ac4db0c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94edeff2d4242425f7bfa2b6564cf00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2f59f63fad651e21454c9c6d0762275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331829913733b8c24ece05b4ba2c03d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128f661a04166dae4d9eeb3607711c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b07d23fc02b639f952830b14ab329278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3cd2a844ff2fc5c9ab85719a17b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef13c1c34e5acd5f1533d9d689ce714280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cc1c93545d296e306f6915c6fe983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a8fb06c56197710a539366e49889282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114619e7b1474e85e0124acb26dafa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49a1e9e9c5701c965c305b92165e19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043072355e631e3d53aaee70924acfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f62bf1633ac1a3b325f632ab41128286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17521ae7569ca25e7fdaeccb8bdcbf50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c814bb30a711ebd3bc7b38edf52f980288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91794ffec7d82b717c5d56787027e305289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0ab0d60c1131c50866b3a55e56d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661bb7986b51b3328b8c0b62d13a9c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e09d2a57b8f0cd4c28d8a1535338292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f106f128d5746421b81da84fe0b0a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c47e9e47ebf7f6dd9d4bb4c572494294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da07d967c512729c6b7acdf95e719a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb269757fd4c4c5a49f0aa4176ef6d64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe45ddf6543c3916f0e742b2ed52cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ebc886ee38446ea1a813147b1d227298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e06ead831d195e04f58aa9e9ea367299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b55c90a7958c271068e05c6583a6eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a31a0d62e57e4ef5f09ec08b8aa2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e123157f8d852d69548f6a05b43d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d3ea2baa53c32cbe183313cb47d0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326bdf8a4eac542bd6c05245ba0c46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73322cf52889d4857f4b8bcd99347305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf73c937fba04fdc37ae6096f9c14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3abefa0427a4392ec4bd6bb145933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61093b13e41d2671342937efb41d9117308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183fdfcea83b985872ed24732078db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26f8a05ae56b36996e2a91f86a936310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332816789e2e38e3af6f3e7549e5973311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816682c3ffcd664abde9101bf99fa8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1fb6fb9ec6ed73afa481bf41f10b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72970dbb4d101948bae5278c01c9f26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6843e85a47440a3aacd161cf8fe996b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9145f66470d16545a1dc5ffd0c1217316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cd61cb56b9c9d476d5e9d39636d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde8c17b93a0e59fa35f6f62eb07e6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7485a65e4f99a5c611f499eaf0495319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930dadf8cf6926808ce25ead5b2672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4833f85ca900bb8fcc13eb65410ec7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a7c025e8408d7bee304b352e0cb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788fec8abea485388e1c9b0bfe62839323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db486859adadc41b52baba23701304e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f090c0610266b3b3709a910c894087325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30d18b0ab7a7bf348db31435a19a94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15b6b14611722b457386309c471491327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147859ecc7c2f85c33abc006e65fc318328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e5baff5b4772201b8eb73ba1f6b85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec7a4e9361f40d32cb1162b156c36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac998d1b1e2c8158909d63f72666e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443317b17c9ae7577c97442687c03b59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378b23ae38438b97b38c05e48cce90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83020f7fa71c1179005b76d44d6383334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f12f74360a0b2c3ce6f8f8cbc364f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c71d52a927220fd67a42aa8761695336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4585a45cd462cd0cabb69fb9ebf7da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba98be60d056168bb0b580bbc6aa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc9337955a957da09b263856a69f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a40538b6c83386111c08fa99fc75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ef5bff72108f208b315e09ba82f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb885aea0957e4bdfc0ab2de82dde9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebd8617ee20905003673c915a3526343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59892fe7e56591660edb94eec1486315344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b3925e06f0024cd2699d98125491345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e99e62be2ffac10f09c652a81645ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76746eea8a8c9caba5e2f69a4a6b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63bb407a75dd1cf5a85ead16d2cf4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca0641a3e572338be31d5d7d55636349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b106d3c9f74c46f1836925989fc7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7818e513e9959e462accba9315867a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc31f16c4e8fc805fb1d29c009f58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287aad1aa92b9ddf355971ae891763353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095bef3d61709b2b14b3f2b2eeece3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460a4198415f1074a726515f49095e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee089ab8f86c7d2e70f09bdcdbff047356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672195209048a526fd540a349dad699357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d85b0c08cc912d1c248881eabdf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976390466be30780bf28ddaf61c1774359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bee48bdd46446b74e1f284e9d58161360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca549f60f35f77dc6308b9f9ebf7e551361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b581d6c27d8c52c0d98e3539e69c28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e51fc64c2da2dbc75706fae04452363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b61bc0f31482caaab4253cf4b1bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8222d6d15f8b3394248c5df80c34a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf043372ae8e522b62a32d4f82019366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddc9dabadd0d03a3028f89e022b2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1383d2548b2d42d5d364d5d5da7ac7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264345e3b76aefda0285d86a9059cd18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384f1477496c9f1b2e812ee98aa34c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb988dd4062b0a2b29e2c0bf31cc699371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dda0f87de03ab3e0b3c4f6422558fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6094846acda6af17dca3f9fb7fbbc0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f2b0463fcbc037202b87dcd75582d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1014ff8caa174b29a04bc64f8521d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8995e5c16e8fcdbaf680139fe0f6cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07793a88f0764662ccea303b99967420377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22cbd57fbf4a26ffa5422be6706650378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2dc1ead44ce775c19ab8f88404e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e403643e15fa94bfeb085356c71808380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ddef91ff6e17c7e4a040eb3c507e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c91c4410306971935837620d3900382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14245eb48deaa712ad0633c1e2184383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d40be54a3ad401b23df21fc972a52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0f62961bda242fa3ffb62d8f6c803385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0972beb6a8a6a1123da37ab5fc75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb648ea3a723278b568893d16ee5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740574cf42b6d247f3cc53b8a904d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed5ec918fceeaf35f435559bea7737389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354f6a564a37ef67b32a2cf350c7b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad91c9755b121171f2679c20300e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706493d2a0b20ee6945f936f2af8e898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149f0b4bdeaf9f96b21548733bc726393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb31939b2de3b4f812ce66eb0df84a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304184937b14c36f2feecc1da170fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159df48ab708240c8aa6cae5a02f428396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452597b6c51ffd3b170e85db4114f77a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2990735278c4bd18c915a088f2ffddb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ec4e901394eefe7d6696ce91afaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f1f80bde58823548839e7aed20b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa14102a476199ca39bb0c46cd660401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ae0a6d737d50f06c54a65ab44f2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03d652f3e0d73c5c4127fb914a376403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bcbd87e50d655c12005b9d360409c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ea7d8d798eb4dc36f3892239ea9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d5aab967601ab9c6b3858f52f685406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32812db66d27aad4413fdcc49a80f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d6afd641bb10e15b23956e2d67cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc46be2f3f9b2c06281f81a7a394f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f78a0c10788814852730bbb621ec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce52853bb624f81d0c66d18af05bbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de88500defa8cc043435b900291694412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa1b1ea942f6d3483c47098e42118413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786456ef64f43b44f0cc219c15cd6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a964c4f7476aa97778954bb243354415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a28e0005269c0d23a136baeec83c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8520f48daedab42eca174f766e9707417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff5fa52c04ea1eafa2d1726198223a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c1591383c1024603a34ae3a81de4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a91e34f03d323df3dab7578d6777420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985738980138910e62a173a7f37afc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29766bf73d3069eb4306f944593ab505422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3fb886d18c802bd08b593cc791982423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988c2eac2922525623d35df9c34f21d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23748815a415699b04a3e6478080357d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652e17e8563a4838b3c01721989fe14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b03cd5c188391d003808dd5f32dba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c40cb63b01df5453f40bb5502f68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdeb38122c3ab5011ad1bee6cb213a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aad33624989ccfb646b3b8633c6af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b35348a236154ac3e93fc8eca278b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadd664687d5237d2a73eeb32872d4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d62fcf81944d90699fbeb2dfa351c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ca99554371c2fe8ad0ce01e5e917b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf621f23d2113317d036e8491baa4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0fd4b3432114bdd1f64d57eeaa23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f437854d864a2cee6f6b6fcb06ba325437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed4fd0e1aaf38076659dba39747677438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f5db81e85844cba80623cd2ddeb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bddb26c231195aca98000cbefd815a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3131d11f8d233fe27374028e8d155441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a77db236e771e61efb17f9fa5296442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b73caf2b10b669b1ce10b85f89b43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65444b5dac61059ad94df749b4261444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d249a95b8babcfc6adff06e35946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116dc67cc42b2d0d3a123b148c5e720446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da4357d4fc840c488efaaf101fa376447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d372d6866c77e79b92044beae6cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3cc87ccdfe07142dbcb2a286fef27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa442588dbe77fb95aaa974cb9f957d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f56249b0df7f8c86b711c7b5148d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd6dae95e3026342956b228949710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46155aa9229c8b348d5f1e78f512562f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9050a6831c90ca639d7e3ad4da30cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee26d8ac6b2c3ad81276e65756be32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96961733f7b29324c68c920589ca91c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee5dcd53b30e06fed3c97570050c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b526fa846feb727991efde23062195458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaa19b6cf29bbbf4162fc19cfa7d40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d290679cf6ea055842303fe955a83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce88d7709f455254485b27d2ebe8827461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f224404d33d485ffb3ba30f89a77cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5470e8a8a31361957db99fc3bc870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472e94ca63d4736269e5608a51e3393464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c36338ff5e0fd395ba0bbc149fcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a1de69ad24344bf2a72e820de00e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6fa9dc64f349f2886e89b521ce767467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faea8380fff1fe86ea0a6141ea3bfb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3329a24f2ae13c79425a9cdfdf000b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb997d641cf9cf1c87876e0c1c28cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af632331bfae5a01eed7362900268f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f000c6e9f11f8f74905003168191472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067f6ce5a2be75b19ef95491f6d758473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e053c48b8c7b1a6c329b8dbfb610dad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede60cf6210f352e435ea3ab1ca4240475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87eef14e4b1c00526ce438f71f00d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbeabe90191afa024158d0cf994261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53997d709701b1802eff03d917175d3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f42f6d0a530334e422ef301f1e199479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200648b5029c37f86855222738c8792480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dffdda5d498a08dbf4de20266705c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb588dbe70d376c0fb8ee144331a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a82cd00d180105b21d02a236a3a38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7ad9ba6204c46176bd750d20ce262484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e39967de32ff9a7536317c6ad9a93a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574bf3e46b19fda83036cda140b33e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69013b9ac554833ed5c9cbe5bd294c2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d274b4f5a184498f89856f36cfccab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376823d79b8c8a182d7077f17ec27e18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4888a6cd346c59b720cc48ab5af2c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd2e3d8ecb73c24cc2a0f8f37284b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3544c4cff2cd87f027553f3514e16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2eca9858f3121c37ae36e61284f27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13041efa5482946a6730b528d6abcd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011a1d8087c5f56fb6f19bf49da64c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506338338ee00050423c8c6a73f80fc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37717b4fe66b541ae5356410b2ab57e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a57000ae2ff3e7b761d5027120fd07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ccc9ae54c1d0dac50b2efa384666a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6088b616c4727acc101f6e298d79ead500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5771359a7c2663e7158d39abdc7844501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1902d2efc321a8704ec7495d03de0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82c0274281b3e6ede969c8bfd4eeca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a54a5b3d04f783bdb5ce9863e7aeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f4e5d42d25040b4d8f2fe5d88b3ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0490fa87bf1bf5960c9d3542f3ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289af16539d5cb43d235fa2cc43ee70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e19b8fb94f6e865d2833e5f122eaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf28ee9dfe8ca09a69cab96d205398509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea294d782b0801d60dbde7897a69703510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be48d10cc67078e8a8a6c9c95fd3e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e747b27db726a89fa4fb0877b9634b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2831d4c1069a0b53f9c7844f6b7ada513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26032566ad3fe78d9cad4cb62cc07ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4d2412f9f56753ec2dc580cc40b9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33783a2623ccd657f951e6c8ca70bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883838ad81c88e0aaeddeb24a4cf6d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc679da56d052bc350bcc4c44dddbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ff8379820f05f231cbeecb80073a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e19296b0fdcc8f5ce585583f89fdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfadf80d8fcfa891a9cee620ee2873d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2a9a728b7180c4926688dc2ed256522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688935d3a573de5b5ce80a064b88409523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c82dbd2e1945f08beeab8cb2de0a91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e39745b7e226141b3e263881adb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e3768069b874a81bb3e9552e662cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86e24d01b96378c49f1911b3a9701527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469f3e1e6da843d3794f594ed5c481528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca32d05d343721c1df24d181b52dbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa80194f9950297e12a7b2f7078aa9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f942991127b11ce8d23ef3af59ea11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24a3c31a6e8bdbafe5ac4167c361b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032b6202fc717267c7f2316b9d4ea6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510f92f872958a22d1a509f08fa2e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef51d2b55e38dd6939fd0757896c84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05071035c6989e9b8839916ad75cd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75363fd5d49f831f8cb01b12dfbe4737537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ca57865697be7449b448b923afd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618b74952bcb87cfeb07b1a4406a1f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471b6225dd0acaaa48c1c32d96a339540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4eb16095a080bbcc2b16578458172541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f756379ff1c0049a7efe12604c4547542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71443bd46695aab3236813c872e2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d47e36e73a2a7d28fa97b62177c06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78b5e53a9293c66c93bd2f284c574a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518a6c2f7f6ccce71db6efa0ad8035546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38d9d4aa760f13f5ee882d849b30e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc066f58d75f13a9cbf22ac4912cd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba6f002cbf3a1a6791c76db821cb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0842d4cfe0dd1977cd647eee8428c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28c20840cea9e6b6a3fd857d8da4f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d0bffa030e899068982141d99484552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca7d85704c35f14ac3efbc9b36fb61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6646f8d5205b9743858aefa9ae1c1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625cf6d827f2ed9e3ad4845e8ac9935555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8f7d51dca45966e15191bc2c0b31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7311ae0c305cf1d54a342665874e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596709240dee661f586f40d0da67437b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a6dab59e6267c746136b368df8e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6fef49885ae03dddb69fc4432d1cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca407160dbbda020c13e307f5c2d0b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f7b4c3a670ef3bf4ac94b667ac7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20890cabc968ebc76c688b68f07a951563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46e2101592d0082b565c292bb633c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81ead77e4a0ad532c77b413900cb39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75d7c87966ff817cf7c9326d66f1ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1539a316afc483f5f5134f4fd5b80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b655fa28be807cbd90fd145ec96f569568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed4be7df4db9d2eae48a0ec5908ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004b07e305e17dfefa07a959334849570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc46761a977d785f19924d21e09eed1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806fb20bf482fcc42981303910fdc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3d39dba7bb984250011a6c3aeee1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aa1d01f63241aa8db6d7aa7810d23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb48fe593b8ce8c17c455021d999398575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a1d70e820ba831a4e7e6cdcbe3617576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307a3a2c5877e7114e2da0c82f6162577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28f7adf82ed07368ecc483cf2bc05c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1afe5a184d1e37dff2d07cb9ebc76e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ad99e9d6778cd78a25acd7f1906f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d068f9081a327c4f47d7413626ed37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238f74929245f881f349915b388ca05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03a1c668ec336b787f6920752b2c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a215b2dc1a74972b1afa5a1bb2f45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79965e7d9ec04751fcfc34dd470bb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6c51652ae2457da16c46803063e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e487f2c3ed81b1c3d5aceea4bc777587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8da67092c903112bc2aee3f2e60b6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf092eabae3382261fae2e32022db6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3d709c5895e543449b4cd59ee131590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478408e1e0ac361b1a93fceba19e544a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee8ec3fdd96ea23c367e127a53ebd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7134df0a45a11bce87c87898253920d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f0e0d1fd5b27f2c31566857a0f02d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624aadb7dd7227abecc290d1e9c770b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e19e51891d0f21e7ef093f08617b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393d35f156209f319322ce7777a82df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4151453c6f23ae79bf095ad95f35154598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a767c3677745b4eb9d314fccc0bb0d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7f07046c9cbe311251d85c6809b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d55073a35c4af47b87c09dbe9918601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ce567073a66e7531b88441dc543f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ca0528c1062ac71d6d97caa36534603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01016aef25176bbd6bb35593f307392604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bfea91863025efcb49810d289dd3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3209d7287b474f27cd6785073c45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7233b6ca45699d26e194332d4543607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7c95ed68a0ca340a7de109e827ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da14d5a73a7371cc4c13971d9c5268609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b3aaf611549112904b6d7f0b9797610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab85b28530df1ffb3281c3b7a4980611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4a2fda71243cf3618f0e7af5345c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f8167766d1d477c30b26946797ea1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95305eba51d0d79fe29252f4b59d4d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e2d4a8908a06f1c7c7cee475b4dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16f9b109051967493ddc5d6d3ea3d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf852110225759e65a3abb216426fac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8814f19d29ea364e44bd6067e904c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90cab76288ccf02ff3c8fddb40ecb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcff677dcad14de8b097087a3953e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76f843a736ca8fdf06eecebac37d2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf997d628b2596ac679403177a3547622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a46dcf6c0cb95599c3cf19b737ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9f3328603f6d0e6df9e24fea79322624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6e07f328f081ab29bcf0e935db8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96f0a83a58ab60ff2e6efd1866960626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489118b51d33284b3ce2f646318f212627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d4ee48689ac107329a810fe98e37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b106a824219d247ddc05ea48a44715629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09e03257cdedeb214c2072df533c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c646d46039e6272a615563d533f712631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccdebb71063d9406dfcd85d0ca69e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc6a56d58b3723c98f02aaee59f15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c1203cdcc4e0edd7a74258382118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9af27d7754218589f951a239aa60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676de8fdc7a74a9ccc9f578a51e914bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459efdb3c3b60bc1aa6dd0abfa45285637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72db3fe336d403d230f44c0497fb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca632cf0176b0682048b55be2d6e98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7b9a70471b0c8ce7d26408e6324d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e79b37ce7568785cd9548e66d1ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd594593ab73cd76e231e6b31bfd4ca5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277d47d18c00eaf753578751bda2399643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc120e51ac0fcd486d79330e2c4213f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a33d34e508b4565da38cc75ba8a3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da203571de4433f8945c02500a8076646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc00e447b54441fc61c2709a738a1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472edbb0585cbb0cbb540ee3c977f4ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83381a90b5ba78bcd5ab324fb91eb9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3a8a0ef8a2a5dd0b5376c5afcf9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdc41d6e9a313d39beddd4f8bb6c27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b12b1dbad81309f2c625b85b86833652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a04c960f22c52cd19203fea86d1fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcad950543fbb792d1ac73b1cf56450654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795d6f4c700d5230624ce9ab0e2181c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27701dbc4a454e8a9477aeb0d6cae7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040f4fa7140e3aea9d5ea3b68396f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725ef507cfa874d7403a1944dac8db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100cbc75673850d1646348e04f85e75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46441a0ab8aae04710161071b5bed057660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee1776b8e3d1735156de99a3d1f11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d977e72656f333c9588c167ce4c0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144891736e2119680d485f13612109663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb19f34681c2cff8c1bda786f5dda3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5864b684595a61240d8072a06d8b74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d9e5c245b1b350c0db01855c2cb1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a801a52d95f5c488a708e3e94fa7ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a6edab5b0468178e6b06d4cab143668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0fdc6aee130073c7c7f581b095a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1519ee46d0891f9c0b008228b0242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b77c5fdc5acb66b6c79419b48a9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a020b70df7898c3619a7e9a7a72cebd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e20a896d7fe7b0eddb594469da265673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c92103bfaa9c0ec48d22d8d2a14e17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1285bbb983e653320ea5714fcd5ace675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f59ebebc244b9a271f123ba91388676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc026e329f0fda8988be827b5c38d834677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f025abd38320c7c0e53b0ff4936c8ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee2d798f3f179e4ce57efa593f971679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8459e7c527c47c81d747c2debbe56c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109bce672812986b4ef677cd1518891681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6df023816f6e81760a26e239cb064682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d569c7b1e5ef77161f344386640e3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9526c2d1637d7ad4feea8e7ddc91989684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6a2f88e0e5fa2aa79f49d5be6a4c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135cb8512306be2171a0c870f6003a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9b464a7e2308df416bee35003d68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170c6e25c07c6824d3d455dc6329bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf81f835429079bfce32d2635296c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1c429cca1b58bebbc0ac8ccf1d68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a1d26f23b325fe23315fb443b926691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c81ccef6601609e3879051ade2cc12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26727d2a971668fcff26f61d30b5e41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6488a30aa8f160b895a29bb9c99db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c3e34ad673c5ece7869a22bff0737695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676b243526567d666d59789da6d8de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3530586da070d02d68e941812e8ad5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bca5d2ac4586d71e4c1ab709075af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f536d817e17f44ad5c8ead1e8c3e99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd535930421936bd5b50fac2215022e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f86713cc685e28d1da11472f01d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76394ad4abea8c33e670400b228755c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a92291cde1cf5cdcd2632b920d89fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f1b38e8477eddff6b416754adc99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26070e84c95deb7bf57be212300f383705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b904a7007cf33bbdb03381946754706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eceaef23254fd2f28dc407fbeacf77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d91bad2b36cdbc8faf18f80600fc4708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f97143d4df1d5c59020c107a83a0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317b8fffafe7f405aa6520ca5881d742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c4bcdbc9fe07eb3f43e21647527063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8345219abfcd2b5388061e6f9b1f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601ecc227c560082b2f1232f0b3d7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d11f49b4ba3eb72ad0215b367c2dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9e24b93c714bd4fcca9d4abded557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ceb0a02df17589620430bbb96b828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3461dd120a79248084e599e2ff9829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc330faa7e052b6d20182000e87e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4803ea171f3099620f4c95f6f71c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d714af993bd2722cd2de9936b7f1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1e90a6ea6735f466f1921cf681b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9f5ed5f26fde53136162e797bed814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be149504eb88de78c1afee5152d8afc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c6e19dda5fe96c297e4ca8a6f69016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dbbbd9acb6bd0a90cf63bc965679b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a52832f85584ade4ad6f75e77f1c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261daf3049a729e7735e9fad7b3f990c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9681d71f88a197667adaf521c0495c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02678b9f29cc415560b86be6e2c7b43221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f172873698fd6ee39118b79a7fa85a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d9870b41d65e41b17c27d01f7c1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241d1cc93a668536d7d27116ff975024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e12fcef1ba7993bea312bb35f5f7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da69cae760557ce1af30ff72b104c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e380db302e26f41ed399d8f9c38827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28663b4e24b6df2056c8df1e2ccdba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc5af29906bffdde905f9d8d32ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fe601a10113021352128f095a2ed130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed1c0ebae80f315041b9381226aed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7f1a49efb49043550a27651e5d8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabb898a3f56e4cb7d24ac4f57647a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a648b3d2066ec1ee811c1da9a917a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9355b727747367e732978ec8a769b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd156e7ec4509fbcf7da7c25de04e8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd935010f09026ad71289f933d4fc0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d065d8f1b4164606ed0869f7ba6beb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95716087fe107a5154d17eed7c55139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6464ba776f5c5b949815d39304e1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469a221dad2109e48028dedc147dc9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c419a0dc12853655bce239d551530942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae683d1d72dae5311c8401c2a82db77a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c6e23ebae7d59e14825bb43b99ba944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee6fcced330caab576bf32aa0b2a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4ec250b7b36e11f0e289ba8c276f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80bbd10e67fefabab6dbbe7b0750d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97449f1dfc3694c43b107ec0adfb78348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786221553d9e505ba6cbb10da1d88e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f61522988e68ed30214d3f395e83c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872081c44cbbd13c55dae051d8a6e3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1246fcb2310cc688d181c512a1e94452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1331c5f760e045e408d1707e3d548153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8b7078d078cfa18210966576b25f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454f3aa1658a6c13634dd4d15abc7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae13c838af1ba11f9bc91d213d52d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a16e22cf751c60f6a22da1b08ecadb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee61884c7b241a4e07ff5b8ed1e73ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe1199109c2a5578eaee78e14be6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e815437623d95ed56c23ac9420b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9517b24e63edd39d46ffab1abb18d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674773c26b023a594a29d1ac07449c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac11e5f9734f7a7150a9c197effa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d532fbb18bfecd0da1d80d1206ce73364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f440ee0296358ab8ccdc35a80ae280165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8e4462982103572c4614ac2a3c5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94efb7182431733464ab1c63d4ed0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb113ef2b922491ec301c1ad8b698f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0153501042c5abb5d1fbb2f4f0d9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8374a1c4e2910d4223cbc3efa3cb5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78cdacdda0d393cd760f98b3ed8b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3700abaeae8cadbee77f3e257a7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9077c5ba0249940f5450e086f5ee3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc77bd340bd5616f1cee4fa56c6a1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0888123485ccb36131773d1689fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cb09e29d486dc22a571a9be4563cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d7a83268cb2c1f96518c79e80468c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d9e5645a0677c55fa00f289556d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca45f2024626101bd83deb3233fa49f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cea6d7aba8a40acf67174712b95c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b69eca1c386169e1ceeb31621da2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af9e23ce0010463771c777e9328bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5c595a960c8db0def1bcb30dd39283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0e6bc3aa638d4c58f90de1f9827784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1ac6276dfa3db8003667c768f31085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae83f2d3a67763a9bb2ef28fdf289e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0705fa9503a40af91870f8597c6e5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f53328645db4df1a786ab67ee77f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a2a1ea85cfc798f2064cc5a1f8b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b8510da5c5f3dca0c9b88e2b6ae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64ff9e7931e3b6315a5b67c47c0c6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7dabd158820d6ead42b39ca59b07992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ed5b7677602128098546dd836e2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751dc879e7a484107bf8680e5bcee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba530d1c75811131aa1ba060083a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a7dfbcaebf135f5e342e4fb4242f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90690246629a656b7fa186614b980bcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e05f38f33e9314c6483d3d53c2fc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b90e1c53dd73dd497f7200c53a4e0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1dff02843b25e4a03ea1b3d7248e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a989a3d6ea295312d7b2401cc3b69dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4790c772b3a984a174bdd35d04428102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf20295ab6f6d75f037d8aad0a05ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5e74256dfffdda71530f3da4a6fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1abd81dd065f6ec0e5ed29ea8744e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61933daf7c177f3c2fa75157192549c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6eb6a2c312f923d05e066253291b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eddb6dfe76ee230da22c6de102c81f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8c095373a401a68e84bb08a111ec3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a721d8485a6b2ff6f68f2dbe9111cc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75379e7fc60bf801d602bd4e165a988111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c9b0072390b4d74fa4e8025f1309112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c062377f441147cef15c59170f06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afc721fca2f58550de59ba25588e79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e44df57b6c782d8ab1a425d4ccf9ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e377214e57911a0f9c981ab377bfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9500cab51192925b4d6e8770a2195117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f9143817621be850ffe3d31d39235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565fff4eaa6df14aaeaed5b311a22ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd9e902e430be1e8220a627ddc7bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786f2649ad3c32329a2b14f378c57b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354b385d38c1691920be7becbbeb286122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0a622901d9064eabe5279234aa30e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d8dca60d16b80199d171020e96ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bfd61925ce0bfb5204345d2396fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec43c97373adf6b8f6059cca2cfb1c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172bc08c83b066e8f113b8d72d688ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f27c1887a13559bbbe95273a9d572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101cfb65461dbf29f0e7b52d127ef4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fde6b61fd10732f6ad201b8367c7a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b40f6f73aa3cf38807e59043ceb802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d003f247b6e5d1f0e037666e61bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6f6d04d1a0c10f1a55bb8c984be9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d78b69d5456da9a334ebe42bcb91f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956f6197f2b3163ffdffafbb279e465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e4da4ef4990c9677970197b6801ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8d22fa262c76b28327147b611b6ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5eaa267ded99ac98986fceccf00d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3098bd6454843f90f60828ffab0de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa4bbff6270e810deeb322722b5db3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca597ec1b73dedc636a3d68db6ab91e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af356a42e798120fb2483ea7dd93a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab24dd440c05ae1fb96254d74ab9914143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982975d1930c5789e6029be9f25b3cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd34080ad54d69adb880093aba0c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736acc8e8ac74db7a9cfaea46a44501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab195ee9870270217657e81c98746a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773360fc8203700c30daa023f67d8667148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb31859388393c3537e29d2b5f8c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f6b71bcc28ea3b744ecfa9d17cfc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def581b7d14aed2f63e4742d4ad3cc44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de78a465ce455c0fb203d9620d739152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e37c1f38d016e06c051454f6dc79f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d61b318463e3c7f93a611cd2d33f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774995f7ea125720a99888bc976204e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a74fee4d5f27d8e81053f3168b04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec6ddba390260c44dd8ca725314d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428772f0eb3a3247c92b4ce671787ec9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b068164e3405a1230f96f5d26955bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57d209f39182ede41145dc1d6ae2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6888cc08d432e3e1c12a3b92d0dd424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c19c6f2044032ccd43f6441f45944162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf340e160373239440e2c766297a48c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518690e378b40432dd9667db6062fbab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198d19652c14ca53d14893b43779f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96228d999062f3cafb56f19e9a3e82fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ecd35a4245c3a030ef705dbab8aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b44accc7d3d63251ab76c3205220b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e4b68d4199fb3c56a4d04ce61553169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610392f29747914cd677d67c325859170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5bd76eaae5b07cc963c3115477106171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe082c7a956f736f5374d7f14ad1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fbf476b07922987fd45f848efc39b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e65d77f64ca4346ddeeb9554ed5f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad0421a7209dbe00b66ae52ab0ec4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd815d26a7c28af7a7374b76507adb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ef82f0aaf202760997867b0f4338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7bdc3cc3ea2fee9d8be5ac1b245e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6f8b0bea2d2b929e06e559890a77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd46b71dc533fa6ada594de38a8c63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b884a8e9c9fa2319b5faefa43d37ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35da1a4c19fb83035241a6a717b7a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dec7c258aebfcbba4ab9a9dc7b5220183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b4e53feb97c500e6415bc8aacca5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82d747cc5a2f7a7a6be4461ca0eea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0660b1c61e6abf863c8e0058ea3510186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55656a4416b1c928717e177ac0a5e478187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf0f40bd7aef3bf1e24f934998c02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74093f29f5bec798ef8c8212528ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad4fbb5fd316dc621aaef826134d3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c720d1a428e32477cff92741a2c09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319709282d9b41493c0b485d31d7f267192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d08a8918a069008bfe91e62a74ba09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62f6ab0a1ebf4235bf2c547a66f00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca91222f1975f43ba0ede49c6127c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce04919176473f9544d8f8251a72b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3846a4135c2de2603ebcba250648fad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee491705fc3e945f327fd1bda54bd56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea05acd32d55a05dd2aeba758883a6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211312de81e89e87a91797a6f75979c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369640bb66d8391187978a09a5acd40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32675b63044781a97d65d53a4c98b588202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d03105655e047c2a244ab1a910b0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1bbf3f926efac2c70eb562a11a676204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36668b537d4059964047dd6e8b61fb5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326025f13dc30246dacdcdfdb70b159206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e754b47c6d7210c66d4b77f8bc5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421d5eb35f85bb4be082a23b5142ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38770729193157c64ea6dc2598268d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0731c74b22eb4f321cb734eeac59a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e490eb505ce326ad8ff4750120c536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb56e1283624282dafb2f4af2914c04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591ef87d23abb6a9754c6f99945129213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722a3632dc843069d82baae2123f3f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a94b5adc938a0b0af93e942f0203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b1013935714044a4ed844563f321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094668db0415cc732f4d4de079e29842217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d53a1d3b813027488f98a6f5c048dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8823e7207265339e2d87fa450b48a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9854a66e03a881701cdf8d4544fb86c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344159ff1e285dba668f6e65e78eb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9e4da504d093cecae52b4396da4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64fbb8490cfefdcc075b19efea55a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f71d3c21d3d417ab58109b6c982a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d0ed1546d2b2418fc8ed94476508225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ff57bc21b5fc5a1326f759b92a7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a7553893638437b569860e634216227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fbe9d978b79e001e155de56b300b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98934483892604761cbf170b3295efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d79c1d209330b43f6c97343690d49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e55a960253868ccc842ffa35e514d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a360095502bb6181f9bbd137adb10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4388df4db2be660704d1ce9f423cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9391127295e2a236005182045c87c07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee5572f955029718661d611ac8990235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf2bdfd5765d49f7330e32ec4f27c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53915f6a47ec7b5b641e16d6aa2dc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3d667046dae63197f9bd3dc7b18b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fe5d5bd6f847e0e566fafa444e971239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54465455ff33d7c3c0dafb2f8328de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d107c062d5cbb06c64eeb102f0a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db35e7e608940a8e6f11b7b8551fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650503976c3944a1bfc8ce0b6a4a0528243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8425bafbbf856f2512ffc2beb590244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9d56471eccc4eda9690de4a6bce9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4aa97f6f9b33dfb09008bb32c8d67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92d87ce2c55ccb6f164975f1f42df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f891b4ee62a4cb0645a37ceb9241ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a49cbc70027c0084ef3d6ab4c97b7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fc9ba8f797b277277c72db42b3f22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6f2a48c8e0d56fbb348564b467a4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865139a70c9a985b3c09608e8af687f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904135d193d0b36fa7ce4c14e810ae4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57953ba1c90e08ffe1df47cd9e62b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc577c80b515fa130ceec636c3df1196255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262e8fdd69b424baf3a20c352993f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da3feaa09dcab0f4353869c27d699257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c055c3aa9bf1eb60f98171733f86f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a757bd39f54466f65c964f84d34077259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f14781c8683ae4c64b26fa4bd0ad1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0dc241347a51e0dad2a5f97be19c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e929e1e0629d781a64ef4f3318117262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a9b3036d82cc89d3bcbd98ec89333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2393bdc951456af615603e0035c56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b253aeb507e8be2963b9a980ee80888265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0028eac98d80bb7601c2a8f9dbee4eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51a3fb6b4f7b9de08254f6c2c9d88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89751a9e6c91437d0db37b6655cbc60d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73682589ab173ae179ef745426744bc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e48a23374f6cd9a22e9969a9c7962270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3365fc45154ab8b866b1158ac3cddd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca83fb7c287ae8a5fd9d7325b83193272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a157275a590ee07721d00e17cad33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b979161227372ddf21f6c35116ab16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17683e2ec215712ec21538a4def8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2df89a779aa0adf19c240500e8fe83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695805345c9f3b985918600f14b1d1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a867030b23a9d6490f34c1b0cd6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2a1fa8caf4f6b54f985f2be5ae06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3a12354fe8f638738c9638c3f9089280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4b7f324d8755b389d51030e5f52e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95242193143ca30b4852d2090b8cf5b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d70bb5b71e29902af320f92972575283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7f7f6b9002fe08b990fd528e91eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c1bef5116113004cf85799a07de6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303871c812bba633c7144c56c33025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d180fe144f1e056f8c1115bdaf1f4e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0d2f6b2aab8626a5362530e2416e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9d3c2b449465875eecea870859c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378710d5cea04bbe007160b7180b1d3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e8abbe2362f0be2e8d649cdd79b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e1c672851279a465bef91cbd090a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980c06f823e1248c4e58a470057d6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70158f7a0597b0a2c32c2961576f7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419026c07f5c06f37d211a0ec112177295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c82df33981d1b816ff1e156e9e1ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8468b390593cd7c33796c48f14fe44b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e897c445f3b1927decc951cf5923626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a46e4819bc7c94cc3474915bc93925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac797661d06b6ca632d8758f484dd1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ccee9dbc211b2c4ef31e706e129a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01a977dd19a1bb46c0f42cf7cdc89f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19af505b34df732a15d5465f081b22a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628572ec3e8534d41e055d57f9a2412a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc66999158a534cc086ba2e426d54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1d05b4145f78e3535147295e2e31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f3e911514dfcf8be17bc6447317b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1322c6bbd0259a9570faedcb50d90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9e78ae96e82124c64bd0d722c7b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae35e55df2b2a8385b5b2ef647b738f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf8d20e45855c331b55eb1dd45559311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd93d92ea2ded8a5e99f03fe4313485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab1f4de99b43e2542c690fa622193313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e1ba151a2d45f5748006d2f2e950314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d970edbbc44e816db095640d44b45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194e59705b2717a45ca6a0924d61453316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4b2c5fcd13d9647c0fd5434b57af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50900ca39a7de66f9d0bc2da068811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13798d2ebd52aa110583c9b50c29f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8930d4ed8800c3414034fc7b6f18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414b9fa143ea5bce8fac91bce69c4ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eaadf2e770ab150a1831b9aa58b58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7929318dd666e52ce2e789aded12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3300e3882e39e17a2a518ed0b70b66c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29415976d3ec0c7271c72883476e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52497f94d42fc97820b455d7db726a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fb19897ff0c5e0724c1e3681f889327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67485cee9620c292424aef9199a2c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f8c221020b1919700d2aa357ea83b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7bff2a4ef0690aa7af364100a149330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d245f01fcf25a2d5c90ae91c93fb13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e56c815eb33ce59f77049d89f9ac88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329943f9c099c5484e473fda97c222c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d0ecc1ac027bcad58f845c377d2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae002268c168821caf919986138498b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9bf5ad1a09a82fc959d4e271c67b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e02ee3a1eba2c5e80b709cb760a715337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a5f45e18e31b7b52f7f2614d6ff6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c6bd1e14d97ba568a34dde2ccb2b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263e84809887f756a7c6aba2e23515340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8802ff412759e2645db9d511eca782e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665c3a42bf3a66264378a79bfa4499342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790768a19300e39d2d1c4da734826c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3c69bc3c5478576beaf8a4697ffd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537df219e6c831f0afcb2b882509b32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e5b653d7f45931d5922750912f86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d045462cf495aaa35c3bc6121d51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cceecabe6c8b8738f97f7034de1eca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701392bd3a3d3daf336ed4e8b95e63cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788efe603c23941dad6e5f15c6b4d505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd5a8a5a54d749c7f78ad604f06fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c8327cc44ba9a041a2e0dbb9be0e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204769c80d7d2979d8be9aa875b71c4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89be97f115b04fe2c39c5a7daf2ec4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5ba0a355cae69e061c72d4c28070355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a730e389076dc6c0fa5b2f3253c646356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32562976eac26bb2f044661db54dd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61b8ecef027e14f1419c478e6940d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7c1c9d667bbed6c4d6bd01cdae95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1524fc1d139cfd581a3fc99b27480360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1872eac026994c513d01fa5e936d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb779eea6ba981d21c78a987084fdbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dcbade07277df39b4bf69fadffd09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee764a5894fbae37152f0c7dde166a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c14f38617739711516524c5b28b366365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318650d3e1f365e083d86ea85a0cfb31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cf1cef84519b768fc4f04a2bc1dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642f89a2acf8f74a1943f8cd51f58a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25573abca0496df1abd9fef467c33fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504bff98a84ef749689b5c7a206c8c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54346f8bd9f5ed6dbd68ab27be3390b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217262f66d11652f79aac540569457372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca893ec5eb2dda0e47dd5a652946243f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b348936f45293c33adf36a8a53db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063eae2187e2c2abdf9e9915efa68b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d42a8fe1735ab221911ef93ae32e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efe8bd5f1fbe76f98cbb14aedc337377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425b3688bd7faa3ece0d3563fa4928b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f8105ed2b61a491a56a56256589c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4830cbd09d7c1065043d8b355b0c9dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9540514742646ae5a4a017043f0c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f65edb6ab8bc45fa9ede75cd00bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844fef45da68bfc3c938807bf483c05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0918ff58f89c2003f9f03f38b3bd4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e30da35aaca4ffc5ed605a205ce6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0933b53c61d5e9326fb2287cb9256386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699eefa4297a16d0c34d1243e40de91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0083aa4b3e139f973dd5d13ae0674388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f25e4a4eb653c247ee2502be738b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6ce2be9eadd822f51507ffad7a41a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d96dc16b1d43d6d6009176c60fa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c25b2b31702642184d7df26a5f98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf680f67aa0875e62b23aba5db6ac65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c20af41ab9450f6f981fd0acabca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2679e77648e2614a96ea97f391c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004798e3f3dd158b4169eebc54475af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c81ef3fcd3deaa8bff7677669e0fde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db89bd7fcff83d2ff93d4a038f64d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ab506c5f4360114e4f85ffa14b486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1b86e24a7008daf3392f2496219f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529be0d8a0cf5642808125b40b7f8e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a35694c2878905e8f55a84d6ecde86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442b25432f74a9e94a8e87c0f04678b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e2c0cdd1f9ceffaeb7b8f2350db2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ccab869794fa6b2accf2c18ac87b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90537f1340439143d5644d2d7d7eb527406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274b46a2eff7cdcec03b45f0006940407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35847003a9c2abf3ea8f62104b16c2bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0693732457008b9fcfe3ba95f1f035409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ece976452d1513665ec66fb25fca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aef64d7ab9689230b8c5869d4f00a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356af553859e92167880a910b9c16e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a8e543a9173f5ab065c5ea5c0113b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389dbaa663ecd279ea779a9b2224eb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd21f2ba00898275e75e920212595f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077dc85c1f97035890805d198ddbaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b547b91e0da20e1a11f23a67faa98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caefbe24a0247dac14dd6aa284e4277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1827721a9229e5e7abb2bd6114740c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86047b600abaec6f1e8f691a71d9f9c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2654927b684761316d467e810c70a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c78595d929cc6c1893e190a12792ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1ca4987495b349ab7ae12a0a1310423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff751c805099a0306567e358f4770b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9864428caa8fe05b582b37bdd0e3626425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe5f4fbcc3861b4a82f74bcb1761e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a87b0d10e8e33a4f96d87178d0ddc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765475eed8c742317117c405a420f54a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2464fb89f84c707cf6f4f296569369429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81010def2a5fd2c7a54177ec6f719430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c1cda04d297a81111b3ffbee747b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a131a64d3bcec4ba94248c34f431f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d277cb5b64fee620a10baf252ba46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8310793faa746a1479b713f259cc80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfad75c3a77aeaddfa8395067dc107b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3bdbf122b9bdfd4fe7cdb6e234f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b59971ac78939854b0423232d8df32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e763a98901b14559a2e4bb76fe31b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9050ee1ed3644ad30fa381eb5aa0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc634d0a8c6a7455f81b63c9f5bef12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daff03d60846db50024dc894ede4e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d54d7bed2c449f6e4274d697ed32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40bf43d4121e2344b077834ce45f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe68ef439aaf608d5ec907688edf339444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4af374bd6e64d4b7885b3963f1cd8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73478b4b02e41d5f38f4f5a8306f87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67694f81fe4fe4b98ec150ec3d769447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da479de1a0d27819870e97c48e293a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaa1f025b36b7f5c8ffe621c4adc13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d33df00c43c92218941b28613ff35c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee840e3b74fdca09ed30d84007367c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ff4c5e1b588825926c72f6ef49e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2485e18ff9756fdd9a35ee0d9f667e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c616469c848c8a7934dfed2cf0535a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860581ee18cbd8cb931ad179520eeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25d097e0644de80314d95e8d5c6786456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c1dca39402583885f2ab5521c132457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b67456919ac5f128004ac035719f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68d780d8b685eca7a244db3a30a250459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe70a7c39ac4d986a7c76d54aac947460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe4fb4a862d5072bd45743ea3d169461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492ee28f0f303f9a533459ca5dac10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131bc8655c8dece921ca5f926b821f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e4d42073af171a822a5cf4e776a74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad91c4df8075b7eee867729b53d1701465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c429d9082afe66fff0914bb2786e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1ab6bfc3d8e256b09d398fe16e18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb61392000015971a7a135339696b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2548a0c72ede0c375d79382588bf344469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd8e2b5cc55c7b20f4f608bba42d27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27958979e24a067d3778e8d4fb6eff6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f69ac69d3cc389c3215ca209d5a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce88c8868049bd6567127b8ef0bfd3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661b7b574350668fad9a2779c2841f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde6262640f0cf69e0fa0c8b452606475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a733722cd53940f69e2778029fa57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04c0de5c4f8ccfa72c04bd62be012477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd13ca8c8c2171e310c572cbb643f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc642749bad67954780ba98511b011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eadbb10f94d1bb53075c631a15e344480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951e14a1d7d04c82b628816c964849481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa09301508144a804d803b1ca4a89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a56e342349864098f8df534eff792483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20b1346ef6eff28993fb9feb1fe4f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa2e5afe39c64eb348529a33ca63f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11fdb277dba56a1b82f7069ab4a3bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf0b5953703a7bbed2b16683c8d8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf9bf43533ee803632c730e6ad6219488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89069f0c3d5f61e87c47c4ef93934b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2768bfde0b4fbdca6bd621a2a5f5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd72c34ede865011e39168e649d9d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc169d0e5e3ce15ca873f0da823676492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea307b65311ccd2f81f2c6e11632951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18214f72a02571bec88144763987caae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6855725bbaeab3a8fd2f0b137e08772495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae0a439b062147ebddc6bda5b2ecff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b911ece18c83fb93f2ea9f061ad9c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563bbc659e224ee6e7dc79ac389925498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba901c4339e996881b67d80e2ccaa3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d055c7cb5939ed3db5b09b036bfb2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6da8a069208ce609f623759e42df6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48873cc2f059dc4f0d40ea50fdfea34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017df235e0195c30755ce41bd8b6426503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f39068f524f365ba2ed6706273dab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4024dcc33aeed6dc2ac329c689147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a768855d3ab5d72cc069649015171506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879372dc885d52e900a1a9352116bef5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f57dbf10cd08166f7eeeae2312b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b3af8119183c235a58dbadef8ab5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09bc751ddd996a082d1ae9eb02af1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac29746ef05a32e66ac2e13f1c884511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098403d3ac25c22006178ee0dd8077b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1808b5ccbf04614198e99ef592add513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fd1477e8c6881cbbf4c3efc0c6e11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc96a4adc2efa96ddcdd2a0c730fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca037d2275a61298964e472adc84e26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669080af6865dfa0572650e10d7d8d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbad8f5b6cc88b8ce6992a457942c13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ef1a557abb75275cd27966c063f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079280895f3142cd1f07ba8d635d26c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a90899966e676822e0f57bbf48578521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f5ac4e3c09b83fb1f6637b149cda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0103dcca28744f116d6c99137758f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed9fb27169bda7d1f671ed6fb74a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e9472b06c91b0047527d770c9a389525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0281a9b6502a3609cab8439413b2a53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e86ebd0173078f436021d12b94f7a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62e0254223e3ec9556b3316f104128528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7f9da704fe32be026ed1df81790b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48e6bfb3bbb3a21c09b35149868d4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977aed748442ebe28dd1e5b134710b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c8ee6dab11921c166d7682f26773532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049825e111d0524f63c8eac091bbdb1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d68c412eb13b2252e9de205d751c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca486657f47553ce4144095602010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7a9634f66de3aeb6f01aae90e3f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f38221c0eb460dcef1c5b124d247537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc0d7c818ce438d1158f1d592770e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7ca6184484bbf70e00b62098e2c7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de70414ecbe05536f165c9e4c7aed81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be018b06a2a37fc71f2ebafb963f671541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6066d2ec94ba1d19d8730b7c5b4b9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc2c18a6db490e80b9914262e3946543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c68a7ac2ab93815d0fe02fecebfb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fee14d7d95db3f55ef1c4ba3981833545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf60d7285c9bc3ace7a84aa731b2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f71af0fdcf942656ce59733694316547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578403d6e647fa5f567d5c4e8fea71f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c8ba1d5528a77b15f3af05832995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087143d607f3f1895aafa8068477c25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9079097777060c2b9e22b69f7e739551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4dc4199e5dc93313499f4b586c6c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf50c6371ae680802a914d79a4b54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda75f643f50dc8df723ade4fe712ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161321e3999c4c8b656860806af8c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d1e19dd8d7c1e2a6dd2a190d8235556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868af953b8da7ed6dd2f043b83222be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaba5780db7fa48153418afa5f79bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680c8dcc62cc46c4ca7bfd21bc5d39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc75e2832c9bb1470a8cbf1704a345560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c375a820102c64a5731e4ac028b36c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92172e297a95cc098ea8e553abbb2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6305ece450f4f6b4350c53ef0a0bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186ac03aea98001e1415bee4a0f3a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ec3c1ceb95bb06bb5cf6e066dd07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a658207ffdf7d0995135de61279bab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13ebf294f5ee59acabf9aa8f919760567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189c9ec703c11f0c167e5d2765d732568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f1bb53cbafb98825eb61336d30201569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5de6cfb39e3c929090b1ece600c63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea9f4443174480b155bfdcf7d1dea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3850dbf3056767df33c75f4f18142572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c986376b86089cf1b0a39dff38826ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b33a68f1dd02490ed8358551d00dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449fbabad457a1581cdea1c9d7f4a8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463de59b66219936ed05b8222969f2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c01ac631e374c1f5ecf691e36ff0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff850ae794c12efea5f5fa6bd5f006c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473171a23c0a5cd72f29b398bd65f622579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3604ce2365d9562959a6c3346f0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f989f330ffb87becc46d95025b613581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b32f2cb10a0121d8af40c846ad78e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ffbff2caad72ad230ce3df27010d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013f2fdc67e55b868316da61526d88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6306622acb2b5edbbd74296f9dfd803585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418733f7b99c5373125ed7836cfddee2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366c48f65b9eae33efeffe67f3354b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f210f5c907193d88962259b0eb375588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de5ca04ab914d54e363c1e2de0de78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e023b9d734af2132b7ed91c0af868590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710b50aeb497160f663cc3cb1fd6695591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4acee13cf12ca96659a5dba5844aeb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7e5a83812340c3fee0b8eac699543593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595581a922419238d264be09198071594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa9615b970dca16c32d8bf4741e18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16df8516b372724e855eac667160c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab88ca8d218591da1712bf5237aaa81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04115218577e8a2cbb2fad8f824e1164598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487c5c338bf1d07391b0817317a685599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48563b4df638b6fe27842f8d2bff0523600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c5f58aae7190d831ea05b1356783601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc4268bab376777ce110bda3bbc63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130b5e6196606808d01ee21b344a17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337601b0c7863e8ae4a6cf1268a14f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43be96323633d0738e10bc2551f823605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eca57d347e70cd9e075b2c2d2eea0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549cab68b80f26910c7c2cd600591f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f691987e7b71473d79877238b76351608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4ce27f26af668b85c2dd3ec36667609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868818be4a067aca9bee7e9ad371d4bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8b3eff915f5e3a40e0f1fc1e3f17f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a4c0015cf1e8faea3d768131435f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15782feb1ea0fd24ad038d9ae47ca3dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4354872982e7d527c354a23797805614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065474cb35eddcb1a427b64dbe29abb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71947609bfbe4c5910dbe48c1c38c1ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f202c3f07d3c117c785e7c9aa50bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b0888768fa13c2936dc76d559d7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b21cf3df5dd9227efaf076a5872540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93f3c7d8924aca5214e0d4183a565d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b9de92f3c8e2459e5778da5dd42f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb780c0270636b9c9dfcf881da2d9bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf07556e17120a640c1905e5d4d28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409f49a6db95fac793b0216573747c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e654fa913610f05ef8d24b21b1d70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cfa1f057a4ff771d7eb80b51fe0a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b512d3c726eb9ac0c359c6dab00de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42847b3f41d440369583fd8631d1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d60d6370e625e070c08d842477f64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e3fc283f4fd4962a1157b17a26086630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec57ef7a675166be4d93ea73f5b79c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a871a322dd8dc7e0aaf29dc1b1c030b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30476b2270fa26170e16b757f3a3c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1404a30541e91bc546c5b0daae362634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faad7f0aabdc207bc86943ec7bdc8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1e29908269600246c221519026db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb01b5f45e338402c30bac9bbca877637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5e2707b42df0e0ceb02b53089bc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea59352d262001128cee3cb44a00a71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501adc77ca33ec95b2ddcfaba3c6d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eb0b26a149d9367ad3397c74be6cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb8ae7f57cadcda7142a38bed3fd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70920986d9638f1c5c285bb06c98141643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369ab69bd9992e091098874d41c920c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8982f4a69224beddc943d6dc09ebc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec352c05ae5948b10606e6a41628c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef433a9a2b036a5767183a8905cfcd6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fc836bc01d4c784524abd1fa2799648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fcd43da684bbda550c9ec551611ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd039f61e9e376d22f7841355439378650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e5cb669b25ee0df5765bff8fedc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679b8f6a2776fda74626f38f784e2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81973d7869af123a873dee18184bf8dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f21ac3f4fa4b299b3a4fe160d3114654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf2bcc04988bb1be1eaa1fb784c66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a2358fb6d8f1665e8fa180c16e039656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef003b659cc343395942603325802c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150511bafd770095d203a51239bb58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3be41030382d38f00cbc3cd458c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8fa3b5a87a6e14ab597e4c07e17a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee2cf2a8f86264e0346bb90e773b88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47200d587057ea498aad3054e05e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b099e4236ef9d564f173bf60a1a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1132763ee04b6b3d2165436a575a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7ef63e5a7377ab7f6cc8bf2e6c10b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a5d5a01b32f3dda5dd63d07c35deb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6e89e29b5998fd4297010168b5b0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e495e782f7dcc4cfae7105fc283ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373d7edcc849e09b29565c11657649669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d718f67a8f6cb7636788c15c2d043fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aa4303f74c4a7f1cc29efb520dedf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee41ae96e1df88e68504bf5ec6bde4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d194450e7842a68b4eaf6846cd77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7e9a5cfceac7e787f791f3a5263d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ae008e9e1a25c1ec3124879b29c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aae246fefa0f6e79ed2b269201980676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c2e29a4238409cbd38bf1ee7e2c56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918beeb26b65f595f17b13c1cd7ed69e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc0cb90505ccbcf555ba15b15472f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6b79ad2b9c5b2ade3cd334b4dd608680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>