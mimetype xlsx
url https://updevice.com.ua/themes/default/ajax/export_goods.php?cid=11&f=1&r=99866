--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c29c6bc784265c99c51ee564771b181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e244b9843b22b94178445e8cd0c913e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5f24ab72a56632e7f31504116a153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d9a97b8fc76872163059f9a6d7c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8c2923fe9fdef395c646d5c2bf6225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e126b804a87ddc0e1639563398e9fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded09ff5fa9d850ae5fbcec01099767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd32f5e212b068dc88f95aa1a2a6698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616332cc5ead24cac5b1cb7fb041729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596490ddd68621822bed3e7f8b3757810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18728aaa5672d6a5c3dacd9e1eca59811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201771a7a2a8cb54d1c1cb6b00948812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6858ecd0a9553bf81841880fd85813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1c11aebb227628ac947f71aa1c9ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb603da1bb7943b0b7d486b2f16840a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830becfbb2bc145a841e32886862fcfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241598201de5049897a54970c8bbed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf854a042e2df30873c0d2e2f6c04b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1883df8a9ec1f524fe3081a758e7a8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8e60a7a1a0faba3682cb00593b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b24146448eb1464d75c03cd84eb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2beaa17254c152f3dc3244f24d7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144fbe11cfd6da4c66ee59afa2625723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8c7153de5c5b5b81c3beebd54ae524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c282c00c11378e125838f1769060d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ba154bb3e5f30fc15d9eb74f31c7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beba1dc4a06f2c424fa063e4c730c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2ffce1bc5c107252355c13ea3982628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024b7e84045156ab1671d316f398b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b85fab81288215e63b9fb1f77de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef1cba635aee5f652a4603e37791f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13801191bd611ff8ac9f37b081a1e6fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a8c8ddccfdfcae6d3d588d3068ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480213b27735d376c743f5f21100c94534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65118b4df296cbe55cb75cdcc4b45c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa763a2e862eafda5219fe54dbc65de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840c3ab4d97a1bf618a19d1dfd8c7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ebf3f1e406939c1464ae8d26573138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f99917bd74b1d597c8a7d8bf996f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de37935eaacb3ff2c1f9b1225583140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea800715a730c743bbe2218923be50e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4449e97b0d973fab2ece1f49500e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c04c61e88f3d72c1950688773403c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8c402f0466bcd11f613db03ff9ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62c0a16bcfb29472ad886ca86c6d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d61b65d46040bc41dbea137045c3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110546b3243e22e5e620b916492015247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efd1916e253138d4bea4cb492a4d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a48e231eb5d75bae2b20a9657edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd973872aef70a9e1c29f1992d57b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10c8a6025d2dfa573240e93bbf05b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982949fb9c76880a8e27a4eaeb571952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5fb9caec0bffef489f612144573a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393cabf3c67d4f34bad2ea8b434d25d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e3763b4eb9f1adc4093113c2175a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115930be2c7dc9fd77c73b85ba9bd7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822430d1d6c3c5bd9fb82a0bcafccfc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f862781398de057a8a643c37941358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae0052c2cdb7738972817b6e99c30659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3744e9568def245643691c76e3d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb661fa89937139824ee86aff029d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa26359690dad1db33ac7cc72811bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e4cb01d819d81538748dd7c10fd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66d4affc2060d163d5a2115cdede764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cdabb2221fecc4faad4850e3aed1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb853be17a08e3cb8e6b061542aabecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f07a4d319008ffb6a63494929dba567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae4137a0dfebcb98d8c0099b977d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b27b2632516eae7a32c56b893b8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d42bcf81951fe9dbc66b2ae4da91770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bdffeda3e96ae8b9df341f42912db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d437afbb71a2d807303f5714df2f4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197396fc796e5a806a2a02704a3ae5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058e39f60f2bdd82627e07d8684ef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822faa9e316e1858edbdf4d43e4f88d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b710eaa2a30d9788174928d7131b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e5287898c07e84982b1854967359377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac60c8bc588bb19c4c9443b17df6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac130812622ec83d6c0d232023708879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a2e1dbb80c3daf58fe0fc46b97bc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebece8d5e3720aded21ae0b1427af7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d35db7f5382383378b1c8a51dd09d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd115cd5a546f4722f19c69fedfefa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5163681e63f27ddbccfa5a9927d5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f513355bbf0042724da3b48d4f3f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb8275384b0379a49e7c6031fe48686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d3c267a19cc7e40898f07f254e1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e44692fd10ae052afa8dabd955cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b247eed6696c4be9c7e2a199aac4a9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4d3a02d75940c0d7908c869c9fc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa454422971fb67a8ec4fd89a926e0ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9961a7908e620d0d3bc8bdd5ba436092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816dd7da429840eabdc795ce71a14793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0420e6fefaf987735399b2017dec5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b27fc82c7ee6745f76b28c7d1766ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e42e71cc6f8333902fb532191edeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b45891ae48e3e23a9a8fe5c948ed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4748709392738106b2be1346a4d1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc0870f4b765a1fe24a56960310e1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c56f4a50af9586673082eaea199c71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cdb5211a47ddf32f7147760cfa56b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84951de155c211d45f8347e55dd68119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038475e258ae337861ab951601bab8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c17b565db00a5bf9336f47e08d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20f7643d06377b909ff1e71f33af3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26e40bf1bd638c6165c8f635079b7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b248a0ec8c3911b6d58278c2ac73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef35fa4e7b5de0b929319728895e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8babc237326f55fe385604a0170b8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb1b8024787842bfdaf8798c1c7045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c84336ef0239488623d3a896235f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecc4894fe367cf6d811442c488cf37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88849b6c94e6a97dd3d96245346e86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d08e2f49c10a2c15774b5c8b093186114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24cbd8b3c7f53490bf50ef9e80dea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28eb873dbcb90eb8d243c940c7b7a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d1f0f8e77dd7b1cb29d1d5608fd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304d8c946787c324186c854f569930a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400daf76accc5ba378bba9439c7f0fa8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261726d3d54b58138147489c873bc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99f2c4cd616525c86a8f39fb2e583121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58f8331bee5a521e6460db369ed77e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9635486af9ce58d072dbf95bc222c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07edc5d9d5e1700cc7c54f2160399da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629edd3bacf6196ce1134f8a124d3e48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163f0e05d78c7810281b6d4598a52a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac27f7f3ce7e1087cb56739a25540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229376555ac38ed7d2895eb90709086128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecaafeab6870852865728cb2e7c3bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fdf1d3f384d23780beddabb3f1adf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9337f1f251b8701d0d52d2fda856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf12ed581ff8d37d4b03e49e9d645132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c95b23f3b45b340503f39476aed85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5d9107ecdb5a45ab42b6923f79be0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a66b415d3c56812fe0917ca4349ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d812971c05ae4f993dc2a85f12c530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f53a19efb95868b4ef7cebcbd2c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1901251e7b26c20c5d41784d81ab63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d0ad510fcb1937bff205773b5d47a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d460f555a917e643496ae546977c2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9a22bc1426c9ac0e1ff933d34e16d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be2e1b501dee4314f3cc1f5976d38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708673c202acd029c4ad33eb19b35b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df3553f6c9395a50929f14538e572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590a8f6246ff1b53519bfb04f23a4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c5c8b71e199e9a1008ccb6f450f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab640bfefdd06c6ba9e6553a41532a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236b086691dbd022b0c0668a539064b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379691edc67e3fc4b7bad156550eaaea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e59312d66120a917a4ebac07399fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97862a7959b48ed04d1bbdae394598151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11a5eecdedbd6e9fe896d249a92ad5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620431c533baa143ad6cd7fbe0a09e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b1209722fc3067550f3fb6b6f8b5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45cc6a8ccba2c6702670df425afa11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc9596019b7994f16e9708db268d28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc54d82eaddd18469dce76fd442e8b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac018d1a384f0212fde987f583ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12a35a5d9e40c23c5ea67436b73ac7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc37f0db0a7b747b742819c77faa54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe575878f95174845ba3b3693ec1c01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ff513843147cbec3033297844207162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe04543597270fe5119047c54b114163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf03a62f345c9802e185be1514d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f347b43d7e39f84c122e3b7bad2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488fea06b77ded8015e5863adc7bd37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34cc2158993fc4b3c7dc1f84369d5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0c2c2075847ea5b50b9eb98a02d97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff01e1c3e1486eb9b6db09cc80fd3ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58babc5959583bca0a760c50a9cb8b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e92672762e8d51d1058d07a9b0e19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbf0def207add83dd78ba5b1129972172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb7fbb694b9c63b0e3cdb9872f92aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fa51c58ae1f1d3288a834fbe3ff59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f4f4260eabbf4e612293ff22f8555175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910065a27239ffffc7daddd35400e549176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40da180fc2bd2e3cab00318b731bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a4be61e8488de78af7e5895db0b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e623b7abdc360099bb0431917d8b5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5a63414030ccf13d9d319560f837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12bd7e8072971f3510cae58b1b5403181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4026e6d93d550b964a3fdd3f2b492d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c108f8e0220ae737aad4ff8fd2d86f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d97c3bed59a22cefdf4bc7164f53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fddba68258e76865ec135ad95808185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0ac3e0baf3e74a90617ea26a8083186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a07453dd122d652d1ee41cb77f9a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393067719bf77268f960ca30d5254ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f26dc71f899b2cabc93b08565515b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0b60933080548a5b461b4a5d3603190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c733da8edfa8c6368fd87b2e3c52db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0bdd476e8b1a3a408b2db0dfdc1e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ee33971073f1da6a8c3a0f4929761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7292dece9900e460f307937a42964194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818027c7c38504b0e2ece8873d8eb09e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee9caa4acc707c00972217af80883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e923452a7c35c2917f53c7dc1e3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e0ec3e37ef118730c17d445dc87a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df334fdb447ba7dc0fcbfaf9af5d2f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8ea25e2b4451fe0204261fb00214d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0c32f8f563e21e7db43f75cbd06c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678c04f493f206db959c6921108d4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee00e90323fe27fb5f3f8470add2b7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c3e4febeaadb398eed22011f2ac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ca9b9cba08138f64c026c8cb4eafc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aed530090a9e119f6931ed41a7fe0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f6746b91df646f901183e3763eb92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139ae77097f32c446ea46f33da03ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc707cad9ddb6d14343c4534730b0e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c329afe7c66428b0c2452ccd0e12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759410ecefcd599f7ccbafed6c7068b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da93dea31adbeb24a36eec81e458b1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ce7e4810d367520b2bca629f9357213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f66ba0594c8f6bc8dff4813bfbb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea50d8c55c4586bb780c62580aa910215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b12bb5629c1e52de858e90ccdf5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158d8fcfff16857adfdeae5a18b34b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7616b860ca78925c32e282cc850cfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85562f0b24c7182437e44010679ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5083e93c160acef8188011eae01d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7d6db7aa0de05a67a274249d1b9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd13623ddc6c96fe9ac639143e7320a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080511b2ae7804624e55e6f40745aaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351989369d8794cc269ae141a9459f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522578baf065b6860ca091befa7e7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a70f0ac75fafdf2383d616ee2d6fef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba073ce3b3181bbd03210ccc95f838227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261770a5e48c88a92b16eb58817ea01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823c8d991a2b00c9ea7ccdc892fbbee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d5cccd6a0b9cedfc5556f26dcdef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18537f6e43e2c37008a2aba61f8ac810231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56cab43ff01a113b4884b4e955ada232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c039f6d614a7fb8f755561173357233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6f8dc7a106267ab264bd29a60c13d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe38b866a8108b019c6000457ab1ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151387ebf7f45b7be9d4f216c89058e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00345f3cf0756a3f240422a63feb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a2a7b558dc1a44606bcfb99949a90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d29d093baffb34365c355ffcc5d99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610461b048a6d2784f03d479d3bca32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40fe94b23347b33e2ba3311f7ed874241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb83dfb1fe2a71370e7bcfaa4886f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9bd509cca4b7189ed0d3bd85e8433243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411fde58a8b33423b74a32a5e1be8e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13965aba374ac974b27f8f642754f22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29525e01645faf0604f544909e3f373f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f361caefc01fe0c59bb2f10ac58e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725fa287503006ce25af8a7b5ea259248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a93ce95e8c033c70d466fead68a7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f316b2f29b618eb000461e02d37b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157c5537b146e4c7bb25081773fc7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3eeea40396a7e2f58e1b0b6ea196252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad95941c64eb0e837c9108989a00c87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f019a6c4b1b3b32c493eeb2568566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689415762b59d911774953c28576944f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817074eebeadfd9598c23156f058fa3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f07b26368c827ddf1c80160f4829b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94651a7d578c7c0f476eaf0ad27f68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ebd6c36616b97ffbfb12a145739a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1d15b5506191cd6e01199ac321883260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465a9b07b58354122fd94389cf1408261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf8a26f3570845a87399914fc86025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247592e9943e55c77a28e3b29c7976e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb4c08b2736ffabf209632d3220f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709398da739eee28833e000edc49042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c686a8169025442bb303f2ae39d79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0601950c7c5868d86c680c8cbe44a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7969f8b6893d30d3850b809eebbbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c27fac39701d6467039a28669a1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46901da91d975c4ff2c5734c62822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc3530aa538ba73172f2dc73012d6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f04ee91019a217801f509b526e3b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a0497e7ae070bb2836d91b6d36a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8ba7d1b740c6e959f425fd995d16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36359375c11c9304abc65d3656c7c59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051dceb49155eb827bcdbb9543b958c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef9ac7dac04d3a800c1f5e20dc907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2542a33447d447c35e0f0ec33f7ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da7fb15f9b8ef321ed3b136616ae9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4876d7fe70208ee9fa0fb2a3fa3a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453aae89fb55fb49c40672d69c73e1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a46d159472835d5075cb37b04ecd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d772f271a8b35366977041765c4a57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af6db8b1d18a742c56953594951b76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d8a2e705cd986d210f1778bb89bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06faff1dad8cccd10fbff2813699a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a350195a12040a8e07474e92b57671287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12f49cbb79be293f00966e045a87f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e5a4e6a636eccfb5dba040810fb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a02d196b9f415ba04478eb51011d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63ccaf9b6dbfe04c51f9afe54687a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4a9fe4d21a00195a96d060566d51b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed352eebf84ee09c99c19644e5d7080293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db7e9dcb09455fa93b682bb63fac4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f2fb7f39320baf8725b8556dc21b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494c1c5f612f9c3a7a0ab81bcb343fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08ba00acd238dc1c694544eeb1ce2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939a4410645757b97bb02aade77820298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa566b2e9dc9863aba3a2873986a7cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03bceadb90651feb06dc691e0994c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43718486f045f9104d32d4627f945a7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5c7bdf63adeb0b924a4ed5325c053302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c3d7594904e61803095df4f5e874c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16013e65cab8047e5561c469482f4e1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c1c3a69f90869c63f5cd7e9942f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14f0c5ba8532ea7d6947ee49f8958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd5e29818541fa59e283fcddf6dd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c6e1fd15c68ffe8436d23e65063aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b08ba318c2942bc10fb18fdb1be6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9473b0f0f60d4013b78fdb5da690310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32295f373ee3a2e60c8f7fb0e7ada66b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eae02aa93a42fa884f84ae5e9809a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd1e48c248abd0a52146d70584c1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f29a1d11028696d66ec404635c35f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd91adb2b1d62a8cddb2e7076b5d21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b557ae61dfac67306f1c70e72354316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15bbbaf46d1189b5e582eccffb339d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd089f496a1fabac91ffdca0fea33a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafa75098a7b35ad3f399e7db9f526319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf5d04789d880744d147ed6b235743320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca6331dbc91503ead729b87dc20e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3e9d7b5e9585473dde7f822d5790c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323384be467371b0b5707c8e472c8bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d91f5e64200b60cb0a282239bd9ee9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea018de1817406f568fb7b5adc56ad53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df986b2b780c410296e8a56dc107a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07136728216df25d6868f55b968320327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ead55fbd1ecdca2ff1564f8b3c88ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f30ecc6cdedc888e8eb9985bf3f24c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f0ce4369ac35cb4a5b5ce986f8ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1efff81c33a15bf68246f5ef71a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640628059b2e61dcade9363c3ebc6904332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496e1cc4caaf70aef5c1635a62a837333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cacefd01d759be35b6ff7e885eb21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e49e4ef860e9a043659185e7de281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147010be1ed767e33e920de029c16fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9209ab6db886425ed7999b92c9b09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5ed44c54627aeb14cf47f26f8d428338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8c4e6f10457f052dd661ff2f29a5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb37c66de2eb91e5e20d817495d9b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef79b3bd18409b00c474db15b1f3f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81f37beaedafa7fbe4dec22ede292342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04949e8a2ca89db46e25102ae7f6b33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f05377ecae5cb0495235167795f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eddbad5de6c3c157efd1e1e2b47fe6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522045cd3a2383b43ebc494f54302079346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b6c9da97c682c3adf8b03354c1fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de9c314ba529f51dcade01b775b39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770698a450fa36b66ea42201139851349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382df85255962748859120985824b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba18cfdfc2f4e5a61a9689ee3d48146351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe760be947846a79cdf56b0e68bc919352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fcac71d5f89d82949708a3c7283c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5670f5e46082ed6a6692a231b503e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1c24b6f031a6c0072c69c39e6e5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c5233193da68642d60c3a039b3a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee30d72ed7875b4eb1b7384a5cecea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9a92d1116bfda328d42c014a09d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522b6067c61e31a9ae6d03756e4810359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8c6b3db7d3c8e353468159106e5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5cc2556710ccba1520022314693b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45bccbfbdd03a80ef4201adee67743362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e9de5c799851f56c56c3ee3d926e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace7cbf44b456ce9aae83a8ce6079d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069410a63252568c5111288064a8e821365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3814ca6a3a62342ab8a46b6721b6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ab3a6232392a39d5c7c38c873bf87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c9fe093a682181d2a022f3cdf776368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f56294a2f714ce5c9cb64d3153786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa195a110ba4e9b281fb4c32e0d06e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f70494225b077f0268c16299b187371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c3162cd92d92267f7244e7868d3ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12616a7c269cf5abdcb8358d5d49aaf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2951764c20ce0ca9da4604e4168957e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392ff8e506c6d7f692dd8ec877aa8e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d2b2f4523d970eef5c4adb7c9571376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543427ce9cd4baffffc65b9b66de7a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb590a02492badf93280ffc1260dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be10664d657bcd728eb37f6712c73d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974fde3f699bd68ab9a6b339d18b547380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2dbd3488204c67d38023e3ba680dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ffbeb2fd36aef01d898a75ba8579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4582c6ff92f266098e9c0c9518e22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6d5e9045259cb7f2df5b8a61263df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3caf106a82ee537517f7b7a959ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18952fc1b14dbf3dd8e7b55f559e6d21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39ecbe992887c18afe961752d396cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893eb927fc1d27b03290106c297a34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed9ec0203c2d803b06357f089345da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3c4eeeaf926b6b444a1b99af837b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834554c3cb0c9f4160935537566e6148391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141e23163662028558edd20c0b2a20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a99170dd9290f10a72615ee210a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039992948fc1d45d441400476bf16cd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747403eeb36c8ab4a8afe459b42cc81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f717e46b57434d118970bacb310c6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764e64a9775e7215f12c258dc5449a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938905919efe3e2bca8938567e1c513398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234696b20de314bb37448c2f596259399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c674d151bda2e2279053d6b065352e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732670391b01b45787656b36eb84c141401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b018d2272c6482cea9d8332311a7e13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992d2fb2fd87e5f575cc9f45ef7570403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aeddaf0ddc46fb2823186aae8c2d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b6793234e706596b81b4f2125643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004ab64a7a68c822fd6256c527cdeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb020cf8fd0f3b3023c01a9117124407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b479ecacaebe54be5845fc9a1e05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc722b4f69f0b5f035b2498842258e4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e08ab331311ff57df3a499d87458410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c4ec0293b3fc6146f7c3de3b41a7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8db31f3f896b9aa629aa80f10d2a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829457aeb17f9bb1d6534cd886276b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106f764fcd745d9f343a5775f7ee532414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba70f9c263bdfe32b3948dba679ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e0a2bb98492142e0dd344b66032c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d52193fae2cc0b594bf4dbd6f28c07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9848acc94ab78eaa15337dab2f8a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e99c951cb4873fe1d3afb160ac68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a82daa140e7e1ec8a0dd95f177fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579de5dcc024e4d9df005cd1a6a41b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19cab0881e94be75d88f8a0712444422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a15426b567a359c2fc345893fa6d36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a465935128717c839bab5210d9722424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0239946aa9efb7b3c01e5b0400143425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbf53da3882a46a7079a5b3d4c2df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b9a49d00e37f59c13c9f86f0ac84b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348a0f851713d25203bd4d35631bbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad853bb3ca894d6eb0a6bb076a46d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44bbce3b79955a05b8aa5f1a2f9240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a77e4c162124626c46fc429b558f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe735fd1667a196473e1d5b18045d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf976128534e402dbdef048e17317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868220606fd3a282c18c9a86fa9d7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874bd6bdcce832b9308621c66206dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc4e27d9f5ea9736e37616493c7382436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09313584b0591f996ba101ea7196a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cec20acc850a5285dddc5038827b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00364e2f1bedb87339c4056ec9370b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66569b9bd5f0c4bafd4527b0d0d745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c7b40b74304ac4cc9d462dd9fc893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e4eeb7432da62e6fb93bcbc1caa89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c76ebefbfc4b99d1a1a7cfb659fae0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3ae2105ceece372a9bb0aa031e9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af19edd2f8c5cbc23cb6d29327ce0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9856488d0026af9d1b43573c1e637b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6cf09ea7fad491ecdfdef446c3a28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564f195eeb591527e67067dc1e512f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63593ffbbfae8d45f95de08513295db2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6f79af5ea3053b99bd1f00c49202450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeb580a2b2e2466354fcf35d35f6cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812af254e2e81e6471f5134598d94cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a838603454ca15864318dbb1efaf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd63ba427bd7165c414a6dc9067097454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641418a00db7bb3ed4458096888e129455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ba37c205183ad1c5d89d39723cb00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d51f0fce82caf466dbbdb2c1e06b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4747be3f1de501f3f5886f9c43df9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1543feca69532780694602780de63e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d090d43e76fc2163d381e8de9cf9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7431f6b79d2621ed06a57fcd4038461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e567a76eec4e7a1813440125649ef8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef46b08bb6c4d8926e54def35f2a9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b266ec129350eab2b23bee20b7947464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd6f67d0e6d15aef6317800035a36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd0ae515ec4351078171d4c485218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46054a4352309e5961d15acf32cd25e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f439dff7ee3b1dd415ce1fcfcee3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933473cefbc8a3dbfa0dcc43ddb85dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c00fea7039d96481289adcb788cc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea0c34a86283a92977d92fb0f2f12c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569d9fdf7bfdc059f43475ed25be458472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362cc083ff73ab8e46659c00c71beb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894dc9e64347ee6dcc40fc4f1152fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf25a08b3c36d222a8dfb1917dc2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a753dbf9c876eacb088407330c43c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90007ff811334f7d6d526775b0e2705477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284b19b50d4d98f486ca102a4d2e91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36f4303661f6233e45838e5f9ca36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71895022fa52eb88f389922bf12175480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562268a3e46feb8ad3e364df3d4e20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88d46bb279e422a421aa7700ac62b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d4ab8210f09fe63f9bc8f62ee96d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97f6dc0ab531f3918f80f0b9fd9670484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188aa056c210ea6dc2b5899802b4918485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f28e2e4531e13022d6b9b8e20cde6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e95c586ac9ccb5e91dac940bda78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d97f834b144aa432deabba80681ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779827cccf7df18375c324011bcc230489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861856dd8de65635d480f57152ca02f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602860adf3796be29623ac6027429c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e82ad67440d95cc6d0de5d721d19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d6526329e9725d039ff8d8fa51cd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1687befa3f1c71d11acb1da4a9ce7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4442408c7c1531d48f242db504752495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dadee73578a9482bd34a2017bd3480496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec69fcc1f468db5ceee83638919c676497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45333a27a748bf14213c80fcfe0b617498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4dea3d7799cb4c186d27b6191254d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec28c5cf76f1d2056ff43d8a734f28a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11755083bdca43070bfe1697934d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686152db4a35472cd290bc76ec6e508d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb793044b1d0e5ba38b0daa133a66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d38a8a09df33d10f775f77e9c10e0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3fab0a1dc33a241b30c4fd5a56024505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947472da761d7b61e0e20b2c9ce3f0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11b6c482e5063c4b99d47b48991b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3e82b081d2841a2dbb8fa93ce6c09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296ec45b53e2cd364338b47ec4150d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d0aceee80896cb5aa7fc67b0e56b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fda89af101bd77240a71985e51ed9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a920d74b60ab8864b6516bf340bad9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8546bba21494d397c7ffd787c0d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb5ecc981d9a6ad3969f38291da1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f915696dfa1c94eef2c47c12e34f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ff1eeda5f5c3ff13e8928e7ac28d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742154d03fc10f89831b1af7eb0443ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef2eb98f7c536e32a0a5acfea33d83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b12bd8babc640ab939b00bd7ef784519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403b20805d5ff69b9f6c805fb1f845520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6c474bcbe94ca470e29d5822b0e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674fac10b338b58d4c8a079d11326a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57b136903bfa1325e22ff7dd27f634523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4956ac003c2449a90f7f191bf9911a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d65eb129e28f9dc0dcbe820ff1fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f62a6a0a615fcc1e9bda1cc0ec416b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cfa4d876c1457a92dc84f27efbb30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074b3210a32170dc5af9aa06129ad4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f2e14a34c58b65a07212fcedf61a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487432b8da2b5a1e246fbc4f9ec2eb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c282c727027ec249fe1184b5a4c2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4db34e30658602e816cba782ef5418532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef443e2cbdb22023635b2fce710733533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c292e8960b2ff31db434e6b592a8b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119623ef7412c14c549e401cffe3275535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353efe048fc41a0dca38e24828073cca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d9ae8c66baa02f7bde161d7f619a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5815407e5c47d0c7d23e0bd74b89b02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070991de8b83fc291737c5cdf7ff31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237a0dcb18166e49eb1d9c856068d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca298f1788364a047729b4bd00fa7ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bf6b8e62590e6002ca133cca5853f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dda09e0b85cb091b60d430278512d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085972e72608625c4ddf24b5cd667f52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a3a58b0d05e5a8e68a0c0f5a9638f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a3e0fd961aafa057b65e099facf3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cee90df61507668198c359281e9b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a76315cd4ae4a21ee3a13639f314548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3816d392d68b70d81176c5d73d2bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a63592eeb9b7fa3e5bc4828c291d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf9f7f08bdb031e3584418102530d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b969e77867c8210185139086363d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e96e6c5435c37f0a1fc7af4a8884553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f9c72cf74ac45e92544518f88d91d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b6e0e81cc6edb4a43f5a96387b702555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fd22d0a4eef72c4cc61155725c510556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95237083feb161e56245d55b00c92a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9794fcf52c09bdd52dde31cdd023558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521997699529b6f8bea2290e4776bc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb407525428494ceadbfd859f67c95c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0bc574dff9a377be5f78e2763ca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5992fdaed761c34d2cab1e3e42df9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312490ec2eafe6b2ba094702fda6159563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c05309322b4af3dbea7f524a4682564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0bf1e43723407d7dc280c506af5ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb5dea023375eec2a68d438d7a2217566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1e66e7415c17f6ce68b08a05836f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0fa239f53cd43d99cbdf70191ec5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ae89c45a0f66fc7e3285deb679cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446cea95da8fc4974014b716e721a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705893a8016cef98c9f2d6659fa1b812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e64b0a708e66eb01eee7eb17083b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1020b54ad06d09cc06a0070af3f44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1460e64bd60f8c297d86bfde86e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a90087346621bab8ba05d43994789575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefdb0ce39690cc591db267667b9ac5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc80311b82d7336bc6cb57b5a5c4f47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed9f984b77885be719113c6835dd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936731dace04c529a1bf9f07beb0942579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2543840302073aed1679ebb525c049580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df3a49bade5e33ad66d91a5244c178581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4a02954dc6d16bbb80f9bae2b58ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880f1474ab88796e7ef5c13752905a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d479fbc21c7b4281d999673d9a0157584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec1951cf32be3364efabc9a99b33e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a2ed54161d1cb14f9aced24d283c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e73d9ea5d43321fd1ead192032662587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab57dca62e419b0f442f6858d4e518b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558105c4f678bad3e6eff13cfc1afda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0163b078f206a3f492d5c5e95308e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f5ec384535cd9d10e98268bbbfee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4761c4c94e82ad0242e3df818a1f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde811543100f5ce75af71502f64b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb4273ece85e1e97e4a1e0778df608594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7af9357f5ccf4bb06541e6d660ce0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dfa03724d9ebab4d2ffb8bea8a5b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a834c99f620ce98dbd2658b007ee7b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b173a3cbba28b468cecf6fa729c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7c69cd639ee67d64bbe56f1c289e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0db4e8e533a45c5d722e623d882ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c75567b058d6e869571919711ac0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6242a4e0e24a4c57a97d57f57495602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6482c0d830ba8ab7d69ef0f3a61150603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b4adfb6829b76f5077a06ebb9aba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215785689921fe63c881dab839261148605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ccfae0e83aadd3ccab68a693797c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d2cf3e64d0bc87c9277fbb3f5017e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31223c589c8ec6f954d0233034fb148608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ede20d7d90d36730004ac87a97ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38b2f24c709906d1e87a96d026f73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c52db950ced650b88189c11ce89e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab71d44bcd36bd01222066b99af24e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27463a526239809dd55213aaec80f04e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c612bc80fd35979e05ac44234bc3d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6188812b12eae900c7ba44f35660b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cfe2c6971d7440ffc12abdd4d5dc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086564ba61264fc3e859fc52cb9e8f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7e09207b6feca56bb53bb995baa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26558dd66f659fcb20a0583841d994ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f1a29950715910b0f62410af80460620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4b3d297cef927e2a2eb0d634b1f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358abddeb083f355ca26f69132cdac12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71b4531478502d42342b66f026da58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3160343f4766d35970ae575a07e9e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ca8779279a3e9f4ce85dbe483994625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3292d798b3c7b08e1ed96e55f08ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90baf6634999cce8ffe3d96bb127961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e9a68e924eac085230828356f404628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda759015a5e8cd46fce78f3a4fc98d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dfdfd6996cca28e7918664433ef2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d68cbecde8a97616c7522c2a6e3a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a552c677bce6c3040c9e8981d6be4d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e8ed40d8e3d321077a9ef7f175d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b564918f6fce9a19b53907306bf580634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d5c513d8650f25ca2098bdd5f6710635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1653209602edfa705722d874e6f6c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69355dd0f0231fe312de8d7f4ceaa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c86335ac8ca5c1f7b9f0579bfce8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282cc46bdf8c6801d8448b7a8862c6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec7175bfc4bdcbb85a256fcfe0fbc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebc7c916c68a9322a0de11a7fdc0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8678ec7ea83cd297d0e911dd6f5023642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4509c79d27419c19ea0fffbb5fc97c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76343755ed50178bffb834e098a8ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffce29a43df7b30fd811d7d237c092645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721bbfe49c374ad1da506658e731997646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c2ce2aa78120a553d049e17e6ff6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a025508c80be74a5b0483c8ca01fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d3d39c607979d1a1b21924af57295649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd2fe77a142ecda0a946a2f665d098650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9539c41ac5fb57081231cfffe072b27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefc5a00e5021e1570686d10c87cb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645543e77a7744ef549141d4a925207f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e63484507fc63a7d1d4f6ee43c3e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5ee0cd39125c466f0ba9a89ed44c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf87097f2c68d15d2ba33939d133094656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570605946defc5f3e484bb43f0253ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f035e0277e6d42f1b5f9e7d25a787a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee769575ba81246fb5913b541600bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fece56af7b2246b3e8b74fa33d189b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502228c7a1ba9e979e343ef6913229b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ca6ab37fb32ef9877b2229888a83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf3f4ce7d7f9e5649c9d26f2842eb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd687c389df46c86fa9774c7d291fc2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb565b03b1519f7dcd6b0ee021210665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84e1d8cf82284726eb7646d642e61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee47a0e01ae30042017b28e048903667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef65c7282274354c2b9287614d5eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d98304626f69314d4ca83c6a8e037669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922c198eceb9b3d2465e28b075e03c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d73781bf10fb41520cee8dd6ffb11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842db5711b3c097ab9ea9698cc817c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65988f213ed78cf231a79e30cdd227673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21bf7326ee186e7b6298e65ea5f670674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a79a7653ea39ae6b9435648e17cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c8b70dd7d37bbc5a9de96f6648b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655534e8cb0ad18df24479979166dec6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed931cc4195ef59ae56d84176e301af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a42cbcd24475d9a72f4347b8db1502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c54351c3f86f82da254fcafd62155e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f78c345ea9ec955efd75e50266b22d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9b73d484d3f4469312bcc3b43398682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9e59cd89441889ac06ab526090e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a950f6dba60d11d2dfcaf7c1048f56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c7f6e3583108c7bf5c40f28b8381685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2f84a66d612b3b7244854269ed75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8900f1074f3d8755e2942e5ad0c5e55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e29f8a17c8481f134365422436ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1870f57c00df8479366f0e820d565d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b07f66e8652c5e4ade0a73d23f653e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a69585b620c307a26d77b5fd30d4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c449a7c16440ab92a885f6329293ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1acf7b54a482cda246eab58ecf1cc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a078e973c3c101cc2e93f9f1856df3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98091faf2b2ea916364fb76bd86551695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549e9d5268b8e1aaa304e1a37a9b11a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f8502e85da3251e3b6a183a2d4b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f847952092a524be2f3ce999f6e22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d034ee5fb204a95691c990cc4b5a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce4f618c27e78bb8ebe8ab070911a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26681e057cbe815cd6f32cbd175fe1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2562e93f50ba257a02201e583153c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce7d8871e70e0bc66c76700d20882703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e83b539485e31f57e47541768285704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64921851a4e36d74710cca6ff102a4b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438c38b0155deead15eb12ade03d1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cbbe05f19555b8512d8e1b135c396707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdaf1af9d7e7a0410c4fe510de2d48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642badfa248a686dffd8903f3f63822709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690657a1aae5ace661a041a2fa97f613710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb029af879831b6f8d56336713b87d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd99d6ced21ac61158dfefb98e040d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7952720abccf0b7d63863e0c888d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64014d95a7a08c759695d80b94b806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9da3e1a79da0209d9535ae12dbab63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c9f9a525cc35a756408589e0cd2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009eaedc6a201fc8d8affcb2aad75a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3e353ffc69d302dbca9006242950718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c20951bf1c3cc765cf81f00e558930719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cc8d3b86b25126934ba73d8c8a44b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940893be2a05cf1dc365a5e62407189721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d787e6947d40770e5ad57ffd405e8ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403260b55d4144aeaa8592d79f277e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b60fb40ad880075dccf50c2caf16f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5edd743d22c00895ec102661bd8b71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8129634c94c1bf057ca8829052a32d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217bb23a4a0cbe0382e4dc0c8fed65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4052b38c3ef1c13878bd8eab1cc11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080737e3f7858668653c1b3352f5587729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425c7f4e3bd7f4cc73405c1a3624c8730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d09b6b4eca5224614f96d4c5c2a5671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1044554abdfbbb00f7d8a65c5a45ea42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65881c0a8d981e11092374e493ebcdba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca854621a232b41da8db0969119e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4d0dd51ae1441c6e608072b2145a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df9eda45d908807acda47deca1d0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dabf33e9f9ee753700b8c7929c1837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2819323b91a873e9c2d14319c55fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84124078224a2fc11b9a9a52a113b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3044d8085a1202e109884d18000ee7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c0487f7b47366455e2fa4510d26b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b1adb1f8a3159ad5cec5da738a37112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55469f4669f5a2f445b858e9c02c0e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f6c376a76f92e46a1b88281b550a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d312fe7b5020412e7218f2f990a72fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8af1fef27d1f59dc9c38fc500bd8c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed405b2becd6997fbcc9e33c79fa9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf27620929525fb46a80c31c75784218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f899d41d21f0986967ac3e780418b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b30d13ace423bbd5a2a55ecdd71020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c3842cda8e90bd09700ebc63dbf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882474e499bebae4b9f9cf7d37badba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327232113d316230f0f4e33b0d889ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fff673d57bd359d9b8fb3b669e21c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178e15d44e6a9fa301a9b46e4e3b0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84accafd7261b6f4a0e46ebc398823e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bea04da1ea83c799ba089a5aad72f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c61711f4909f70b94a0695151f7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc407f3be897bffe4fb0e457286a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bfadac31fc0be85dcfa597c1989c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7714bbb3b0d139ba311ac6644ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf36245d64e31a39a5d405755db13932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90dcc8ad541d3b0a4a25f6fb089b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5159bcf5b09e3d118d4705dbb0f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e82173339478c3d5d8aff7909e95e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c2845ccb170a7034bb062017ef63b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3407e6a4cb4c73dff2b304a952b7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974fdf1047488a420baee6a19dc8b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a371eb8f51ce09cdd938e1663b0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4c77e2fb050796aa05ee28252f3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1051cd929f0e8c6bfef1e6144ae17c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d4138526f93f93e8dcff5069d85ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee53f596f2220ffcd7cd104399f5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81405b6cfdce140efc0b3a4a31ad6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5ab31eb92288bdd93d417a5f36c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee08665ca8a8c7744693d70d317a7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075481f53f01850b355478fbcd8154947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ac30526d2a235da9de2c07d287f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425da1af3eef1d074eb59d3a716dc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68444d06877cc809d5806c0e47d310db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d196a0e6972f509a1c6747e73274751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0bc77228a69d9f646852e4c0c559752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1d3111e428d95319cf5162e05208853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e23b797b8668d9e4e37d754babec154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d87329d7da61022998e32c74bfec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a8d1c3861bbfd465d361f96d8fc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320270b2d0baffd82d5f4e4d3c188e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4307c449c691914c2a3ad5c12b99558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08a8fccd4760022805aed7eac1080f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5cc7b211cb5f473bf9d3e138083be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3e2acdf0aa2d51464ec935616f9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e984384c8287faf88392655b118e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1cb3badcd1b9734854394550ea9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ed5f02dc04a571b949d75cfc7f7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae5d97b643197d97dfadf6b64261065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e92c6cc166c9d453d2e3034da9e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7343ad248244189c077fa61faf7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c52ef0bbb4790f32ed7c546e5d70a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c6f8448d2580952da6129aeecaf4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3300ad1a9a296c96a415fc82fe8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb78a798261fe468744c89d792ddd7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88cd1f0d6e80a280712059d587af5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69e1de7149a219b229cc355e0ef2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f665ce1b40308a7066044efdb0188a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb941b207b03f4749d8f3201e8a0a0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db62fa2d166ff0ec8ca15909c453976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1886fe5dca09690e4992c12c5806b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae77a95e27b8d040c10c386d9faef078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aca3412d1376fb1c337769991a4b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b5fca6e898c9e09c198c4025674c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa3577a98d51e9e0ec1245e7b5582681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f470407241dc69193435b65c58239182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377069b2f916c5b8d38a19e7ffb5ad783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536ddd09029be18a9a107c55ee3bc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152a368ba005a52e14b8862ad814f3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a000a80030c2ef2b988d1b7971c792b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073bd79a7b9e1bf2bd4d9c6150a509d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8440053fa21417a17a0d2d857ca0d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fca25b4b1675439e22e433071dc52589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadcd7f41557c351386bc578d9e60a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04172f5cdfb9e49c5c92fd19482d1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae56c4cd083af78df2af60160c8abb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5076487f679d7f3fd9bb03b735a3e3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3098eaa3bf656717b0561c9ada14a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b3fd8b689b0fab54cc83d514052495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a89b99642bce824a53eb9b42b94b4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb719b094c93c4c023dc5282e9f11ffb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af172a7890b40ef428ad75c15150398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1fdde9785a76fe6c5000cc2e2ada99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153cb5684b02b79e89374160308d371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724cbf255667cdfcee2cacf61ec3f98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7439085942e18939bac1a2d9bba58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff76b0c3270efcd1955559f3065338d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4002e00f8aa5e172ef9b12a12eeb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660061980f77ce2faf920f79ce4ff37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1080ee8cae7a4e72aac45f636b2b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d87e752a47de38d5cd56f91df7cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dec10c8c736ed0f3c410ae59b5e2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369af12f9f83063d4e1ba51fd38806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db13c72780a259189f29ee99549179110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b643ac09268d577780e6881605dfab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf607ef358e84b8edd8bb476016b0be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa79393a6f8c5060a17f5223e26c7f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ca84cf916f96609b1781c06ee7928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac21f1c6eb628540a7d1b83730a08b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616cde3bb3eeeb4d02d8959fbaa8da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386dda7ccb9d9034644a8678e7aae56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948fac07f5ba6b03433f710a6b5f0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f11c7765d3531d28c4871d633ea241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d4c28e4286ae5688c21c677ebc45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3b92db993f4f3f30b99f0ae0bd61b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc50b296e72b46f73a2a7fc001c4e0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b63112e19bfa4b956b33aad65a6062123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136ae96b3ee5b2a9ea97cc5695b50d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ea690b9c20d69c46ce25831cdc14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8cc6043aa7ae110cefc3027cb796d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c650d23449b62faf09572950a1ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474aed7a81c912132056f740a4a2b32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158564efb0d7dcfce7ac2e328c7906129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2586beb3a4e2d4cbd8d3ce1fd176c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79336cde74bd95e0384ca1f776aa55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b4f065d7517fc0e07615d17aebfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741d431472b0b1f86dfbfac78e19419133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874858a028beec719b93e247b6feaa61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3d7f20c1c4f55c60f6bba38b9b2eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779b4693d8cb538f5fda72aaf7ab04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52834b40765636709f6a5d21f6c63c2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eec89a64f0ba85578735d9ec66fd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00489eb1392de8e24ac8c9054a559b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef1b41f66230aefa5231b325c7bee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ae16c188b6fc0002cb03d53948b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec6a9d9237fde308520d984318a25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891fe418db22ea7e1c193c4fbe1b475143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d86f9fdff6a6f4e9f28fd155310a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d01341e39b1967d04986e0d51a97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91118866c15e07a5a1f6bbaee1d1c1a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae24b063e65cff20cce212f2b9b76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45bf88755a2a6c0e76fab61904d60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8ffd8b39767d0d331c9fe7e00cdf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4048af6b4ce4986d394a46170623e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63353d9c5933b46299b4c20d706afb86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dcd710f9088a4c74f43aa714d0d72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc456902651264cc2fe17422b46865153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675770f866328c86b2e1c856e300f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae6205a818b04f7588a34d65d94acd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f1efe39262848b7d52a9d5770b9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56cddc0671da2012a0cdce996a8d55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d6822f8c4e30278c21880bbe2d86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c935f0aeab83ff2e85b84457878e02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f7779ba5236df6fa5790a2f510b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815c57bf290b75c3bc6c47a35ef5d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8f2261319155209fcadf70d71e750162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8938166acf21f6d9833aeb88bd85a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372037c5da8076b68d545ff2f4d94e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d14e07418127a3c5340a8e0d807c2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ee8ba0617662eede64ef7792dda4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee682583f6bc13b79c5751cae961db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b316ceeff496c1298995b3179f4f67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79fe7347b5067cbe3c739567dcb01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472350dabdf7d7bb2b70df4f48471c07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c062b72a4571160759c9489e26b64f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457a85f2bcdc56e69aa37329c3eb600172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01356464b70bd68fa3a85b07824c87dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24abaa2ac64557e128debb12dcb88bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f437aa675fbe18615d2a93f0fc048175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114584320f4a1751fcede8ab8c91f92e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d8aff04c168187b10125f80ce815177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd564231ba49a986271649c6a2feecde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f717538f8fe302583566d5e9d5ebd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28017aa534b81dddf0d8260fc0a723180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5518f8b31764aeb3f1032481802d6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c06bc11c1a122968f70546b1f3212182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b4fa013f7b00d5ec0f9e2b3f2a88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51030ce190338d68bd2f53659e9cc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c283464cbd71cb3758868cb6ad6c66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366c9ac451fe81cc7459d364482907b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc038a750dac0faad316465efac66a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a676dd353434a106e3c47d6c91546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0522bc7ce8c069167329171d4739955189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c929ef61636a8fadab8b20bad23bed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb16705d3a7a251b97b177fdc29a2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be146ab3d3e0c9ba34249920f433482b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70919f3789a15de7072d349d6f7f49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe62e38b26094927ece8c791cb5f9fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc89446b9aa9ce7f3c32b34a4b5d5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55ae5317dbe482b8076feb7407532196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18039eea15b1f1bbf61741bc5edc0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd7fe7245c6fa424adee74f44f1845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740df65010ae5725d1a13bf85c611818199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3097bb25faacb2a80dfd98c51efd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913c7b9bf3b8505ea8749bba5abc32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01d9e27ece107a4ae1b2ca70e8147202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee58ba1d82b6f7614b61acffa82d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f458b6c5e2015076ec126364f0c7ff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b160de92529135cc0117681a72b5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929d87334a17f7fc5caae2e39c570a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9dcacb3691115f10992e7a4e30b0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd535ba59769c939fc1cebd3e16c70f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14aec87ef04425303bb24fed08eae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be1468e9f66db956651077b6ea110210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101e861288278cd3f2d3dc788b4c9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3b7ee4bdf9764533a70bb9f2fad1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a61f228d76bb509867f3acb1ae50c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41247aedbb8450ee8802b91237a3d7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b353e771c2a5b291f2cbaee7b8010215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e889c6d2f60f926bdd91710de640216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b96ff1544bb0f84bee1ca0357027217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb8d497fe182ddc7603751be4fddc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58841a067f1e289128117475f8c608b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde27a9c92c7e919fe1a82850e5744d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627330b41bdcbb0f1668780dd0172fae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd7d0e796e72a68f00de8f11ce8cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b624f7734bb6cd51453b5c4799544223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75902a519505ba96464cf601e7bfad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b83cf1262cdc335105cbc2e425973225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63bc728348719bcdf10d4cb80824ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf79f1ebe4d2d5aafbb236cc2da16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd29f3bb413dd724a6e1ce494365cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245e6927bdcdfe6ec500e70577c2c10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac48f95f17b88ad94fcc9f146bb7c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e5033d970176ea6cdc6920f727450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede923e42f8d9084c5c2ead8ef6d97d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5e28629d8f253ff09cd211b3e2e19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f961b1cd7302394509ce16eafa6fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4944587151030178797aa774eed3a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b00ba4037cebaca3fc288d80bd9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a9ca20138c9b1d88fe4787ec56be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8d8701c8ad1b315a66b6ff0651ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300fef97db732df81a6920914160c7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3415b6a99f377f93c906d73e23bcb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acde8167580c8c6da9c1cd9ea87591241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4777519047bbd3959b0fe771533eb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8879f840ede5455c2193138777ab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3766af92ee6586ae6a35c955fd5ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3e1838f96d3ddb5ecd2f2fad4710245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054512d4e3149e4b44f0e0c0935d866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51581e83c94d2f56a9bb0cfd818286247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35143c95f35427143c42a75e484d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9377de35266869f900e12dd7be500d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea401023b785d08dcc3b6220b475763250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827be3ec62dcdfdd4f08bf0986158785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc9227ba5f9ca6d3c94773686e9b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d34b0262b80a237bbb6a64b4e413c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9b7777078a413c0eb2bbfd18709f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb32f60e44e5dff08a4f9fe20f0e19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8296ffd054a1d471cd6305ccd3137d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abaa875cad7c4d523cf15d668fc662257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7856316caa1b21ab918ed9a339c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030978c2bce61b14780c8d22fb6d8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaecd2e14305314324e510694fe6f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa4fce415a1b546353521b7ea851b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308839c66d30264b0cc257b64a279ecb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05108776c3317011a5493c32bbe375263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa13330d6d968d0818ee0c56c1a3d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503afef7790db812fae7738d0150303265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27243a3e0ab1b7724e4dc8e308a6e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43765c9897608b9d2951f6fe645827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a137e958abc24d370abfeffbf8971268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16bce7043c0612d464fd94c901106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8bb123d20dfeb0908e003e8fe1b92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb999f46509ae483f0c7a46b0101d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aced140e4e318623f4f1bc1fca742272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580445e9c9b21501ec9041c0d3dab9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3330211cc15b2072ab3076893c29f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359081c73b87b3b86705822a48b2d43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38408b7009012a6748aff711df49cbf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426c9e1a1f1101e2b49985b391f890f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2f5b4418374f87268a587d251f90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f77992ccc58e531f59ae0544975a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf46b7fa4d7df86c9df8460e64cdf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5659b737bf7aadf5ab65f255a3e87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b0c8781fb635b7dd517564aab977282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f05d0518c8f317a758bf1eebfe742283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a162718e4500f46f2120877da446284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2be96f1469de202833da04df75665285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d9eb2a048732556b6955f380078f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461fd2538f4d2d43ff59e5c00782970287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e477c1d7897c1a47917f124ccb14f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6490df5e27b4af2bc2cdff58f853e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4192eaf404d4947d0c5f75e5a7e7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98645ba8193a88ab4370779c1cceba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff94a77c44a05d4efa51b743b76e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3963ccb1149fe4828ccbd9a93e3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46edec80d61ebb47d834a5a990e46fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b8f67ca81ff4e78df39195c9343e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c654cbdcc67af2cf57eb2ad060c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e18a0ce4fc37956fe42bdc3a3627a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9069cf566ca59b09966a999e20b5483298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fea4f53fc8278242f3fd249e089e60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808f876701e3940741035f5e951738300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1efe5b94ec4bfbcdbdee0e0eb336301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf5ab3427bd4d1fe44747541ca2ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0564e48ee3cf9efe90ce59a9c19d178303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3548ee317de3a84c3a0f049cb6a995304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4052e46d0bb5b7f169e9cadd32860305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca574358dc8a0b4cfed269fe517c67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18886cabc3519d84b7bbc7110e202307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efad4ccfded51436be9e6deeb6f6c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e520fb50ead944737c2ab4c158990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909447edfa59cf3f555e9fcadc210e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9083bb7080500fce876c7ff42c22e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e6c3371a8027e1fb4ef712bac7e42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b92e3565a4e3f9a02aff719db844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94001b61ebbc32f9aed78061adcb880c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2b57c6c34c5e39fe85f6bcf6fda4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e753b9e209da2d31d28ea5be68b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa82d0c58c3563407a355f26b8e7fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb6d145b6b20f582890a3c6d31f1bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1092f0a60a7cc4d97abde0c16564c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565ff0741e89b1541bc55a2cd25a87e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daca7784ef040a2827fb36326449096321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3cbadc18a2661f52eabe98dd8cf5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6abd36e526734b9bc6be1c2c59231d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0717074ba67b7575428ba8ad8ed1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c05ab33153a241f03c48a0c7d3c39f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0da06d7011c691cb4b9d2001ae4c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f88f646916370d754540d0775bc669327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37719f9ed8755078542f24f5d7aa0c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed8220d2f0118b5c9f31447e87bd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fecb91dd57bd3a78ccc61e3a556bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfccc857a5da76ff1a81cbf01efda5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d855db0a2e8dd324963e298d7ea0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d90c12cf0e0a0f382cc9c44be78c83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee570450fc2714f4a20ef3f625268c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee3774aba4e7e694101c41a4bb0b4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9a15ce6da528be7d5fb278044803336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cebe9d873052f69c9e39f7525a73e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf20ca686b9a7896c51a75ebde3ad0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383a1448cf433e67914eb42b68e8d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07e843639486797fc25bcac43f292340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46a3672f511525e6ffe9e4746e9f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488aea41010c5c599dd5f735d207d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056385fda8997d83405bcaa2ad7b5442343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2e498c1608a369e5ad963d79ad96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c9071b7710cac92df45b82c14018345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339ca19e74f6bc7f8729db0762cf26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5a55652d48f5f160bfa1e9b55a887347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daac0dc28031470588d693bd430aba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6373341c92a8aff4c3a180f1c9d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a224c8105c1f9a442e699a04cb896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c513dc12e91a94111838f4f58add4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188f7739ce57c85ea49a11d28d88732352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1e890469d582b48ffeb0cd7dbefb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ddcdfe0d8de5eaa48a828e258f36c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791025c30516e9e6f99452998cedbcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6154b06d08fbcbfb13836fd65b205356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5a59232d7be791e7d0b2a56dd1ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0486c97bc4c31b2e190e8770d5ea7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8bac69dc913063bb61ca1f524c7ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1795e4fa1ad4a0771f70d28fc1db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead662c51fd5d05f7da6e5e168a604361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfffe209477a30c89d735c0888f54ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c84b948be1b2b63c623e06c0cc30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65a5db28b8c9b3aa4895eb1e086547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d717256b952aa13ee76ecffd4322365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636461edcf55da559daa6fac3d487e0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043ead71a9ed1ff75edbb1fad35c46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ebee478059750234558601339278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4787952e5246c58f256e15ab934c9c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a94d8a6b477a956e088d1b6e1dc5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728df1644ccb2a27edb0f62a9e9d1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7307a02dfc8985a8b387b15afcf87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f9155628c50b09cd5d042cffce799373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960454958823a5cde8dd7559346c387374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c330d0e74c37f8ff71a4fcfc7a61a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367946f89a03826fa2ad9ef2128c7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50385f8e65914b681cebcf0ac55d6000377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683802480315637e7ff4da2542dd2950378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0419ab3f588096b63a34903ff404c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf645a1374431985a71e050b0b2eea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac6df93592b9bfccdb5eb9b9fb9ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f414058cd0f18e834c2e6dfecbfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fde1787ace91436f27d62762a68a58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b5a0c49f0dd5dcf361d2d76cac6ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797747839edace0553ec0e60e58ed6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a7d8a428116a927eb01a7d4335c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263670afcaba6415bafb063628962ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4fb7b32a4b84e3c4b90a4c93ca0f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917fb00967e1231d70e5dd2ca824ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652160cca14e36c8c72d2777e0cc445390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945b516ecb9d96ee18b1cb468df951a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5fb67e124d2145aad35df5daaa08b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a0e622269f3b2044f4d70b85b0be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe220e0c4aaa3bf41e8ee29d5163a7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42599e0a12d1b0d7661305539facf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c780f2a679c67e82c0b377cf6b591c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3aa9c102eb0c52c089081ee63647e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86428f5cb191251abbe99cce9d0c233398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70e1164a8d2702378423ded94a54d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503018f155e124f8050b91c54e5c07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1665f3fad25eaec1aab2fb29d546401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb1285113290534c86583fa08feaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99790fe498deb8789d234d565a0d8847403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6f89da13fab58478dbd046555e407404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eee8d674973bf77b27443f27727c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ccebb14b322e9064181860035d9b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4fa33acd140fa8ec0de886fbf2d27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae32464f656be95445ada12a37acd92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df1baf377ead9a9660d90674e942b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc22c16731c88d2252e68f65836ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710dd9aca6d93238d60f9ec855895a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df37a557c56b32a39cb15790154567412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46c4957d92156bb4725b8a27e0e30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90e02ed1b4458e02fb0844e285277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653931c0d3d260c14a1aabb7995a1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679c8fba6c553229c92f2c537cbbbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b971d657fe7755478342dc835ff18b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2da08e55e07792afa774f77efbf9d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f955d09275eb1e53645c93208e270419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da43cb0b8a9ff74449312fab75b4496420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef169ce07ea604391eeada6ff19adf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ac8bbc1a9a0a2b9d40237c184d5ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dd2a95de38506d54b7f1967ca1ceb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d4eedec8664a91620ef124016c2d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76742dabb6090f0343d3b5350ddc411425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5141de9395510bebab4ab8f8f0f9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243a56846682c0b065543c72f1958b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d1f7aecae4af53ce7b8cdb3ed3d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b852f41e21615ee3d0b2f8b81fa9b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e4174ff7d5a3c40a8512b6c3ece6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40262003768ee89b43226365953a6be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94561a76c82982ce76f3a4576fc18217432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea2ced1f668248252b73b23b5d145433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca921ce81da440f760d86a606193a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e3454348174e168041757c027b0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83adaf1087d2c3fdf49e55b090def2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5942bf957bef590a6b98a20488a6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2763a751e20d69221b2ae059a423c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a38db65648aed161436100e135619c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1459941373e930dc1168ef6112d9795440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006d881284d07c69326ade4fe808f35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32614161069398cfe09ebeb75a90236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb8e283484e6f6200df1e8b05f0bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd223a1c3f8553327f383da892c0f38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a4fe97ee12737cbddb7d7448af2c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2b3dd8fd9410fa351a3d1f875339446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b2f865f99860640114c8b035c86b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df89c99086f996e63625030ca99ae1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4be3af8d5c336e00be2f8a183d1c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccebaff74e25f1dc7883a1443a56c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66364193d4071d7e22e7504e8543a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a955294fb20b1d32e600444a7034452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4803b937f2f5d65d02bf2b73643e1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59d73fbb95b01113fd83b6a5d6cb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219073e449d9dd4149a44011bf8bfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a0fd2a759708dbbf977680cdcb93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ed99d71ceeb4db3072dc66b0aead457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4525239a32f1383d3baa65f0992f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0416e1e656018179397f4b48c094459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eaf4cdb0157c372298e97f6963bf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcccbc1d383223a5d1899315e8e7a3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294d0005893ffc4681c8601a1f4f45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c42db5f47629e4013a6f2ff6a913463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d274a1449c7cbecf554a39deccff1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90698cba514802b3b67cf332d8a112fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0545febdb1dee3ce92a40fe46e0da3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fe3ffff6d985725f0a0f86adbd5a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0080f856c8d4269e27d47bf310f8a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2daf85f8a35ea47fe5a58b866f1a00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec6d4ff6a06037bda8e95125c252b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e60cddc8128041451bc4c5ab5f77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f49903bcad7d6d9b86b3a29fbac8ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e055e44ddc35d97282e833377d5c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce565a7b2ccc27d923312784882498b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f149a5a43eb3286c98bc0d84d7665475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e40532c806a8adae280f230e8e4ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f286410bfcaaf68e90f7303eb05726f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bfbe99839a3fa48e3d5f70e7af5ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293b68a1fccd40e75dfd9bd15aafa97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6078e91799e6535a74256f045efcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd33cb3f9b4357d29bc67cba018c00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39274dbb05a2d81f097d048acffe2b7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f2677b40495937c3630c1ed5bcd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc606f2b67d8177bf9c340efe7e6d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbf0e2a5ef3e2d0419ba0042cd7968485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6ed2254fe2a8a4a3f90b1b043a93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08f016e29a367c6e403b7b73f3814487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00bedfbf68b721f20831f37affb89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c8951e1dea93d5287829708254dcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a98fb0d318d750ed495408b52c9c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0be49f80368a1c52c4ad5b79b1e58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc1ccb389f38a390a048419062d8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4312d1a0d8ec72ce4ed6b3aa11edd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3a1d7968f8e443a8370a46e1d3dff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b6cfe2647fed6b7b9085d74b8d31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e74445f1ffefd89d76a630aaedf11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82415fb0632fecd9a1c6cb2a7eeb86f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3e864478f61c24378b28a83e3260b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04b189bfc02c890432897be663a1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ad014713161b6b114b67e9ee45f82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a59242548b8ab46885c8b47e8de42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd726aefbbee771121b7c2252ac64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92063a7402041fc963ace1cd1166761503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476affe3137156c03ebe792bd73fe921504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8601bdf288114f9f96ad35a254bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e4f0239362a9678ba5408f9b6999a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee798ae9c511062414aadc08a3fb50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae02dae5b974aefc2aac1405beec5d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464f689d8c009f44da3a8a4cf0550f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d19b776d9fa923f433d03a3d61603510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4b13ba9bfe8177b4766450e54c2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286813fb4fc04ad0d5d9bc7729571181512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf9b6f9d9b0beed58b2bbbad9a92b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c72244cc37303f43a61ccc889cfb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5abef14d1d5db99673c6b7708cf3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa045485b1a25a3047c3dc29a3b0e39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e993b0a3bcc87451ee094f5f9e8e132517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92822858401263a8e9a174dc7e1c9b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce230637ab8f9cbae869de699c036519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f3383d43a17dfe1ca446d229e7d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2aa3c3fb0b3dbe2c6168d99393b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2565cc15bf97fd9647108c7aaac530522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474318a0508c6b8f9582a4b941f8aa4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51095068adbacd4ad3eb5deed9e98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfdbfd44a5a51984ff587e9d2c805e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14b6af80ad2a3254cb50e6aa84d30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf35075f604ffd25ce628d5372e2aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477ccb6c14ed8d9702fd777b3174916528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17099e31cab247d11bc1ba8e4f5144c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a23f0c0184a03d65b8584e60537c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4b29545ad1a2e29d60a0e519382e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3011765891ec35543fb7dfbb2fa12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90994c6e80896eac9010f5186bbe22f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb59d92917d7f20382f3ee2284471a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b0d869666c9fff7fb0de88ecc1c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f818ac96cec5683ba6fcd7fa0ec8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00434167132430172f41b7eefb29299537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fea6e49b1283ea46b9367c8a8f4c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f57c6ae4e13d50963df70f2024a6ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e391fa9edd55286754c7710376f2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ef3a57de4439d20b022a8a108d43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204824ab82923dcc55159818f26a72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1abe62bf881fc58354f53db25ff5f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3c06d6528e53c78ad413ab9e6174544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331f195b65c61da44dd9e41cba0e640545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4662a7512d6a8a7705abc4750c00c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a936f284616b4cc10f6ce57182e52be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fff14f6df98b0f45c8fe5d86a9e4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deacfc62aa9d8b8445de1c78c1fae7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dfba14f1db0436ba10030a6651bbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7e7072a83e64e8bad30178b786b7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bcc006b01ee64212743c2631033e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d84b5e7c308bfb2805e4b80dde3e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd6494220870619a3095036635fe45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4675a1c34ef255d1aeb3340e1b3d5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf650c0aab1b963e53200ec52753133556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816eec38e7bcee4e1acc2aedb12129557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2dafd808eab125bbc39d8f222d9c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0b9e0db9865fed2be91d1285e194559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc200f54add16caa17cf091d7029b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c3de15200deb4b937d5034f7f8460561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e912686ef07aa1ed3f6c5c22858998562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439132a2832abd1775d7bc1baba9e6c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108414fd9c3ea9b1a230066df1e62ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46930f03ff6edf49ed73325f726d077565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5930f79d0a418db4538e311df38754566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf5637962b26d0467aee46c419f783567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d2c15eea58db108abeecc2d29380568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2527670af12a94881cc5395d2ed0ca9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3526225b69f1be9f13570f37d77ef7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d998e51bbea5a3a9a02a57ad73761e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742bff5c33e42e08e70b3b99273cfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df09719ac182fc65aac13aea43bf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6206fc2d1a3399223925dab73562574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a079723db8da0921b35533c69f6e5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8278e8f9c60a6b1c6b9066cf3fcb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b0d69300c6d304ef806dfd3064cd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7009bb283320564386d4b94c8e14b02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac96707ada58d5711359a2a9918bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8c3a8f35e70be6963d10b260b038580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080687e4d69877198c1bc171e0fc898581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5518c3ec6a3b9dc3c11f730348769582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255dc9e766d09620335b371962600e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df638026fc240a86d837ebceeb3fdcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba5da5bf5e6dbf4132f3b895aa963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910476a2b2e4f71766c30eaf5cf26ca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5db5eead6522dbaf7e3f183022d52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbdebdd4b77f970715a28934751347588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721406d6b850a30a5739f91e4149b29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340c4bba32a5fae6c6e60e57a4d578590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692f84ce212b21928dd72724d6a5c84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0d15504c74c24a682ad2ba7c46b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987b22b454c86a8ec41c73ea189c45f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30807bb561fc5a118905b31c72f6f3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5436b5826182fc719c1822d74718c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424dfe4d6359f0162902f29bafc7fbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d2d4b797924e65b355a15ceb36ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e19bf4130231f285fec90b263565a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf86da89bd1728a26f3ed537b1d4fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b806482dcc72ecd211af583982f109600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6a2dbac291106039c0dec7b22206601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9b4707f04f1c2f587136df6defe21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c7152e91264416111b24d1a84586603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881430f9d0d790d5923ae6f0dd54d81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcedbcc42ef2b125658e49c652704605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6a8bddf3ecff9350a15ed79896c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9c8231cbdcfbf74a57b2c35dacd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48133eec96c7d25e80f2ea8bdc54b1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae5ff394ff6510e0de1373474f0be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435dce2f330b9e51a5a3a8b60367d85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf298af61d4ea929a95f197f4686b463611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b7410e5c0b5f299f255a6aa461ad3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8b2952503adae3b1db9aaca578d5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1223b12c5aed95e68756e0e5255daa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9c6dc73f554951d8a39d0688eda4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0368d48bffe0e24d08f5e4ef0f22c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2ac6e36075ed8c439ff1800d44ae0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707f9dfbd379ffc439e1ea028dc391618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933e05707be1aaea1900b66163a8a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7935d0a6e9e25f6b49da139be41e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8080a32eeb321aabf2ad3659bf73b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06738ebc2f5a15bbbb3e31203e0a4c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db2ae79059788fe340158131fe8734623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef1fe599db12c664fdef6bd4af950624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc48b6338ff58be45e9e419ffc93d2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a521b201ef1f35245716678ae32b98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d609eaf1073dbb0723bda8f1d20fb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76abb00f1d893ed7107524fb04e23d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a705fa54489eef205735f46b4e5e5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f54d8e17de93c586d538df00cc90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846f8ac7591252962792edd04c75a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117b9412f479784db000d1c58c3fb75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a756f3397407d8f411fe5c90562a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd571f2b32e027442829ba1162136634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8a501761857f411b075f55baf270635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f9f6964dd2e6b548beed4695dfbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad505ad6d78b91aa39a8a2eed7f117637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617707100bb27f783aa541b8b88c208638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388bfc5de751ae9b50827e9d54a2bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f292bcc93b81cd08790445897aaaf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e99e4733c6682c619f841d01a29e6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57272af62dc8fb36d9472143e8ee725f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aed12e7dd2de5dba43cbd03739a47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666e5c0969e403799760e0d7af7f131644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6bdb4fdcd962a95ff1b682aefb2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86c26a5134a5af523d94538d0f10f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460d74f58d69745f5e4883fac788564647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce8002d82398d61cf411e3bd0123d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28e8639d316000ae2f8d16670dfd4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795802e02ef9ec92f07fc8ab3e4095650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18728ca254ed85ebb210675ab3ddd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84bf1acb3a7957ba76ec0c6c2e89e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede147f55aff93c16489d181c7187d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db22cadc54b94ffe18f7f259783663654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acebba7774289a3f2c459085230d52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69350530508523793bf5d44d9e465988656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe8cba2773a174c1868bd3e511c50e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713bf29951f6ea8e98ce52b0196563658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1b776c0628ccf5c02b49bbc3d8989659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42db76f7f1737d779ea905eca17b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a071a97373e181ddbff2a7c1ebab4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27498ddeb416709cfff5fe411dc5505d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c313afe58735eda26a8fd0049654b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562a830122b8779f891ad1e92c96d29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d52d92a43cfc7679697b9d99d57569665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f4ec40049230de7e81900ac664a74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca45209c6d720496cfe560271c8f9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6dc7f382c56de945329de38fb9e55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac377e7f33f24e23ba8fad0a7f73964669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3743c37c6535c52c2adda94918d60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57676a0b75c4eb55eb71bcb091ede671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec84c8278282ccb7945d28dc8e658f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2d69c1a38a65b5df7da1f2e448cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae047b47562303946f6cbaa617ff2a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f70d02fa8ce84a22b0882840f3f2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430e56f2bb121c98f1c93e0d7c4ed2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ac084e44198f1659c70889be31ae6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d300d420e1bcad9275f59430e998678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>