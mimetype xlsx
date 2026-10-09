--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484ee937fefaad0a9e8a90ba4897711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45134bd002bd3bbdb3f7e822efa042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e034a135ef7c7ea902c6db05a6ce33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088349fe213d392a028d9407e2c163c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e4e41bed8f4fc74528f7b1f9a81e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea310727d8cfd07432a78b06e3183526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a376dfd30b0c303940c5a3bdf1e1d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6857ec1e9ad33b2a2b7d4b22b6b82f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f66927762e2c9d24088be5e8334979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a814d0894838275a8d680811757ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ab2f2c3a761b64719b73934d792d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd39514950c52031c94df95e36bede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd63f6288bc54ae95f017e747f89813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf5781ebd44975a421d1840f4ceba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a17ee720e141b750d2586bc85daf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6024678310549c3024f3158bb7e93b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff6f85cde8e7b36a8419850acbe05417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94dd2cac1ee32682d8d40dd962696918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082e1a8498fd87fb82b663692987da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31002f9495a6a2454c98a2b5a302a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5f33c686752aed29f320a987ff73721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f55f78886b761d747735b8fb9b5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74582ed5bddc2e0bf8cb134fe5ed96023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6f73c051fca9e5bf2d20ba7935c5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a149635e7815c33a9a73def509cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954986f3267da202cf5492e01c707a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a70cab63718f6188a0e1b0161d1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb41142edd24e1211e340747d42c8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338fd67c4e9353dd723c998a03533f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843add412bca9eb5f0aad429c8b8bfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e53f966cfdafe069fd8b79674b0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146777ae7832a1bdb5cf54de62f8af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220cabc03be959349d0ccc330a246933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026e486a89492676d543ca98d9c9b9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a6368f2a88f8b46456bccc114fd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd8e15b35215cb63c9ec1393cf8ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0a0b19cacff49d8a73529d8b712037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaaa821e0fd2126d86cb38a0475cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91b473f1486a2ca0acd27aef28e9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edff2d5ea8811d0936a329eba6a23540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d07a0338d5c1f53e224788833c81141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cbff86e1a289d6b0644af5767fce742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce480d75ae11326bb6783a2259228b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff33672b28ea412b514db50042f8ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272adeecdc556ed22fdfd62ab426f9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee622cf9211af2aaaa1a00e16966e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1d3deda979886f938710fe641a5eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05647bf6a4fab9167ffd722f093facf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8dc3ce38fbf79f8e775c944ea044649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f1121fb48bb05e1da7a9669d280050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e3e03e27c0e1e9abb004375d3e7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e818521efd2c418d03da61ce910391c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4e0489bc26646b5e1ba33642205d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eb627be30cfaa7e500af805d5169f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14d9638949a93f09f701e83a35b5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017149b04e54d1cb227119d9d3ea3f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348fe14377dbb18e3880e74285047d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040321119c600b478a1c5d860fb44358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8263c6b66422da908707d08bedb6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b753c36358e13a12f7bb6de8667a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3104da5cd1b7979e17a695c790c7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993dd54066cb50d422ccad29a984cce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3afa2bcfb096532c1734854761b9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044050344e6046435b28eb84066635c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf5b5ca558efe00e92a1ff6441d2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699635633d4b27498c121d3c0086744666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa013279cdad4f0995870530545aba7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de285cfc2f70a9aada4e16522f2a0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89217a59b3c439f1b58ef46a86ff369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f2fb90fb0e05f12b30bcb4707cff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d8bb367ded40b7906d66d791644171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791c638de480e1ea53224deb7e41d1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3677ddcbacd44f1d2f075edf88f08df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4823c42f910145cf8b8af6fcc51174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f1deaa9238f53af1340cf660a2eca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a1cb924f5943732d8359a5f34b73f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617f58338ade8efae0976426e13c7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ad01a5b4b16ade9f40c1c926fe7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235dd6dcfff13ed4d95dfa7b2d8679a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e9ec1e6ee3520025b48aa29cb5dc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd35f5e3bfb285c9809ce66efc894fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b955f7aa6a014f3c44fb1a48752982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f00abcfb546d6030da312013edfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeec518f96d43968a9d0d9f047b44884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b209a44dce97c4e8c2307929ebde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0a5e1037e0bd05010808ea76c81fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6ba222b1f4a1f6d8e402719e8f5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a883a2bac03a513e1935edb844213388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41168d4fa19aeca48ea49bddfe4910b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039340d56b07f262c23cffc7e333059890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18896fb911f907e8d51acdbf383a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e953ac6336ece1fa2ced7076d06b3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452cced8f128e4776201a78e97ff49193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc2581f637837fdef58af9a6481f6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c00766965523ad1d142714f4af8a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f561e6ed95b35993bdb1973c9529496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff0d3d6458812843ae49ff2e9ecd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131f69a1f55ceca2cc33d674dcf8c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f758c6090255fece3a576703d56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879daa37c95fb01da211a3a6c0eca69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c80dc0bdf120613b09e490bc7314e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17a048adbd81ec77f471dcd14f041102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6402e9be8fdea47502f2291a5257103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1462e48440fc6fd8715b905fe81021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701ae6f38377969d7ce6c13c00e7d4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6576f3e3f7761d05d58093497267b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b57f67e9900c113bc3e7b1364602a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf422ea74f081e81c3c5e8869a2b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5d02131d4ce3430886a0fab119517109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70b363c0898d017ba8462b1b46131110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d728fb3aeb5a5408622d1218f9f8b47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046973050f98f42deee1de34e937ffee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd79f8b95f02eafe73b546debb82ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00585bec23942170c20fe7cb3d38a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a618199fa70b66fa683a4e0f6c2ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1012633d290ddbaf451544e7aa6c7f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1f335f5544f4e8143c77934eaf865117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd9689caf8a21f25a35c2312721c16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150c4d3c9b9674b18d3717e418ace86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc702580240b5c24e88d2195e49e07c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e9216adb0d61c520c02c2a7a152c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27018191f5341f9e447835ada3e03159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7376266d192ce79bf970c4f726db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31fc5fac7b7f7630f7ab48366597c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397532869edd935dfa7329a79d3c7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944c54415a2ea0232706c9e066df2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b774b7801c5d6458c20a6fac4fabc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d138c7c194a484ab8109fcf57f89cb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6166610f070d53c3aa8f96361cd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8781eb537fbbfa8b90699d46ea2a13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246273bea1f76f7049d0814bcf2b5b9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724556f6fe1b3e95c7772c811d3772c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d57a0fb9de124ef80a208cc22d32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3bdca1245ab9ac911f4231903972134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8277f70fb5f1785c51e9d480b1f22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54cfa443fbb06f1dd8b5e4d7ed0177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a65ceab30675a4de3bf89b94d5e66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce151f85cd20bdfd8a342d2ab9d312138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73bf05f645e15dfd729b4c1fae9b09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a3e9f0d2c888bf9a48e6fd19c40f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552daeb3553694572d9caee341399d52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351303dcd9cfd83e226508c47b520ac7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daaf45c185111014966fa3b988f1e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bdcf7bb49116e4334f8bff8deb25a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df72560f2d5149e4f3a8c9872f4881145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc81b874b175cdc631e0014c6b745f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523113da5c9da5d35602b9b9cb47876147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a24bc9f11ec38213ec02022e2da19b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9dd05c21c6973cdcc92132512edc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb9657c7ca21af68726480f43aa4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec73f3130985afb7a35b629d4a897151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb715ce5d63db23cfc3d5baec7c747f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1f7c44b21cc9da75dd1b18ac5317153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d1a9a38884ba9267ec835248e84a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59081f0c1cf35b04adbe40ef3aa78f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f858990df327eb6300bf3d3d2afe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad83531bfa5c0b5a31c33e904bdb05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc27eadc79c17e6cdb4be837853ea2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4aeb8d98042cf7c3ff835529df95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457b45aee365d275a9dc84484ee402160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3b0a3fea7526433d31a876a2222d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e760535949773fb83a04f1432e328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d993f76f35d7218d6b372cbf7d9077c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54bf233c41f5c576e0002bd90a441164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeeb698d868e1046826718c6b8422c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757b899ff660915f6ba5e25e0037583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd478ec71254b684dffbd6cd9355514167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef64a9a10e2870e63ab2b5245c4301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425a5aebd6af95177339a8a7112502169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a74553949970b6163e98bbd83830f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613076b713ad77b68027a38a7d5665171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732d1db479ad5ee03f210106eb3702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c0434a489d9cf3ca14c7e6b8ff69b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4233e8639af74542ac8bea236d04ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e634f458b83f909b2e8a71c388aad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7efe5fdd082b4fdf0a558299d5429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e903a333dbc95dd8f8aaff120c48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1b320a5ebb7c594c5d1cac19c73b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22685fab2cbc29672b44d69095798063179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142ff056be9d20f8e34d46af9ee8dbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0dc7f7dc75e56ca82678f3bd19ba8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be2a7bd5ecf3243dcfdba7b2d31c09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94347d8e201b7224c49656006d0eddb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e30709218d55f74cc9353c5f551e39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f1a80b644bcdd63b52252f46bd9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a6ef166939c5923be82cacb5c2cf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52cdb28f1e224d95649462ebbdfd6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2954cb5860e0c282bbcdec11ac4cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1945e7dc8ee4d760a2c530832260e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb68cf367d1ad1eae8710f993ec10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c610f10e632f8b1d82f3fa3f7eab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe92734e5edba50987932810e9b308f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d370a374434624cb9c110a6316718193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a58c338b524c305d53bd091eb01af0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb149ca8a320d22208b26638579fda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ddfe30b0beb8a3ed07ca7f901a61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4facd1e96a5fa8c8d6837fd4e61084197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe311ec9bfaa955155969c01f63cfd9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919c5589edb7b0e93d850e5b0f6b57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37373ee3f95814b9ce98685143674d0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd700f3ecdd819b30a771fd51a4edf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d361ae4b12155d3096481f25f75d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c835969c4b25122ad7ef9148e314203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab38fce8ba929124e72fc8cfee74f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb53ddddeb058278cda43cf341240b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d65a97fb47be51cc3b0b3660c61339206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8f5b715e7566693e70160e3bb445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa494830b9ed194b6503f828b63734208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9c1780df262e72a455df6cc00a62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953b87fd717f66e0f0995328fc2059210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f94906e1b887ae30afd013c956f93f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0bafb793d09250bee9f92e09d2e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dca1a8beb3d032afed8f43904109e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c8b4df390d7420d128831dd9fc3cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bef432bd92f16aff09bc8d8ed9667215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def143be3608705381251d62cf80e798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa0f9d424865f77c70cd1257121c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf2b40aee19beb3f4a5b9b252d6674218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08656f0b0d03dbc67016db6b5acd3cc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37aa219795b21278cdf7594ff6d254220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929869586eaabc5599be40a2e362d57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e71aa64cdcc0d9f8df8bed36da2b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe58d885ba3c8409ab70000fb982d42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8705d555d415e47402926f4699500e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8824d64e8e5ff6dcd018aab8efe86e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2a3c167e2a954d810157f01d6d159226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2532f6cbcd4a227271467f10dd0ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82989822e86e4b224a31d1fd2c5acba9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fceee47c0cc2fafa06f7c1c610546229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748eaa0cdb085583ac153b3652b002b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e87d16fbed39f08d69200c0ccb158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e26f89e6f1d073e5930c4fdd53dfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced3ef7adfbc0fe8d130dafe99081f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a1fe8507360abf8f9e1740b63f6dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e68e1aa849c04846d4a0a4bf5c9c6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64b8efc5538b76596c3706d2d9577236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f308a5196ad28405aa93814b263ae3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f7cd2a0ed2288df7ec87db3157f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051722a30e2db09d5ac1302794241f98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491275e3ca151c6cdc156e37b88deaf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22793390fbd057f1c6bdebb42d95877241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e351f4218913811add00e411377b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39717b6d0da5eb0a89a016031f30c21a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd79da95df38ee28ac9aa9623da76d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0716f646818cc1fb7ee22769c07232245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e50e9395d17a72915bd03334409a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467e6628e6c183fe38ed1996aaf838247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf5f1c6be95913fc76c36376628b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f32babaea4a733acf5d098d0e54be2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef55ae39bd7acfdd4694a19a3ec8f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b32e9a6ec89812965ac03a9d696759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f04eb74248191dafb009bf5972189252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d5fc139b2eddae20c308bb7a980db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529be7adecc3479d732966b9d68d648f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca0a0bc8d4a2015e43c92f14f3538f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a126c7eaf558b8a397e2854db745098256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4845359c5c41a4aedba6daca3cc0f9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc12b3b2df44730fca7425fe8852b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca45353e78b42868a9ae10deeaaae3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009eea31ef1ec8939c28315bf3a6e58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faebfc24c7e65292460cace6a008551261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5232aac9cdce8fc2ef410ba52269262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cec47fd6be9231dec0978701ccab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8791c43acc420122bb95a901c4902e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec6bd8451ccc2a9054cf26160a078265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646dac9435e125e5ac590e37726bf8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1748ad6191d98ed47119569be5c0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c6b6a71bd2b850c37b137512fbe1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434adfb3f340cd2ec134b55208dc43e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fb33406d9074de8a68b6b1c40f914270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb486f419971da64efe3eb03b355f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb07e7071ed802bb327845de67143272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf897bd82aa5202e24707d3cd1fa8e20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6696271cca5e494e682caaf0ad2357274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084bc464af5eba27a1bc74db1afa4f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cf64b985305cc21731d2f575f5a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45a60f955d0a9d6a6110335c105c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b943c8d36b743506ad97945eeb3f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5acd63c85f029cf7c59104447905279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b16b129edde03cf83ed39a46a34d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb81542ba69092e41f67d5b569b64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a0e8873b498302542e281cb57b94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108037d620dda9a9bdc44ba4ac88b528283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971a9b5d0d6697153da486fbdc2b5da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a50254bd6a3b93abfabcb7b267df4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf79d0e7da53f326a655d9b0b67af6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b47f1951f16267bfb560f337459a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8664523f3095f1e13a2b85a2f1c562288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c42b03008199b571976fd0f07de6b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f3f73adfeaab5db61071d096133de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f1bee7d349018cf1d21748389e29a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48cdc27621703eb042434747aacae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96041d26a585b07f57d8aa9276cdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26889019d7c4325899187d2ecbecca1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c737f3543eb90dd776252fc1d1a2f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7740e0810eeb0c96c62bc05d681856296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89923ec5a01e7a4a2c9903a7f5d4d32e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aed1676cac40c03a40f881d819822298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86831f8c477dcc213f12364610cf9b83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4fb499b0371bc52767c55db9832a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618781cdf7aa128b5ff173e92cede5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4061441dc174f498ab962d34bbc709e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf81df76406bbe33356ae84ec84c05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a17656946cb23606ffa80223585a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f1f73c82ca2d3bff82003223ac9b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f89a6c685653e7ea246299b1e927306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec327e17e9b5dc3878e4617befc778b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47322e568d2fa5bbfc96cf8198744f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089a6c7ff22f5eee46fc9aa67826fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1149cb7983cfdb1b173c016d5226230310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca617aafe653244b935757cd3b8f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3aa8d8152f4043f5732542c9c4b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d39b8e4e8cb597aeea4084608b81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2ab33cc917c5a09b2e32d4832d31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a88754e27dd67cdff252b150384b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc283e2d3c7777ee7124392984c2f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3285c1ba2018b66888d66d7d7224f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980ff5a88dc50ebff9dab472c71e8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ce813cf51b3541857c333eeefdb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be8ed8d59090c9fc35895da6866f67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cbd4466e6dd81f0da22f2020e0c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8762b58e71cbcd4af4524bbdf8781322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab1ecf27576dc0280789e4795e95bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a44ec146d9bfc582d9d747497dea10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91893c91fba395eba58b918e9d292ac3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551de594c1695a28e1dd55818b393f9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705bac7dd1de7adc95d710e9719896327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0443af8cccbf05c1584c2e631f457328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeee637afb9c9794169d9c5024cc93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1aae82d71d472e34b7539cfc0efe3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204e0368214825f6b4739488660ff2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154ced1d8171ab6a8c694f0ffd0b873332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df942271e6c051fbda1588519c453b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee93da6ecb56587d5b7126a4ba93ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db307a91d7e89124cc0d788516a09bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd240db45d26c39633e6b1b2dcb2f620336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814255550e2a1c4bf5038524cc886f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9113be2ed5f0ec395d084edad7305338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e2f171ebc275db16eeb505933d1de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327182229fd6d9b39a26abea0bd871c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24182d908e66e91d29b587e893a7f98f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eeafb3f2bcd254f39bbcba9e9df83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145690b47d2525d16a7f4e29e63b1fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f004b02c0b0b621a12152af778510344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1b9d363c5a7d4b5061f57553bfb57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389cdf8556ab20747654b865dc8cd71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf9b61d23c2d45a7a5d86964ca295c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ed071094319bc1c1c73ee95afe34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a219b1ad9c62c342146996ddb9d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e16831c9916744478fd115b16ee15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17440e1d3932ebf76f393eb32f52f3fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc26f647b2ebb3073ff17f51880102352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b3e2a457f27c89b1110a365ccbc8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb38271bfc7eb1e6aa8ca8d57d8ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798471440b0cd359d8228a8b588d805355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755572dcd12b9d3b385d5a78c6226c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05373d8e09d26ed8cfcf3a1cd901e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f3b919eb8b5f7bbf36b903226109f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc77421fd9c935788b3382eec7cfd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece1578b1e33204b92cf78d2bf59ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230c0faa739e15b1e5ae6f4556ec53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebea4103889c5ced5c5e78bb1f8e63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9322e4133deeb889cf14dcaf4c25fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246ff2b5d936070da5b386e1f24f83b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66d89a76d19a9e4b9ba3f660c4499365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306081bd89571b593dc66200cf4d8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c0b0c2c91492768e444acfc8556d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5804bdac4b4f3b3a2a98e7b2ab7be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0192f0ac2bb21d07faded43eab4c1af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02985640f2b1e46a76f2905eb062abaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26b0770f48c79216107c080fea6683371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53fd51d8702cad4afce2b27d1ea35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224174caa71c46018b6c7a6a744b1a6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93d567c70577190c13f910f432467c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e44b55a32f6c2585867586894f50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e218498700da7e8928e0d90ef9100d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c0fbd5a596809d04f9953f9e1dc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716faf9779ba8517c0ab9c924956625c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3dfea186545092b499a4a1097c279379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbe42ca8e7b04fe77cc717e6c60116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24b0601255289b114a6c35d1c441c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceb96cee3ab958d5543aad4d2abd74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0995914854f3c00af6ddeec9bc3b2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d256c64f6de238d27b5eaa6b92327e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0fa6db1d6afa06fd7f9153770580385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5a45e68fca6eed57632f8a74c30a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc843d4512700454d1de65e2ad6b76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1282254a47aa94e7b66cf630a86b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f14b67e3c772eec99bb8c8d5b55c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d1195fbda8802a494e9c48bc2735390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c78e0ea0cc5a875b05190a79aa69a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136cf2fb729dcefe2f543858c58a25f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055be147627ebff692e6ce11f3ad25e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525f15c23ac92bbaeb615b02d991987394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82314df97a3d4d866bdd548522f3e1aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23ba2ee05d7ecec63fd07d88aae50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7727ec3be12a981fc93b6b571c30acf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d43e24f26bc55a6388d28dfef889398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe75f1e5d1ea1fb60cfbc2a88bfedb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c817734da680f0721f52485416ce5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137e7e4fe19f2a96b5a89d2815dae2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa3a56a5b022e587a7e2d51a6f409402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0fe7219bd6b93bb66dff3b9b18e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2bacc6761d4b58c47f372501cfd47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e015dcc172820e019a0f37b9c57bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0c047ac2c266aa028f705fbf510be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9a1feb3957ee4ce2095a7e43961aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab7c7817c0377c0659de774182408c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0435e7d5815edfc07e1870a063acab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f383fdaec13850322860d4fc721eaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c695b8dd17e7d79ecfc54dd8b50368411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812c77a9cfa9193c86f6299efa3eed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b68291ec3db1d7d1c037d2ba80449413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5271bafc1ffca6b4d9989400eeba5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6386df4f3cb6dc333e0e008bd7456415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f45bf869b933b0484ced861340ab9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeb4c971f894ca3624723fe31d3891417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6b369b85ddea01bc9237dc7773da8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091f940e6319eef3471e9cc1ac5281419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c55549153475abdacbfa3213958f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bb0217d47aa3e618da6742424c62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb266d4469cc3faca3d06b7328ce7de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758f82913f62dd3a2d863acc5b734fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d201607d37f2720a42617e89782cfd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a6b6ac65d9acb6170fa1be3b2eba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ff6a5d97add63ea1edee27b63a2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edee195f7746678fbbfd8b2e4d9f3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f1546e9a62420a8203329e3e2e79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfabce88f87d18c569edb768f6be9d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd756372abd8479d49975cab90294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756567117515bd4177eb83b96c390847431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1701e84534d3f82e6df356b1d9e0fb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231d74f9a5f0d196c7d98fa3028b14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b560a692d5c014e09dfba72093861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac91b735330753bce12165a303d1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28df0eab9992d7b143f5ffad7dd4bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df574521c64bd0fa92fa474872a34179437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d357ab9d2cfd3d2f5ae90bf12c063438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5593d9f989b3774b02ad527cf1634439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cdbf1aba4789202058d4fd9179c85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85039178cd9260dd25813b078d7d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552093ff249848bcabdf2970631b94ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015e59597ac71b9f1b9ce1e7c77fc44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07b374a2eb00117bf89bf86a0c7ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051550be844d3e6dd3a379e2e6e8db8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73522beb83c2c591b2626872c4b9936446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01eeaaefd37192cf2f804945ee659447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f054795863db8c3f0818ff0fdf6838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289a5130ffcf52cfbf17e13c2c2092449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b45e36e9d32e088f66e4bc57e893450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533e1de7746a4d049a268cdba65e18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba89be457ce0164b6cb8d9b658d10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7df46d03bc7fd65211bad9f62087453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262954a7b81a643245a99dabceb4fc62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b8e510add5edff52bd7c347a21f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3df579b23842c8dab1c8ddbd1c574456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2121ed38e6b784378c254a06bc040457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a650212a411886a80caca1cb00e5cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a140d379f78ae726c3ac0295bdcb7bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0816500073c0d646b4692b4a47de3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6f45cea392afb92fd287862c0462461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee14fdb101e06f2ba5d7799f118b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc3e21232c51ecbdf7683f3109363463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa5e595b6ff1ac9d8494637d84951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0663b578807d8ae5698176bb4dd7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496997240631833cdc3ad7153bb37fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3e6106488e9a705e15fb9d3cd1fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca443e9e2f39f6ff77eccc830b89c8e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa6ffb18b22ee13c62e7d454d4560d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214bc7741d4031175047316dea32130470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6a9a14c060e9a3fcf258706d66b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fec65a270ef36bd0966d07c57698e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189d559be6d215dc1f3b3430a0f204473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f77669502dd6f38405700ea0f8cd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6d17d582b57f46caa5b791337d835475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180a52a7ab432f373c479edc14e7f88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1da06e89bcdcd09a98bd840a2983477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4507c0271eece7e583a09b218cb4162478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a922f1aebbe45e8a706a6caa09a4c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb1dcf94a018f6f51d4cf2f6980c0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3257fa58ab997934755a1eb1c53b78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab137a0cafc894d66998568191ed9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9281c7f201a310fbef35aab514ecb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491b8a8f66ead74a1045e228006865484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392539500fe9a8cf9d4071ee89943034485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a15e9b972899a53c6be6549980896486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac07d65de4950071133add8380e0617487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4f85f5e205737176f72f3fbf1346e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32518e892f26ee2bd55441f6f18698489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1a06b87ef6cfe322c41644e7f6846490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5556e23e89c9a36d5cb69ae5d8688491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94199b69dc0fac9f3c323633fe28911b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae904139638e361d601fe15544b3ca82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1dae1a30e6a92f98066a295556e6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2946eb4abca8ae1774731765762ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d36f9381717200c56863a87ee1a094496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bed2215edf8ff297a8592eeb6086ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630429b02b71d199febc4789a2231bef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd253fdd85118ab421cf275ad669ee7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c90360d9f12752b61bc5169bcd770500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605184019e24c5528c3e60a7282336c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e62a30554eb78411c68e03b04230502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd3039e06023d8ef1a4b328cc496a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fbd863598d9a0d0f93112426f69f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bede57d27f940d84eec71760b636b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c89f92ee61ebd235d87c2e705e6789506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa30f26fe53447c3ff90bd59190dd45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05389efbf55140a137e30a7f59f36852508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a6ddcde24da8df542079443d34b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae24af5b8612aa867a6c9e248168d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fd78c90d25af9df6c55509abb0ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104e431dea791b4b740f6afac23f461512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e77de7fb2821c9d726a61b6b6ed0c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d062adb6364f6decdae887eda24fc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351953604871e0b02106596c8642c699515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e30025051a0a7b5658b0f85628dd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46cefa1ae8e0a3d4e035b15591acca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3edce8196f28c43f79661999fe1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4166697eca8b0b23ada8c1bdaf5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c883171802c4facae4720fa51ee9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c53bb3452f24aebaef8346c487c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f967dca5a1a7af8dc5ef7e090e285522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb5e176a444c4299f15f3933e493f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1797a843d867d3e8040ff55fbab7bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdb7aa5bda6cfe0f0f06577bcb1689525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe73e17d68e6ab256c75f8a82414d9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55ba3ed8d694b881c2559a76c7be7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ab0ab01423fab386d390bf17cc039528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaddd3ac8f06caa45ece90ee8f3046529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e240fb26503edc24e7c7a2751b3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd665429bd6438f99ce87e7e9bdf2ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39303671acfe8901d05c33f6d00ef37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951504848186bc6fec54e27e4054ab2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91f3c733add4072e746041cb14bd51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4501f9cb16b517de3bc507346670d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90251cf9a3fa7b2b7c0f7c92bcf943c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881858c98d00bb5c7d8ef88b4de49c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf00cd00452ec53d23ae150f034b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f5cb713ecf5223a158cbae87cea2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898f6707c64439cee81b59a082cca75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022468a47fa0b696e2602a220a661b0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09136a79b3d7f5e30dadba27222ef4f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b37ae311a7d980377a6cfd0ba361f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edf1b76028caf41a823c1b78fbc2f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1f56590006906d6061fb60fa3c07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33dd517903581c9c9c2f8299bdd2da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd6d94a0a7ac18e8c8b2b6c262addc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f3c5acee9f2d757997f80bacc8ee2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed143cc44a69610bd8a4a40cd6f4986549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa3637e34edc81706a13483e1e686550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0fe5542f64daff6a1880cfc34ae0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fef3d564e07552f052ce95bd3e061552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f43db77f4cdf3970629803b6158d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa448614acd2b8ed68ec462119c4915554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a4267da8d4f6a09bc4c49b79a0f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730567fa8ebb29e01f1926c6d0d1d3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e074e94722167c1b239a1209942183557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51560a31c9584668b3d2dc01932e67d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100cb772a759d4ae5e29274195b7b99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e04df66bf427c6f042d90c6d0e408b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a336e25ae709061cdb64457b9f57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ced7bf9a7a73a45ab2d3f275a4572c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b63c2c0c46d5c8e9d1fd0d731899f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264a99afd86b0d334f8611b7c2c30a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35347104c30996e02a7e60a07251efd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36957316ea0c4d5f9909daa91bd5b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa5e3f0ec5c6aa97001f1d6c27766567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77321df804cea3d54da5b19871ee4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10c6316ca0e32ae959f423e4caa154569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c9b46b36e27432663460e61a79f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e68c6aff8a6b7db70078499fd156c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17993f4c9ff0fa1ca925f94511fdec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83672a557ea040e2685386d1f8bfdf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c84007956d062f293a20bb61e552f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8abd9af7c4dfd9945ccd2536bdae6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0551e3c97588827c766653e1c7c308576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a327cf210b3c328589795d3fa83e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65767d8a0324ef39f53d2a74b2119578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c5d36f86111a9565a8d080e530e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c9fda03dfdc1b73447b264bf27d10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa1d2812f01974b3a3f67f8649d0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bff5c689a4863c0288a29fc8bda2bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c1bceba7cebf29a1f2655342bbdb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafb8f4da2f08e63cb55eb7a8088217584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1ff69d295f44203c4184e13e789a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc6b0eadd1b45efc84f6018a8e1da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39643f72b1c79d5f3e57a23c8a158d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9ef59c09f1fbedfaee7cced17c52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d71dac04487f423ac89c9b928ed25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c4407e11a90c5fd4f799eb6706aad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee622a13c4fa85daca19aad3ff45639591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31b084cb101215c6caecdf7c0e8fb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af48b4a906176b49f3d4151557dd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd041fb3d7156cdcbe57185df343b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2d221ae20877a358edac012ed831595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af05c5d6224a509fb128c39298fe12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c8b48d0c39c6b886f0bf5bbcab73d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f347bc4707898c9a3c5023c79bf727598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f0c0c94f6069ef8d5186395253fda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49693525f8806610437a1d7b6f56f4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3fdb8a911b571bcd546ed7cfa962601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ab4b53b97e018ea90ed796a40e49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e599d9bf18a417e227a2027240758603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba32e50f3b2f084a43353fc124a99b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04988dead0d63112e830cc171806be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846840216c097dc7bbe2218de251063606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58f42b5eb4724776c97c02ea7c78a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68a9dea3d51f4c869cda487e3ae21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c4e42366fe73fbb73be2cdb72e348609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a40e7fbbff09bcd4b30b690c3016c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51129d5e4c01b4acd09a62a013d815da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004313b1a2b329881c04c192654f68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea4a173fb39c8c43106fb5b73a213613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5e53ce51058a633b679372b8664e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f24799450cb2b0a79811f12630f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8112c82a8d1c81f10b29c241c9efbbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef111e2d3331a8bdaec1657d74c5ef07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcdd5cc04be726f296e0af679505fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea28cf496719c29398762bdd2e1709a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd41299b056a54891f86e9c0d7dab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f8b62930a6a0c8c342d6363cd5212621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96be320a96c41e7f57b4fa4515a4ad8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb901831d5c8cf263b5001d66ca42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992aae2a915cbd29f58b588dd46fd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43970d6732f863c6ac184b22f0a34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658c326e75149cd9749f0e02f5b0fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33a5ed46dca4179de4af0e1928a8fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e4f4020787b0dc98f5628acb9dea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb235e5221f473183e1c64ea6e187629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136658bd3ebc3d1fd30aa7fad7b1752b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb1676d5a5be08c463e36b8ff5b1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b8ccdf7f07e1d2460ce4dad341c65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e54d5da3dce7a22a42d765f5dd08f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b30f1c3a29cf587ebe07d772c7e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8085787ae65dccbd5c78b63797b21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c1c799069cd942f148934e9f8a28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279f7921809b8948141c86c03ccbbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9cca54da7ee7db1c213f49d4c4cd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2659ffb57e17423b349af083d5f4f5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fed38d198567bbafc89c776fb5225e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe36d9adde3de9d4ecec8463bdaec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3fcc50a5ee868eaece993098bb9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f6cc41578a3c0d1e15f93e2c3a31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de618a7eb88155d6dc4f819b69d1b95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc697748a9b93749a5d81279ecd17d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738884c7055b1a7243255cbdd0dbf84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc9c25f5925cc5576e0f2ee70eee28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ab930830389c48cdb070b44a81215648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b8a2a5091c4e2049e0b02e44752d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb66625662b409e1b3910b10cdd6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d3e223a28f1e4ab9724148c0a43e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ec29627f4260d5ed93cc14892ccc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ba002f6e19904b7f4b32344d4f502653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bed492fac623f351ddd1172ef72e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ae2623a6372faa41e7c11207b889655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8a815924d590e2af8c1f0fb35c529656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256d1c760554a17e1da9656d0923741657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68956637876bc57d78d345c79ec997d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7cd0449dc24b617455e0423b9a5f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939133eb77161d10fd54270a2c81d61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5357c0706aeff2d0f2558a3d9be01bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f21cbd41b8aeb665662aff02380e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16146ba62751f93a529a65cb3181ee24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede6c87217414524d8448fd044da18f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdff193a4d77d5d05a5de54b3ff2c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d170221284c0a9ce2a2631a1cdb5555666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d58c914d28181681944b808b8153667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8d04c60d8b7b1087b612f0e1ffce4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ba0f4bad35fffdeb0cdc56f367951669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb35ddd443a84a26db04e3b5f7dea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51d69b5a3dd2aac38ac9c122db4dbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80009c96d08a907a2dafa6dfe8e0a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62bdd343442731a379e7474d3309e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca39ded33328cee4c739c87fb5819674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f1ae0a4ffb3d338770d84b56e862675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598133d15588deb376973be83008de58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7359f9bf00a793071b0357f1cd542677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189564805c13bdb74bd70d0e290be8fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10498103ace34f664d7f078c66e6d6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8bcf8bfd33c0ae12369d2e670dda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c6dada27455199df6e97c5ad4756681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d114d1568da89996ba583b3f2e3503f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e43cb77ea3654bf5f50113e7addcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c99a4118644a2b2b43e48ef4fc3f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99087aab01549954ff8dfb1ed8a0444d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a7a9c0ae5332cf541911b08be0ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa3d26cf0985865f91c0c0e0d555c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e927881ed21a461944b7d2981216cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf710527eb54b2ccfc5542ecfc092689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511241281dcb72b8977aa088d33bec43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81dcb1efa3396a034d12eab82fda9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d579dc08ec22f7b60c4a07ad96a8e73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e01b2c3a07ebd2c45435b68b88506693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5633cecb93cd80b7464c7f425d2cfac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5849a37116819c67a458710d35b151695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ce7371d822665e40772fb0f4b68f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1202a145fdcd964f9842170d0c08f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd98596dff8c05b6f69388ed4323e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482733f07336b31cff9371b2d1075f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0016146332914d5a43b204c6b50bea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08eb2210d92a06de17d72bb54f134b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a250bfadad2a22973c05730fd1a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b4415d2ed220a95d7af217157969703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918be3738b8c7a8fcac4e12b5308721704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b9e8e8a3d60a5a302795dc6226a0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595e871800debddfeeefd41c8860bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9c0133593ce5f34d1f4169cd956bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad976dbb9f2ee2343a91ccc156951708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca4569d3ba3536e73ec856a19b54cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41a1c433aac0e21a855b7cba1d8432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da3b6b2f9b7fc40fd2f3a1b8b5496c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31601e2b48eca235a7a84f2969f7104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c21d2d0344d39cd8c1583d9910826f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309564be3ff769bba628178517e16d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836df374c7dca60d0304cedbf3c6a067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89ec5cbd4b057317813a10685d15a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67478ca64853110fa23c76fa3c5909eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32487e1e10a50d0788b823f6107eb67a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43138bfc57d849d2100097138a98111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01fae52677c10f02ef87024b195d8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec950fbba2ffa293e7cfbbe0c8fcc5de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd34a69f244e5c2466000bc7ed410114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d01f90235fcbb40ec72f4fd3e2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3cb277111cb717441b1faa825289616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f461ebe922993e1c9649952fc8de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d16ed3708afab08789b83d73c5c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7f4da0690b85db164a74c48e1ca5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be06bc4ae240b2bb39f3fa342dfbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb598ade2ca7ff5b514d652998d803921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e75898f8a1173c26799877f743c2b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83886ed0f2b701cf02ac9c31cb66f43c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea910b229371dd0d75d95e209d56124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a59af8f011b3cc7694468a524270c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf475a77114f64ad3b65ab180c7170126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f8523d26f8b80caa9ef2edd72a4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a8c6e91101d151778dfd146c750828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a5e79ddd2edb7d82423bd87d89b8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c04a7a49174cd4114172b662459af830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d016177f6e292323060c54a42a040f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247df696b7fb4011c2b9d0ad9e4c1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aac4ccb0a8fce52ed7afb38f4f083533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55146072a618c47f6dfb69a7093c4ddb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfd00e97023e06bfbd22b4c5d164335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd778c8e6419442a5544e7cd1a8882036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b531aaa44acd4b8944fa7209471f5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23bcafaa4a65c5432fee1f9521538438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b5a7a523ac7598db5c2cdf30a49239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8e26aea8bea460241875e0bbeda040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858b426b5df4f0ca74ae883da8b7cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35274174e46c072b56917000f088442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59daef49b4f743530a752fa5ea3b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b95e75d4855d083d64ea2d5557a9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2efb9fcd95b1250bea3e220c14e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe970c67658feca0d901cf6a4634a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f995ad86968b8028becb3391816cd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3dbd4613322770ff633a15a34fe8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d857a38abc874dcfeea10e202d408af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392363ca92a86f59b13140fc82d9840150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd79887d081ce4178ec25b123837c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974bf080901f436a99b3fc7253a439c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997140b30ab1d5b09c2dd5b931418e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86251ede712af34eeb09b8761268454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da513ffc09da9258968d7780e58a146c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb660d22049380d974153837c6a5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941bfc8111d41c41e9165f057c411457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2cf0f1c5628b6c82b23f1960efeec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263060db8cfa9715fb39a030679591e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac2b00639cb2fbc77d217d7b9337760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0b1ea5a3272ca186757a07b6146e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbeac598453a5354d37116e7c556b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd571cd8031d7944b6d572cc0636f6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f493550f29b6dd2ace12a42b7c4b6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778bba825ebf959b274fad36767a1be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc75b8b9fdaf513387229cfa9bd64866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe42c489d78f9201219fde9115f86567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa9c06940e4545b1d1f82f363b989b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b75404bc5c646dd1465967c84c8e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb212573625183eacaced4416daa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ca37955de4e72c2c057f0fd2783471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac1663a905b90a85f6d57db9e5fc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04431cff8c75d00309d77f8c14d61b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595296987f88c25be92ae97c3683ca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f61dd3f7c6d509863e91b1f1fb38e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a736375c50a9cfbb06fdaaf4016dd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50be48df2fbf1182bbd6e2a183abac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8673539b6fcd4e577b2e5cd8bdfb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3ad926bf2728ca814f8238e9d66379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b0dc34676b11c13af42376a7a4a1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2477f4ce773613f2024eeff8c0e81281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f612a0ee3b30802e1a1c4a4af07951f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d542e12a3ec4376b9ca35a5fce4733b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acef588a00594bfb08d7f57065189184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b8cb23aff15174d2537f22e4054385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be2331326c4e191aae71a9b4c661086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b111dac50c8b9bb5b56ae939f69e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51da9bc00f497fe6dcf00ff8c7ab2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f72ebb9f975c827327681afc4b2a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415251470aade9a991abbfaa35706390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c8e64272527890b76cb46b4b75c1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618efcf56ac351a98fd04d3895043d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e79c48aa204b058060167c582e38d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de36eb6a1ceeeb318a0ed58f41a10894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab931b4c920bc175ba2856cf16647a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602329ecd74d493ffff36f265e4681c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed011132912fdea990a3ece6d07e0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c699ca7ae9e60f46b89a8738e81b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbba62567bde4f7ed1b5186638da0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234efb7312b825443b857fc1b500a824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffddac19755a57d27e19ac20d30fa0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade13bb33ee91962548509213a3e43f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a56c430e9709ea210eae1a5b62ee1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce50104d1d81ee1a5bf6cfaa7a142a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3908266663f2a490dd812c71ebcff4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a21b2cf141497cef4f4d2d44a2c86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c95077f9e2b63b23b408b38e61b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243de4598018b833ee19f8ef0906dc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f808559c891eae4c9f9ebc496763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e995d469047e64c1c1a734b67d8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c50f2d4045a70601dc0e3ec367c54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8351c23462eb61477103572291290112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41685fea167d9a6b04bdb27c8e97e7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf381785b67b38fc32a0e64158b156114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a19ea8f54b1169498a47af24ee306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d160d99eb9b4898794cdd72b8dd86f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f5f7c8b6bfdcff3ff43a06fa7b77f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739583cad62ec0e95e75fff1328e528d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b69d28a5e631efbe6ae1d11cfdeaf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008943a87d5b0febd4a25edbe17294120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80590f17b170dbe95ac0ce798ebab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7adeb7d8e1e82b7d239ce6fc5c6c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7f05ff4e0ef0caa188713235a212123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91e8ab264044a789da79ce8760372124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244d508fc603374ee4071956fb2333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd268cb17767a1e45cf377d6bf57fba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899323918c8e1b9a89bcb7416806ae78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b47405072ce59b7128c4f800f28ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef90bc926d115df688537c126c29f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e365ca707cb66622f0f92b180de0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2dacbaa7b3573e1b5a326c7de4cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d144bcb4bdee31328aba7e5ce2f1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2cc426eb0054a64b491e8d8cf7dd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e190b7865967a2ea76a9568755019b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215b7616e2847e602621a27005f27f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad31c616008c209b1540caf86ec34c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb534ba4548b02aa3264f4f6650f0ee7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960360c4a078558538ef158b3256e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae920a5c0aa1a0248ff91ec100fc9d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02066a1dc9bd65e2417d5a187c780b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046422ed97922801f089bd4bfecad58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209893d0fa306fc81850b3740039db2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9043d67520d303a399c1c9072f3883c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b8c79479800b506048d8f3a6c2704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90688104b75915aaddb706c23503bd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aaa1020d7cbaba587707b8a0b8b89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269c18b0e80c154abe8603e0acde28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91778031b78a29c314fab6bd776a402148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56b920a64b31e9bb5697f23806a6b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cdf6d6ebfe1a1e50fd40dc83f4150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78937303941838d72befbf29f96b501151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4a616a82a4645fced176f47bbf82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c90c6b69afee12b1ed4a3b23dc1ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f3e40bd76d926c8f90dd7dba82867154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76865a9bd2a898dcd21cd391f22d1dd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e09902019138cdcfbe967d48fcc10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e61d0674f350f69de5214f7c55492c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21b804305c0adc46971cac3a361e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293727b7dcb4a493f069e9bbb8d3df9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e552074ddfb5b2d4ffd7776f88ac653160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509995e996efbc4244dc06ba1d1d7066161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd088338c972369c846148af17b3b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a97e52d20b3d67088ac411958fd6a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa680097324c76da78b8f8e0f0a51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451bbca73bdd180835af8a0c26cf6ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a3ae6caf62c2d0ffeb3c73b9ef2d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7c900c338d84af69c7f84620dce9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65bacd943e42f41f6bbdcdb0e6940e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a74e94e2f4359a2c702bdc2b67704169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69b0bfb586aee969da3dc99646c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c618e2ccb8cc29b51d37ec43520ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e4c51cb491973b38d6bd0d0ca423172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925714ecec747e46821f73a8af828e43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7520df11af237ce6492d8b0016be01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8b7a882afb19691e789c7f03d8bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e3806d05e481b9882f3da07102fb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db7d8f8f0206f158eae24cec2d90e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f47dc55935b2a8e606b6631e6010178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01136ca8f165782f360d50e9482f4181179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461121495cbfdb90fac0f941f59f85f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9ede1d63f6ab9a2d1edd9ae4d20e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea809b0a7edeeaee271353ed302bc798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7d7949de9d202db869c9352b8cc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9f05ed680c608c24ae6a21cf04e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3669f6ff3db87154e424a47e3d6d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687e9604186a3c158c801ce78c0a99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517375f201806beb65af609e731ef565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa738496285db257803ed5f2989662188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2913e4bbeddb2331eb57a4665632189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c9a19ac8e0244e58e2f5983363cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6c66db2f901bafaa9e85a2eb39c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2a16b49c445570ae307434e52930192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c7f1b1e7d22c5f90f8c13ac533d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520c39e9e6553fb02be91c40b3c7bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e451777229d1d47152b21b5e645e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8856dc6b128e638ef292fc6feea8a41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c4fe214fbe24a2a22926e511e656e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc93256172e5bc5cfa2221805651fc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d61bad93628ec9b50a248728aa9b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3b4b64e60b1357ea81b1b11f7379200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a428ce3dbb2042180fa0f1769661100201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7e6e047cdd3a176c0528497f22fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f4e6d08d47ef67c30365ee956e30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b5c682f1a161c785024d9ac32eddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c842c81d7f0dcbf04c1fd3829676a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ef1dd7fe42f95c8a377bcaddcc93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e7024b6ecc3bab3e0000e45634a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae237491148780ebe50094e49ebea1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5b7262c13dba543a7836fd6b8282209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18ca1be0bbcab2b6320cdd888714a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92743078ff0d5863490254fc4ceed083211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380ba3ba0104292ef38c9d105ab90d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ad11a2f6044af69f29a959b65d4ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca14b9cf54e3e10c52d7fcdddc94af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069c8d575c26f89da3240e039fb660215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800accd0a822c7c060c11e868b63b267216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f6124ca446f8799b02028dd810a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46158b303bc99acfb704780053e652218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d159745cac485ec6a0ea66e58e37e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82675062a131893f704f2718c74e3d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f39ce3f086f5b23bc28ee1f4486dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00338d7ce4cf3575971d56298f77b22f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b6c7ad44ad274a794cbd9fab2f065223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0321c70f23f1c4de42af01d20ad26e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffd9efe997df3630cc5f3daadb59eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7bc3265f4f4f83f9ca44e9261faa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f96b60a85817489aa61b9e43869a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e393e80bfe46b6b01f3ba163dc3d8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a28340f8808f88286c1d58abf052229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb41d2782ea7db4d503909f00ec47f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df1239ee1a6d09b2c1bc12a2f8252231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35082ca3236a96bd28f0f7e5acab82af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37a98e3d1d0009d5183ffc5c3b59b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ba10492344475708475f9741d76f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd8ccdc50481dd1a16f9ceffdb8346235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb49e6a43c4a8f41cf3481fb93a6a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19cc0b4f24210230f884db8ec93db2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1204a17f16bb7c24e23dc35d74bea9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c2a964dcc37975bd967f6e9e5e7ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e04ae776e5fa2458fb5239ee9044240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff209eacb7040bf99ead79872bde2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165278d30c3fbedc0a74c9da2e935c55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d71c0acbe7023241a0aab1f4f494243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e49d27d0dcd582472a080bb938654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3bcedbfc0157628acbc6e5058efcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8eaa6b2228061680da830a7bbb6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140a28cc9ec08582fb44d7ccf73882247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82f64b2b23cad454cb9f357e003b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ff9fba13027b099e8de55e9dc11d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aef520e3fc485e85f36b3b486206b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89519993ec0633ac0e2094a75216d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705f5a0638c9b48a0f74b78cf72390252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05df1072fe00209a19bce6c55e5504253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd134f1541c4684510d8aee0088e5544254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5af84b9aa3c6bce0b49b7a72d8873255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1f4d613a8bd896e6c7e072944184256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ffa94567101c6778e5ae408ad0e3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd909f2ba4cc37ba36273505c46a1f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073607738f04465fa490915029906355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c370403c59953294f23dd21b6f26a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d04623521d5b0548204d8a5712d46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ee1e01fa9459a2ef39de964b7f98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231891eeac306c0bede48e25a63c4e39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58cedbdf332e4ddd8401d161e935f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7c27175dd58ec02bfbe66246d61f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f880cfe067b795e9ed65bd58745a7c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4366586b061b6cc7ba80f6fdaef8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8071cd6b043dda3710fbdae62a3155268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453fde8ce3b837c2613e47a7d01895269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59baa950ae634927cead1275b6d93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8988252c95c41ddd31f0665cf552afa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330e8c7ea314ce8f20733668edb9483272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c3d93dd061d35280a7dd2ac0f689273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457beafd3e7698036bb3c70246ccc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b9afcf221fa1892255272c815011f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522431284f0654330b156196e7e8a2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7222fb83470b3b54f3aad8dc612f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f192dc43fc0fcacde18f6bb32b5e3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a53fed4dbdd49349ab071d54015e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69294ed21712b13a2c1783597d2482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2974d3e1907936f901008432bcf32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af7896e0864dd175cd6a039511b53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e523022364ca7a8016f053c06c348283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e49b26bdb23c925476cdac59790bcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cec2459bc3500f5cbd5399c7ff11d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bc0ad352c7778711adb23b423f037286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5d0ee924263458184cf6ce43428eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f2bb5cb38df3e87de2dfe9ac611d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff5712ee053e546ff85257783000a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a698ea85bf1d1695a1198a4b58612290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e07c0e250c3c316fbab58a5df52dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25285eba44596b2feb8f9b423f7b93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1771c6dbddb920823cea4901e42e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58fa3722487afeef062e98b983719d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada5567a2fc1ef99f548a528c586fc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e31fa3777ce544ad2335b09a5d92b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986184b2a62fe73fb29815524402378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f8e5ee464dc9dd013f25a51756e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2a3ca2ea20b0989d3f2c885ffe5d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759d8ec11d37bbb4e30b08975996c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9becf303640e7b3ad7e31f82f620bfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9bbd31a5f157d1ba3be1689d5d3a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e64c6c6f5854c2d7ed8c33f83afa7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f181821e73ef06431f3c068f3a24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e04360a1ac61d29623d705a2142ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095375c7abe44d32ddba770cf584f126306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111002074d7882a767eedc857eda56d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce36837953187bca556c884ec6f28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8efc582f8f1f80f48797865576157309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8cce2b60cd4ee4628ecc5b26b3fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b7fca537eb933ed89669d2067b27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094afc788d2cef31eaa17002cf0b2cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343698ab24b40834af0603000eb19b52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd164271a8027dda172d9aa7adca7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7f5e800344e85b170a7b1c0d1e99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a7c3c9e2fe78962930c40a8e19fb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a63b2de32fcea80e10002f0523a62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82f919ff9da92008a1e3eb275e719318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5533e1bdda9ab525e8cfd408c326319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb334887d8af3c65d35094a31635f79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d19b6dd7c5dec789e4083b05202707321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb008dc16892aaeb5a28aef22ee78fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca511e8827b8d2cb364a2e5df4d77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c49bc22c0f9986c28d9cbbe395b0a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451769f6d102103948b655ddcaee225325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e744019ac18b7c1d47a9a7cdb0a012326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e670e47e786e0638f89f9937a81b83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc209ef3ba090dc2e231fd2a07ef1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b92f09dbf28ad2592b778771065460329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d2c3b54de7f6a14a56bb443b39c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a031be5024c84b227364e7c68127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60449b36fa4084250293c932973d9f57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee4ec98349d5014cc9715e7ca8807333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84455cbc143ecddfff19e519793335e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40949d15d746634a5c319e96a0e8a58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b3a76036fc6c2577216891391e56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ff37976f24aa8c920b316dbf6189337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcfdc136a644ced7f098234bbce912338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69538f15809ea9a6cfa85b17d92d0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ec6fdbb4dda3cd6cb43fcbf0bab6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fe912a035d501472386cfb9316547341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f86289ca4e6e47827e253a26c5235342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abf0df473ae85578ae88f90f63ac17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f149b524bcb0cec534f9b0994ae0d2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75ff382b562d9e941c08fa7df1b74a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522bf775e6adfe0ad29587766ee1688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ec84e0c2640a791ba4d3586eb9e2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec651953119de0aa1756574fbe76ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069a7734478c3e7a557663058746349349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43183057451e624081386de2b6fa4ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf663dee75a52b0f7a40fb0813d7204351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a057037bc90f0cfc45958ddb03cc08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035995bd4507d6204bdd1282a4c487353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c8d42a95f3df9da428456c472b8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e120916bc728ec1a630ff3c0adc3417355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5155de911df9f4b102443ef34733356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1da405f1073ebfaebb03ba16ad87b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4b6e7e52bc4148702fdc7716f184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ee1f3a90d17154a5f370a26e4915359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75729e7235d46a4010feb795d9aefee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b2e8e990fe2f518da079bc7fd328361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ad39fc2dcf00f2faccff1d04b48ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424eec5eaca8163f53c6b9a6d43c358363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e61b40e62fec7bed6513d03bc5da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c074e552adc323930e1ca5f50e0f07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34593ba5ababa9d3f06bf099179d0c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69fa8347529292f0d07a0e3105489c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04808be1bffc167e1816c67078c0e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3837c7668b6f9f4f828d4c5950d8523369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a689c26da29615e23bb429b3338f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ccf199c6c41d39c3f384f2af5ccf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9155d85e48e7bdf2d9ece31a195a00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315982ce5fa3ff8a95164957422b9cf6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a88b3e47ed1db025066a32931e3b2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3cf5659d2549eebd1a3399e630019375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c28a3b918d7424793e3c17e39787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eed76553c59abf4cb5ba6fa975df9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f46265c476ec02740b5029f156481378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75864264feec69a63cc3caae4527054b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb83903a7b213773b4f0727b7729be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33080bcad0ea358827f98c0e14b22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead1e18c583bea1675bd7edaf04fee1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3808870e6975e9374571a7987be251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f57efae291ffedea7b8b0cebfdd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552758e77f22568158c8dcbc62d6ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2267721cbf6b2685f495538df8e25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8184823a5428e75b24634bad635e85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f20692a49accda983f84b8d8a79d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20083b611870dadb38340a3160ab58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741fe0b1e8b876dd123e2786ee90b7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3babb4f63fa111d0214b65d28d5cd7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7046ad5327bca9237bcfc8f9cdc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25188356fbdf9c574242a0f3017146c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e370ce38080bc25bc2f764135eb5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067a150182af4fa7e32655d32911a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718f640af9de19d9878ac844831f7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce70990e38e24432dfd39ac3e4f9654397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe87c8100406664736ef941f2bb6e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4fdba249d2bbbc5626d0b27e1a528399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f9ede9cf2f40a175b9b238aaf9f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c94382e114fffe6391e07d014a049401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f0cd3009c965a7c0b9b2309de781a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f8131d6eca7325e61f785ad69a0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d236dcd486f004fdb05226a35147b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ce07d2db4fa148c22877cbe456ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e903a8b00bdd651eec7bcf23c8cfee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e26f868c8625d49083fdecefd9443407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af881ed37fb5935ab53e85dacac53f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f5e255a721d1866a45f08f88c87a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1d2fd7dc6cce13cae7d9be83da53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91507bb6f05ac4fa67426fcc1a654a73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371585f8f5abafeabdb79173839194412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320fd3a3fee9d5298f9ea7511b46488413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a7b363b6ba1ffe3429fa9fced9b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c795491df6ede5c22585db6d52b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc289113e5221262eeca9f98b1e59cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c978c823a1e23e7344461250f77f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f2204750023a86e63d0c4b86fcb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45542d48eb82ad3354f4ef58cd86940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb07d247cecdc543545c991fe82a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5286931c11cad6a88d624e54cc46d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c13498ee0019685e9920152d8c2d2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892895d6f0553726594f75c89c89ebb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3675e6c018f0bb6b9d6539726d40a97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02096714f0f0e6d3f40aee911019406425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa7525fcd6d208cab7ac85757c8b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d6890575709c8555f2161aaec42d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8387c15320efd858c7ca201772526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a70d23df48482f6f7f877f26bae803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71d6933ad274fbb31ac7a4faed3b17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b9fc512857902512fd4e6e1b2691e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135160892b785704dbacf9e77bb4cd8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d0c2863dbeda63bed9a3f99b3be16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8040720b17dc9380196b3a1767226434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61525dfe4088ca537e67d15accde20ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd35532650210360b260250021bf39b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb60dc5d77c67ce8754ac621747264437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea4301f01969150121a56d6dc720bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390c11470d03e11ccf9cb58a3879ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1498b90b0a2036c9b0283459017f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ecb4f774b90d4c5622d226b15a5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1eeee1876080d39585e3345c23545442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced847ccf41da291a0919797e92f72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a36c7f983ad0a3431e86e3e4018a70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439ec369c5680104c0fa561c7d794bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb0a5bf154e8743edca22ec6a798cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cfc09c657e8ff4865263313224dd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9192ca1912d1db76f514dac32f245448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac862840e69c49ab28763ab49c22c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e032231290367abfb8409f6e4f59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d87abb0df6cefd392160c7d35a48b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cbe41feffad1bac093ae64355ff03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e52563e5b9bc78c36fe79eadefb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d92adea8b9491e5722fff2ff3eb60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d469ef89d2d2fd05e2659d076bdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e217e0db5719c8db1a5ae9e823de0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ce035d0d81cb30d344f2076ee056457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602918d0ffb596839f1bf6c7a67a3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ca919ab06184e94e1fa038ebce332459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3306014f79edf208e25e9f1def0cc31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eafe05b4f9474d5cf902b894bd1af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b269c8f46dde87365d6a69222aa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767cc7a6968327cf0bdf281560b13c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38bffcc78649e67071eea0074d3a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033c7bc86d25d9a77d6cb99781098e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f83026ea925bcbf774efc7be7680466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109828b4e707c8c09d62ffdf3afa084467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a397219b743106eeb15a4601ea72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d5e7c71f288c0367a6221063efcd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5db5be46e61552ed64695707837fad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920fb8535461ad82ce259d2474c808471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed31fcf6ee6d8e599c27d8efb852a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec609894d29f63214ce9abbb95141473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b65cfcb280959524538b3722387cbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee649695f500d47bdcba116f50f3b1b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd3eca8853d0bed99e27435bd6ee5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913943049e352802f4ea1806ba9079cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf15d48751050cad6cbc661a02358478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ee4ad81fc721980608129931fbec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777643e8c2d1c6dfe661e031df25df1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd374da30000cdeab6a950ca4f9d2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba0a1803da5838d8b431a719722e6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16495e3c036c8ce8afb344f036d4324483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b992c23553987a359d3eec26673416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36018432e4a1e78f03c88c35c799af97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9813ef564c2fb5c6a099d0508733ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1c7bf6ae2cbc5fdad7e9f2a820ae6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6145f1f3c5cb52f12964e6cabb2673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6cf44c9006997a32e714b4a24cf11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d680ceee729fe5493657804b67621490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48019b9825c93aa88b80ab938b1d5a45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09bc687252b9c38b0de6526bac8eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0884e4725d4406b41b60c31c855fce5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bbe8b91d152c091aa3c183e590218494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b0d888676521e9661bf2ae48ef30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8730b1ce4497c36f4fe74c7d662a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e44faf94e7f758045fdb940313ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3a179344d9d4447b1238b5b4e49f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17312bc5dc2a645a0c06618cea04eebf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e26fc42d431652e589b9a75ea3879500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438471d54babdcf535d9b9c852e99d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95013ab4d66db98fdf3e3764019368502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d527231c9aaac5f9e9fee6169d582b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368957e51073ddf287c8f9729c4148e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444df686cd5a7f2223f3cb046070358505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb8e75ec9fd41be21186e458e864a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f6245f86236010728147f373897b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa92db4fe3364987ab25cc0f0bf2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d17eca9a4ccba8dd27b0ebfdb5e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819811b4d5121b435448ea7db8fc799510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117eb53da244f509226ef0c39eb121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a4ccaff7f41c3e0161e21ed305600512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b128d843793010749d212b95c2e4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688373c627d41ffe8e052dcfe297add4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d35561c636a23d62f1740fb331c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb950e85e0f9e769663d98215352fdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc2278b3261f0d5ec2c90b55e88d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594800f49d5108d0d8ec4ea18709dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e053586d81eadc79221197f63a8fd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590ed97e5fe00cd138de800af7556f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeb8722feee7c1c6ffdd936976bb6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b2792553484585e53b89ace1b912522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc88cd6d6f531c69f72bfa6b464a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44f311f2e91e0ac62e68b0c890363524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71cc5df50c2d9eb8b4a67dac91a066525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb7a0f473263771325609735135c5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b294ae571d0bc1f118e005eb7bd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80390b09fe8748330932a701ba787528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab4f57db3874542d0ef1005bba20d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3d1d31675e74c036cfc3c353170e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb507afee371e0b3265d82ca4ca8b45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb670d6fc4f5a3170813a371b9912f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d5a5dd21401735eaa18e4e6a802d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6105ad697235c7de306a8e88d1884b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b34800b8a28308b064d50dbdf85817535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77db42eecd13d9676d2ce78ea2bc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97b5345d563399f9da8f611c6f646537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964e472366f2f2f30d2d99492619e43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f27b98cc05d3881c1e8bfc0f265b09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc2950d9c5d6c478339f1a6896b6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84efbbce671235173945c4b811f6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed79124db1e34c31f0ebf9f3048b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9de15f838c466be4b5a48817409ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658105006426bc7475281c6a3059dfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dff35db73d679b5ab72b52e2e43ae1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa03f070e960064b5473cba29d24c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c860fe83e34313db3254c25f952ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a017d6150a84c3792784307f468f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2719ab41ede1a71d903c031fab69cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29aa933f2f6448232301492333eba6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f08dbb598678aa79123398920f241551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b752d2baa825b90555e8b01f66e4681552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2bc6b3696552aae10005dda056a09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862e693004ba6e20cf8078271c2618d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303664ac8fa2b120648c1fe0b2be71fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea25edddb86607b638105828fcbca10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd3f524bcf71a2dd6bb906a73f8e66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d15dbfc3c48096b136af4d034e429558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670147197c392882ff64ecaa1a3ce240559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2819981f18b0622a8342bf19d7585b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1037f3bb81e7aaa7537e18d609c98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720a51a0ccb051122a4053680db33e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c6a63c8691d775a2be3303b00eb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13dfe5035e210d83f075ec61ea8004564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5489cbfd1ae161be379213533b6864565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e666819328957ca8269a76bdea7874566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117393cebfcd6404782f870d7789d08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5c8a66215a26c14a40cf0d7a3d46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac0057d7655ac1b8b753550e9195a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922a5bbef93de21067a46fac28393fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0e0617c4a01113e040e5105d3ae26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b341084afa5867a1841c8b5c93d7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca9cfce17503563abce84291850b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfaac45ba713473871bc5b804c606574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32707ba73e7d971f05f006fca993682b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97d9d0f5d59563a6b3009ff28a2e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f35b99adc86e96487b891ac4769b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99bd188cea6e7b384292c3119c4a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d684ae585645b626cde88a5a73b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03be84554ec3ab5e971b3a909d8f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a684caed145ba0f1d40fbdc976a6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf355810a830853a02d3a990952b6f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced2c54661f0ef843768f0e0094f4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d38c49678c576ddfc26ae915d625584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564e96d412e7db48391fb61e056903e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88f1110f5c8e56e8823598e12d126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d77978bd12d50a294aaf2495404d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1687d873eb08ac9fe37e4b95ea46b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ae682a6ae116448714f0c0165171589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d0149fb3c4b981fbb9416948a008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6c1e994b97b132b9844da4c44934591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1826f97458d349da04986b316cee1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c95ffacd6bee3e3bfd959a9a1861593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae807eca08378f781e0b1f810beab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d6dfc515dc9b53b0fb45b88f27b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616751adddaab01a7a780deb45479d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032de28870b51193b0c685c68ed202f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6abdadafb28fad554f42b5defb9fe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057eea3ed0704e8eb0215b14051700a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2427d0bdef140a0d0e9d024c0da0a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedc85d4b911470af4da861ee66b3dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add76fabbea0faef17f957b874ba2cb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ebcc7b5dead9018d17815b946b7c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b48049faf25abe5f60827f10ab46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a6abbb0702c724720d7ae7239e2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd356445e28e50d5e16c93459f94b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2e61a64173ed0dfc8e5b8105446a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4107be829b3cfb0d0a3468db5897497608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c248fe4214653bb9b3087a3018eb30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99877642c1f7d97de302bc93ba4d7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaea5ba62598995306054b958c5814611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14144c3d846dbaf026db4639cca832e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b0e35fcea84cc34ffdb4b62f2e45a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8a06154caf2bd11851522b0b0629614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445da2c4913ef89d7b26feab4c86c2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec7c3f178c2aa43ae13f9cd978ffc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63241dd16b905577eaebe43ada76b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76839d778c427dd9332dd1a633c38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe80e0ce5ff6dc515b81d879c3a4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7200fa719f31751bcf949df55c69887620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3e00cb9e2fbac9772443745312a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705dae356cc6229c27044155234922622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3ecb33df1c3de7affeb34844c76ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a4a217c2d27258b69985a855c6d13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9605d3794f0b4f90cde8aeb4c07b45a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2531e70d1357174e911591da030ddea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9be070e4b1b11465b8f83d107f7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a6a4b21207fa63b83c22e25c17969628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd1e7871303939c431eb4918a7514629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33f7402fb4b3b65ab2cea06b60978630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678812c391bf1895fce2448cf2d7425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395b086d1773241bd5d8c9c91ec049d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868aeedef8bbde19beab151e303d7d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e211fd485ecf3cb823bbad98a06a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c3f792150670c1f01611509f4045635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aed881b56aad53216f004a7eacb3d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07fea5141d179c69101758a96a7e24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1f18578fab16fb9e49fc8f203e39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d6bf82c795b24a3c966ce13c16bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24dd365775f4ffa195b71e3d27873e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f9a96493333d95e6c8a3836e4e035641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129faec43f72bfe0e7ce31503b290de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35bb6366a70f600f107913f72e7462643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7de3407bed66e396b37368769d2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4037e8681eb857e2e4a8f13bf607e4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db0e0fb95ebac6a28c422d4fd09e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998134630232f9e16d722e36e977741f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1746baf87e7720766f65e0dc818fad4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962271aec8456aaa637c829110173ebd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be6465017a227fc308349e4abe7306650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a55796027b5bf175e4339213954fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da59136c1cf3b3522b898603f835a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc213f61afabd67da27b623357885653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65f03d73921736d208563225993d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75117a5f00d9a689fcaa081a9708e52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140c98660e60c523d9376bf301bf65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f47210169802a8a427dfb1e6228518657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470de0f7c044786b0373cb254c88b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf858ae1557206a612c82d5e9099bba6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f66da0808002ce7ffce085a27cf5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1c17ee571599272bdb2398bb641b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214b71e8818ab914700b4752b62dc7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca019e20d3d2e15690fb47e5fc88f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7c49aae5f063cc3a2e2da3c36861a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02edb266d687c85005a56c08def61bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbbc16673c5e3c183d29b8ee3b7cfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cf8df56bde1a78877240106475d33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2c9f8c2648f32d23916989c8349d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e703d4984085a2b831a9634a8cb3ab7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403f9754d4fe29d53898a7e85b8e65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6bc657b858da903e084366bb87ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca0409754db30e75518da9d1450610672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad3f9bf2a60dfcff8c63734c78c11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b0379a7147aec775d249806352dbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c30cd64c033be91145972313ceb06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682061ecbaa7c419e2455de6e5b13abd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e989064b780450a8ff56ccafb9f31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a1253c93a93b94f33bab55d683a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea521effd585ffe509434d70cba2c6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4e68bbe1e689188764b7a1999d3c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>