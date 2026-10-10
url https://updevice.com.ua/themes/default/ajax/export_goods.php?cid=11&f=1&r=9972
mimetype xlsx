--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8f4caa4e39d6abc481c3bafc693971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e71e1cbf9ab2c938734e3d202c50d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ac722302d8ebf59471754207ce0ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3eaafaff35ed46dd74409623604a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314802ef822ac5d221a264d97e07e7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9754beeb882a9b3187ca0fdaa0b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da9fdd5bda6be65e1887f22f895cda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311a165cb6a2b593b75bf1ff7e4bd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9dec1e117b567a6976eff6df977bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17958af0fda61e8b9036005cda399310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c22c0b0aacd8d6f1113a6507e1ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ffba479caf9a221aa952f0b1f6fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01546889c6ca72914fa1c4483247cd7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938721eda7f9afe8d4feb187ff881e1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa224a43398923951fc1867bd67d5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe808ee1cb58e0753bf7d934501ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19541912cbf4f30badc184cf596e9bee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c7c5be3e52c64e57b766bc6fe13118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98c5c288245c31046f22239eb8a57d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489ca33b3373510595992ad06bc9ff320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0070a12f467e0941dc20e1729ed8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091b3dba2be49b7f4fc7bc13adcad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b2d7860874ae1640def7d466cda9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238653256664a012061f78d584042924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbda6fc4558a042b911e16f35e26ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33027dd4c48d35081a2c9c9f3a3ee5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ded0955c46391556f1b9610c41e1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab4d72dedb13ccc221f3f4d6d8a0a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f093cebd59acb8ea77f35da582c818f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cf2bbc834959998c9099c57d0509830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f9126ca137a523ca01ef453890cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65300943af0dd5beebbc2e1c51e07cc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086571ea5128b82d68d5ad78e4dcc6d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81691d0b631c3bfab6d33ba7b5a42534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab9c879aae10e7a2bbeca40fc102f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed577675541c58a5d5d96833ce58990a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444dcf36c884ce592efbb6a00d2921f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ee66dda94ce793ae528efe56a28438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c89d4c8b4e9bfe3a97fb1c0f935e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6172194b5847b0181db74a158a3d07d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd8f24aad30893124b7779ff3a8f0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf9bdc5654180808479ec0803488842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409bd5ca4b6a53529e35c69455a681943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125cd844918a58ab352255a009f4bbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53054f7faaba655d69a3b335ce3a4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121d3f265d68906861271f2bc9bc5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1230867a38a86fed079ae1b25459c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b4d4e8a942e5a937c73a828f652b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344236e744b7bbba6cfdb5dfdacbbcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e005167f7a44a4ad74971db19ecd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc53a723a4795e1d156b20ec9200d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046d2b78ea385d18e83d1b2f417d06452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268139fe494b240d8f46213f9454ac0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c6fcf4a2cc7b92a6d33035d7e6c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d340c06c2f6ae184f66ca874aa0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c4e7b4141cdc6538a01e3d06f16656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904c7a85da9845086bc035a365d68bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011198ed3c8cb9b618a4d7740b7d8fef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830890d74f0e0a6afaeb840d74a8bf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555207957854464be707928f8cdc8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b0776f9408ec96b83b6b35500c8d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ce32b31692d8a236bcd31783734362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a78774492b5f5444f44b62438f88f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80385378efb214f4355b6a4ed674b67864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f700eafc2c4ff38e80c1e0cd947565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9f78c2301b1522402173b1218ac866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e2b3f9348abfb36363b1761101c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59d2447bcfa81c5210a36df891c2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a2ee83bf920e94c0b139d05ce759369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63d788c1f90f283abbb641eacd29e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a62cfeace6d91b61b7aa9a14dd63771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2dd0d0cb47d6da1a05cc8f75544b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f162f55b40c7a1c6b24ac1f3eed1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d7e4b24739eaaedae61d212eab3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6daf6d8ec840a22991c5ec4a028ffb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed1edf7ac825567cb19ddb8e61b1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f607474b129665f8c5debdd82500977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3de9d7cde3214aded62a6bb747d2e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bdccc62ed4033dd69c636fcebd7c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993478b85e95dfd93b3291fec793f7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec6c9ac0da26505e96d6708a1c71b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e7bb3bd070612986d048255f04d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a700b37df96171de688cc0ffd4a2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa395b2c6bbbc7b26d47f2c85e89c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f4dfd62cea2a56669aa551b535a8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053d6437c53ea5e2ce982918d3197086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c3919508d13d3a29a98455d606cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637a05fb8e56fa0ba13902885c324d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f943c19341648ffbc0bfe5fb0eb5d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf064b809d81b0ca8c33a3019cb122e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5955550001e78b7b2a6cc0860cfc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4bd05062f9f897a517bc821dfb94e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5dc14b91d2f7916a3b74545aac92293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036a38077dc2e80c0367861bcf0ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a864fdf40d2a100bb076272cb8ff7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a0770fc617987eda9e4596ac9378a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dcd95f421b7eec2afbd396997362b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbada7d70e0ecec2485b9188e95fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff9ad1fea6562ca8914a898ae5d1e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed1b6a027724d6bf0913e8e02f583100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bcd98404792f38138911ba914ca9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6365bf7615b97f6f3db93e6eb1a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebcaa741291340abad57e2c60681f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf823c46e1fcc4867124a6048e7751104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f930f59389e23d5d6841fd27c6e4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6ae8a6657e6251e6300eff551c65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ba7c6aa58cff91367f77b1151202107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3dcce97100dbf935430dc67baf047108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcf608e61bdaa3a32b35f3d77eacd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f965a6b8164068a76b832addf957d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab41c40e5276f4d18827eb23dfe39d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b179fd342592eecb425f19655ecd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97866ce55dd38ca604f68050c4278113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83003018c15db2de32fd31fb707bb348114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02acf07dcd7895f96c25ab7a8280e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5109e8641eeb9efaa73b71e1781dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0867635f85b2f9ff2ac817ea01048e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83856aa178c3b4c725abaebb225a05ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e52dd1b0bcbf4b9d9369ac75f6aec9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b060db5f840bc8a51f933e106c566120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4403118fcb6c0bc41c891abda48ba6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74237590e3224a2a02f08b67ff6d2833122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb0c4de56f2759017c9ae20128c32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623175d6705b33f4742fc9884dcd1821124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde59badae446296de974fbc4e57555125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196adf474283fe715de8dbe69eba2f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06cdd87f0cc4d7786d512f44f27c30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542328a617d3f1598a675ad0581053a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512ab2d6579773e41c8e38f82bef262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82cd04a3f71f6888a9bd947947690a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099736a05bb3aa66b014e5147d22241131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4263448ba36e57628f2c857262bd99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ddaad82197eb76e71776453d160e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8015b8ef1cf659384ef206638dc0af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3459e402a4cd3381e8939630f6d976a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d0682d6c27b9a2ebfa415f2f4cb83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef7b0f857e67286996c525b4e8e7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c8ac5ed5aad08a94015f7f18c59ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75245d483b0859b4fadb831093a00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712832641dde4eb053133193d628f2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133325a0fc0b162fa6271da5db4d6b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcddfa0eb4d23dc062ebea85e5e56c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c49644698163edabb9bb41347ca79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490e26c917185ce1a2c2fb860a112fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c628c9e02b57371cc11795693e3d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a465679cb35bd468141c4935777701f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305759546e6e2b64563f310dedb00ca4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa982186e28e948464f0975cd9bef4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a53111e5b42179c3dff4031bda8814149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793fdc4f08217921524b7249e3229d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3762c7be19f55121b1dee5440d6c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327bcf051819c21205a5f1a615032e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae06c602c245caa551cab93fc7d93c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b55844a7ede663e3e4c2b6ad0627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3705a853bae6ce8922522ce49aa8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bb6950576b4a2a72c3e9eaa30c448156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569630f4cb9d434cbf0eed1977dd133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe2d8432747edd66d546605749e8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ca6a1a993d7ebacd515e3ff4aaf13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11961ca292dd2b43b3672af8200dd1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca2823a35d8a4316b3e5626775bc77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3763d2c95151ec0a758fd81c0ede6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb49fd3749534764e0b22d5f7711e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d260daaa1d0b70ff67c1d1ff07ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940774d15e1ecf944e99f62825ae13f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f7cef512527f0c454b45f9b1dbe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06887b4e6fb32833b19f95bca13d455e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c083741456db4cbebb088133dd3da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c010d82cad104b72826b0f7cdc9126b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d4d53adb3065caedca5e1e838dd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5eff170691736d0e48a7d32887aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0459e3ec8ef7370fd9f9b7b5abe66be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ba57152d6fb828604ec6a47f8a68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c443a895d6d55ca0d65b3468849689174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3b1946e95985d772c3d6969089ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059cfe082cb9a384bde56a67e3180f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0c58bff2d380f6f0d4a245e471a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d999da5d66910cd000bbdcf2fede3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be65c32fc27fc07bb13a86bc79a4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325ceedbcc46ff1a6817db6d5f0e6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec8b61db8ed77d5a19bc14d7745fab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec78e87ff54784f2334835cb008fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad021a1f300062ccd1e120b666d163183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d1f359756b62dd5e8bbd51a27a45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780a5a859adfd4471d36b97a6380cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcaf35f1fc7273378bd6147dfd76fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b99112be491d4eb1cd8922006e946187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d26d73496f085cc6a0be0d789b576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4e3d93225303949da87551098b9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac385820a512ce15c3988f108d516d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b33addb7d23faeb0055f34c81e0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683bd9607a341bbf02997ebdac46e68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e50c43fbe073e8cff571421ae8b80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5c1e2a1fe5082a5a2f53a54b203af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c0c5cbaa4f64633776d59c8e3f972195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf48ece0eee58b6985dcd9833c018196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d14ee038b9e478734a2affeac1269197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ff4b55f73c0576651ff51aa6c55b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9025ee0d86bda48f6dda4b6f4ea8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d145b0761eb3be668d1c89cdb850f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df21465aac006a49382e2240ba111201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f097984de02b2cb45465f0fffa0c45f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deb551c9f4490f4a207a34988228b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45117e0894749e640d45457597cc0df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ff08fc1e95fc2e6ee4ca2ea832b63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c52a32955574dea3f290d1d8712bf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ce9276629627bdf1f591df065e87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128fed70fe42789bea8bf37b59d2f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3049e921f4fd541014f780248297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db77e9bd48cc0b55e471d4f851f24e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48cf34f3e0ac55220c2aa6897d8054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d24cd55eb76a3c61e01114b58d2006212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd597518da58ec287130582a219e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea226a6ee8e8eeaa5f66ffc94301c99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa2691ad312d2199f46be37e313064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03130843a4084c89647928112aab87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1b03d5c73840dc75de6b43b31c28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0784b1f31667d2765c5236590f2e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e9833c2983ea3140a80d0c982d2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d308ba2e2b38755b62753e0b78695220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00a8d2ea837153be6b91cd560d6e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b306b450cc85aa58bcd9244cdb6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2d551d41d6d8bbd2acfcf7f51f5bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec08f1de296c7d0580974e30c5166d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78160ba838c5ced549cba60b65f59df2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3217f86c000ad269a7aab06a10bae1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3103c246466ed597cac168e3c9301227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37876e420e1b7ad138c24ccb7e6e972a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18ebbf1067682d3614caa6896396ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66cc124dfa739844ce2a6ce84c99fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974933e6ca916002f95296c2b42ca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f541aaafe96e64b07c1c8c362d9a98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129161b65b2d615717ce9ac03ee3e6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103faca1f0cd7c30af1adb483c3a5506234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d22ef61f3d5c239ff41bcbac3384235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd6f5dfa9908b1162826f2c3a6cde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85292a91e6faa1e6eda1eeb82d4f5c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54434b2c0a81a72dfca188542e716a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac93ec1b2bed7a7838d69de571de2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2c954cc4617539544a479efacf152240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27917019b5fc5515a15afa425fbddd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84778574a509d33884e23ec90597e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e4678186d292a1e3a2009ba26e24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c89bdee4fa1cd5ca12eac019c0ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d0a407ed0308405fbfe1ee3591441245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd352b6c21cc252c2b6d0ffb04bc62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b21131fe813494639057ffba413dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae807a9ea8958eaf9941d87f4e3d7d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341621bea03978e1ba4f250ad166d8c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed223001d3d74cfce06c5a2fd46463e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2431300d7e917800f4cc06e2ea1152251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f94dc9c0c6aef24bcfafbb8e9b9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48271b0b8e7144651e8d2648bae5a9ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f42b1be4cb98b76411b71490c89eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580cc8c55690828500405b826c7026255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6ef955a1c2c4ee318e5ecbff8809256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2ccd2bea701fea01ab098e26ba32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b98900db0103d5bafca04dcb0fda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1913f86fee21dd68cabae6d29b4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fac25f91265f9b0004f780619de70f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daa11a6a38b8408bd9ac31cab94eac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035c0496197d40087a465a89fb75cb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c6f3f42b66676a2fcb934d3ae53c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02b96b1895effb5103bbd21444cbe9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303515b97c76043e63cdd3b82cd3f2ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb707af6044c6a346ce82990ec061266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc810e93d1bba9282047d13b4140d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442d3c75f92c981680a8091728641a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc4ce52ddce03abfb123c64e617238269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1972ba5b99a49296b9abf68cbeed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdd52f5473862fd5bac1cffb6a44b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96176fec660b2b1823d4f101a7be702272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4350b9a6404d65417b1b631e65366b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8566b4a8327b2bce7d3078447b6b988274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999dc01abcbe6a31dd71a2f96e5ad6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4bdf5fa673e0ac84a8a5ad99314b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441c3c9f8441bcd7d1c194e02e20391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805f4d56d300c53036f0fa37555e06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063caad8c3391bbd7c3224beadb5b4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef934191c0044ec687d4529017632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cc9b28540fc786f6c2a9887c1ecfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a0ea0d25829edb74d2e2b7019187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ac18badacd776bf8c4490d27045e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d43d57905b81027fd649fe6a5ffa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405499f2d2164b004804c88026b01e36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a507300376e89098f2b63d672f73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921d0fdfeecbd8595d8db2c12e5de4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f85d55d25f5fb5b2781ea66917845288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238cf765a4c2fb3b0b95b5383f8c37b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483af32c80a0372ffe228c11cd512a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d46228795c79ba94474827e1218e90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f02cda6f1ee188a02e567058d20cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135a046c10578802f9ac184577e2b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cb7801224e174a6b75ef6b8895098294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb5e35a358ca86a9bf127c4eef5b36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d95d89e249d3f597196d11173c4f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f512fd335f437a3b92839b1dae180d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f079701fb4659945cee7ff5eb9d591298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb318a4a2550600a02f23efaff75e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfba7464e1325f1a7d1f0ed8ed147f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83281bd26b116539dca29128149679a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a154045499943f132be5c7102326302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fae1563b50c8ffc136ea9dcfaf7f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d5629c0d2b118991d97e15df59e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb7cc51e204359674bebde7c15569305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b346c93a1c0459377a7a8830638fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0eb170fd00737133548651d96316307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981a5ad663c55782497a7c837d3da96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2829d5859c697e4dac37d1793a877309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a535088c3050e2a4fd486c9099c1a71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab65da7237800cfff4000b4eddbdad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383683bbd95e3bf5de11807a71d733d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c51ba07f81c7be170f6c48b82d3f75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6252a72ac6a9706ef1522ebb615c6ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878f25a0de092c9429bcb6fdea4839315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091decf23f2dba80be571b5c87572a36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036367f3ab0c4b4b8c31cf36123d4417317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da53dfb34e353ab11555b3e2a0631b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818038a84c0e00bda48560fd12334f00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b083119d139914ad89dad05a421540a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18e64889b5161395e5a3ade946f3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143326d8c16aebca336feaa69e73c28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa54aa4dcba7517b183f3afb56c25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ab07a68bd04a30185746d9c148ab9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fe0269d92a3d047a1ad37e21e4e3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef91072e3315f3291a6912da2c62cd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb21beea1c8d55701350ddbd558e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329dc900f0a2d52431905dabe44d7a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd44168d0b7b095b2dfc7ad6958a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b83740da2a41d9bf42ed6622d57fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192f8b5075196d7914bc816e5c83654331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e2338eb75d68fbb1306d56a20c4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0609deffbf91347a27db1c6fe5fd9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aafd0ee42be9b9a45f8392abd326b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29861f0bab37701687861385f519c0b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf273d627c6adea0921e6258f55d1a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f9f3b537b089afadcb53d59e31ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307125cf2c0eba659ffc81f6021c5ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e0fd5ab3fb2374da06d6fa8cfb5b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07541a911e2d0522b8ee7137c4dc788340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88997e6ea870e70a66fb4d0020df5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5ac551cba00b7aad92e249c130d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403c38a470ddd361f68287f046ccb39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f3450f111041fc2422382573f655344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb59ea044d9c3fc9c874c12588073d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf284e8cfee8f38c52e8d174f07916e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c575a06d0d35f848909149dab4ad405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aca734fd1afef346d76a92d4af5b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f70da6a0365fa26694ff1eb14cec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74e37576ad08614ac3e9634b7bbe8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21020cf19115f3f9f2f01cc17d722173351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829974ec157e3a1ed93c9d26c7cf263352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ace504ca298e1dde8d7888865e7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ee2d671253191c981ba374a28e86e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da11068982b25d427c3abc243150cfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631fbd2c6a45be69f8f14c705cb0df4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eeb6f0a7705b66dc89849b7ea4daa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef329bd67818953c9781d944b9c85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335693af7b12ffc1e51837ef10c165d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84ce9a6ca233a2f74fc49f2b2204d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b85a55765469e182f1052305cc1f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2125c4a3c73a80394623a9a54b58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9917d95253cf35425b3f99a3a25d04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e73acb85b8b76a8bb449dc0f9347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a205b2d824eba22d944e8b84efae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c68bd2733e26415b617a11d06b7a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fefaf6ec6fa0a2ad4e0d60a7e2c762367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b193c307629109c55491bd9aac90b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90331a03a1e61aac3f74431b41d4d40d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827f91450d26e1f9f09d157f454ca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7030d52d569ddf7ec6a2636a73c54b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0664aa1e9ad48b95653522e91fcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466d7b377208c9f9bb5236d671fda5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4efa21fcddd4af1338d13806bcf6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2db80e70d8ab94ecc02b534851f41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ada6f0a956fa63ba8d6a92f14af41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f82f5e0d13a0e3cd8f2dcca04ad54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f880a3fca50449e7b2deea0be4f907378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f846130f14deb9cbb010a247302fe64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba488af382f29aec500cc1a9b264e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597468cebbd78a97ecd330f5fe17ec6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb07bcfa5c2ea45fb9e29a057f5513a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8875b31553f4bcf9ffa511cd863bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa187a279145489ba77796664c696af0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef4690495f6fbdf3dbdb88313149ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946053247ac86479af64b11ee91054b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e861b1c262faa3ac93577b55d69cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8c29808da9a8915bf25ca9f66b397388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11559d311f9a5ab5f1737fb3a47c2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fdc1fab37bded12501bf92ad0e88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237bca26ce6f1902e55441e8f7b5abf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9beeb05b4e72bd8d0777c6649f774392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e157d7a64a32fae4620d556f26af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a942d15d0e9abaa2a4712778d4a054394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4de172cc687a794674fb4854e9e2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b73532969a1dab83ff7f0dab3c2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df64578261d421ad1eace3411242af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3481d58b53d3d0d56b9a715d2f4c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375a11f626b68313f791066e436783a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3104a4c6ec42f3dfccffca4a977abf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836f6daa240b8386c772f0c634089ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e1245e067675e0f8f6f4f34280b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bfe748bd84ae66b1db6515c72061d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de64dde8645bfc871a1090909656da1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d015a7d4a9f451fbab4ea5d5e19c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f9cbe17c7155102648b471e5680e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a1975e3bbc07a5a5b7cb63c2a79f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ff460c14b5db51643ac980367b5e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647540de094b7837fa929f00f43a0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a4803dc34836f7f5f943287355e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8fd0a8543d0f93dd0616688728f52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f423a7598eac893477c5958f61e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856a46ba44fa2187a0d80a109731577413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ede9f46110c51296a45aea0a5617e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5dfe37c9240f5fd55b70480cc06a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995573feff7af21b973eaf3cf69587b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6924cfa1014bec6a1fbd9d57373a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88800135ea9a7e4ce0a0002d0bbb9c52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606697caf98381522b68c895ada4a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb5eac05fb7e79f94419fe5aa6e2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f2637262e97d7f7eb9335bf54505e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02308f9c923a35da1a80bbc1db9545422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49f0c2f054868e21c753fa4578e343423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13585ec74983899d4683dac75068f47d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385928168a6e1463134dc0892b640376425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b7ce958554fdb61d0ef1ea3bfeb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389594bff9008fc11774a82f6fb75595427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b0f6d4960f9d38ca48f54e444bdae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881208bbaab90ea4d49aa5a23c3ae5b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f4048aaf0192e67112ec6ee9c639430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fe2d9781a8d5703807f1d5a25efbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4675e007124f8d896e5b1f3cb388c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e88e394f00f6451c62c6825734447433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca440cf2ce6cb7a658adce0e3dcb68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200f0fa3ba7359c3fe5728f3367a1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c434bdfe99d7571ece7094d78c129b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687992151afd9acececaff3934faa17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e7751e2d0af2852bf60ea1e09335438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfaf20b63926c440eb46a3140a537d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477c8fc69103f2eb2d0d1dd892c9f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b690ff1a83172f80096c7a004e26ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8107aeb22b3b84f27b58cfc2db62db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa05bd028ab79754d1bc022c24efd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58eaa731310665468ef190f9a8463444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef60715c788952034d189149cb077445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbb58de81514825ce84b9e95b45b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffdad44b2132baa999d3d6bdb2e356447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b18507e29937aa66c1e7cf7f0af227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b039e5c5e104da2cb14cf26638a0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef17d2614fc8f90d566916dc246ee9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b59de306edb281fe10c1f5e94328451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432df2084771f492fea0e131d880d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8f6fd4456a03b090ee9b84aad409453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fef624af5b57d4b8095d6ab5fb312454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbefe3055aae4096c83bab2d184e98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35793a93c36a9cdd6aae39d5c813b6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457c98a8180f00333c123dd0f0a8e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0139c7dc35a3b23da896c8334bfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b01a64393e3e7cf7debf5786fa719459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068343e40652a796d01e47dd6b73b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ac70fbae79a76b93b9493b20ab8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e7f0fd0cdee4b76d4aac3a3c69c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c31c0eff491e6dbd2ab9d5ec763e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41859a7f5f53fd53f84bff22b671a95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b43934296eeb272b0029367b1523d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64c6dfa268214ed9c2a9e667a148cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d012342d65bcdbfba7f1b236ca57b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255a5205895804bfe9f4794eadbfa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c840e002297ecba284b29b0b39a86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e50114274a3dcd0a27211c1a68236470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ca91edc6c9b35b650dd4fe278cd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ca1b90f4733ce8571899f09a21a2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492169f577144b0d72415f3310957d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2befddefc8130a0d801f68029138d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd886de5b9fc0b77ddd539f980cabc67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe10f9e3660f734631a09964e19cfb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b370d4c5aada7b6dda616621f4f5bc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681637979eb31c11cb7e320fa07f09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370a4503d0c42e512b5b8a90894153479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4997eb87e722a8afc09594f29da46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1f21ba9f109688ec980eb427fbcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92ce1c1a3b0f650cd234db129ae0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964bb5b573ca1e3e2da976e96bb67cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff0e97c723aea3cabd1d5d091a69e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769e1c09c39324c6ea0c607f931f4b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a870c18b9fe0d89eb3e1833193493486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ec5c8e79822c72894cc388f43424487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5492731e3dad5a88ab495d270535c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6663ecdb970880ad69989b32c4c06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4dbd868efba8838065c1b8091095490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c1a23139a9161ee8ed5485e7c1fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8eecbcbafbb077949e727566ebdaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0b593d5cb4eca75632578fa16744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391fb88ed5ce47192451b91952ebfeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050049a5d829d5da7f2c055fe19938d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff0c61d921390d5e9fc52d5a3a525496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2d0769962a2093d684cf7a2cb519497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da21249dbc3234e3c7ce0667153b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040603d8e21b7c1439a6f3a0581045499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa029b140b72ac3f8f00c62d7e106a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85eb18286a58ea245f8dc6dc142fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f57003cd312ae32bb20b173b276647502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8608a19db2e358356380f137e38f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6320849bc4e1e97bd588fa2b47ae20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2a5094ea79d9a03b74e298189e65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35e4dd37a788cf027a3d999ac6a7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0f204f28815222e997fb22cd0409507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16affdfe0a00de1b7cc4911a9fd886508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590d38bef1b0b975aa11232d006f7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea84eae09d4167703a45b1d1740a760510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea54902aa28f65c847a996654b97cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6178246780e073a435afb3bd87deb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851458486f6b3ae48eb73f991d904b62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f45838f450ffab07a2b68af03706f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009d7518f41082c3f9afd9b0c358ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c59ee171547ec4d09788430c6332516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87502d8e2169f67d3e1971da0988b7c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d0a5b70b93090a8d3861cba07161d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dab3898b5e17c977b8885e0fdc6b01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1131af5319af74943335069bc90cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278e6e14d004a80df200f63395f7a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2233286a2bdfcdd384e1c29d4666d81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a387ef5137995591efc4d7a1bf76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5348809c0ddc4753f1b6d93dee5d8f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb70ceede7261742baceb28960c99b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149227eee7151e69d7b89ed09b57b5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc811ab0d61e0cba01903422b39bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e34d5b65b0fe49181938c419befc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7c2a983265aa7a9d8dcea1606c1e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9154a30536d805ab98e7bd8a5b8ea6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4e662942bef1c010c1716413a1345531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f43d67725b2fd8055b25e9464997b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fef5ffcc9af46d7fbb9eaf3c0a73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb97d9008275186b6000351f6e4677534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab540284352d430ba424a3fa57c9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43ad56046251c619b6e9636708a94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368a47f37c10408cc0ce019f4b3cb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aaea459f5825a5f9810e0b0a3ff00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4bbe0bfadbd613148b9f6c56b5c99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60676a162e16446fbd181617ff08dbcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adde085516a5c4c2f7811831edaace9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357380e9757c01290ca9d06cec5bf8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea2c630b661c7fbeabb227c8fe061543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844281e3242d5458f1dd4d5c0fb419544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c918ee489932538b020a47d7474cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f966e5a5c4af863505301ae9e3f6be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90906784282f84ac161a9d907d750b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7cf3867367ec4f6e0864f771ec1d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ddee06688be80ec918c219e418ec5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f06417aecd9487a98c2e15081313d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b7789859f5686efa29ea48176401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988e3fdcff35994b0741796469fa69b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6737b3a4fb1a5532f56106ebd9450553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0d603cb964fb8e9656004c9452ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f977bc3e66c4ccb7b14cf0df4138555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306e37fd797378c067ab1a337c2c82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda221b79d4a3de2dc7c5291a6db221557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01f15cdc45c68c859383177b0d815558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279dc14fdf1348be8d70b13a7aebfce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040656b9726c73ae61fbf80f649e2b7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a52dafb6e42de4d87561a6ec1300c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a62e13ceb4c14706d27b121c91905562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0398ef1ec478be517cb5936bd602d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55162292380761a061bd94caff196e29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43626ed8dd1ed16ca6df53f08df6d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713582c740100ce4ca1d707b518c4532566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ee40eff6ce0a773cde78deeb8dde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964033132d18e2e12ee0f64afa9e57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b8396c6cca16c3ed9ac840b9d730569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a188df42f351fb0357cf3dfdb676c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c957697ceb526265796f66abb1df3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff403065c8d272aecf19d084079c6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b249e54b2cbf67ee5e96dee450a1a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c8cd986a5e14a3ada04962f7e625574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de0eeb61f97bbb631504932dae058575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c410d64cd261733027733c62464c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c68079a9ebeeebaf16085cc17984577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13c2a2f3e9258a6094b900c9349ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cfc6b32631c741788dd75c981faee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c6488086fede81375f37198051fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f94d6345a65ca00911bda20b8865581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a7e905fa234f8b08149581fc1f81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751086b4fe5de67bed831dad0de355583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24983a94ad21f34194556ccb74c3a24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48eecddad1af025fe1986bce9d9641585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226299db171724cf8c29acb3b3e811b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ff54806cd20422eaee02e4a6ae45e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedee2161f7ee09ba13bf4fc830f4aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd5bfbb4dd09e3af3b8422383ffdf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1adfb3e825cefe2809a89251f4ccb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347573a24499ff114fda89ba75c1da78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff23f6b8304f0ebaffdb5238f7947d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6ff693b7e84416681170fb07c2bcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e642c55bb6fa81c3e8a84874040e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc2f3da828d1768197e695d0ef841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b578c9ee83e62d96c494631811e59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156afdcedd6e43413cea07ad5ddfc0cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a8ae26ee2d2754c0fd3acf120dbcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54642247fafe1d836c7657372f2f5b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc8db4c502aed2dbdd747e61f0eb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e34b009608796dc38529cf5835676601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83900df2fa2e6817e3cbfe94416448a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f0f77850b686f9ded4aa253cc2a50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d1e66dbeccd4e75e0c7a47f77901604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d29505f2c3447a6cb778d124674762605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56be8887746d35f7414a97b3825ecb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493945ebea614353d1feb04e93816b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7acdf11e313d2edf95636d3a3531608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3231a6b215ea0cf98450344225b4884609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e541cb76662827d2d1a69302d6d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243950b8ca73d715fa16b56c1425c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1dab6d0237fdf6aa5507e4aba2862612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45357f26b96e2cea9f1d30e8138a914f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37a88eb91abd6891375c5d61fe8893614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3b26ee1f33a2bdff1ee89857272a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cba31a4a2dc00c804f8d3ae0c87b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29866ca6fae1f0ed63114aaa29686551617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeedf64451c8b8cea4f3605ff6635f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad33c51c6efcce45a5663b6885731c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5986e7c74b8b9bfc0d3fe8e2abb8312620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8688068425b6ad6fd9a45fcbc2b89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e0693847dc0c7ff9a5bead8670b87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1336dc897a4947e960b6f929d05b37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f684746bf54b8322f3009e5a377a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cadb285a927966e1f68666b6fb603625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94b89c23905292d58f81522833779626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a06e3ac1f17431b8f191546e8ec3ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf5c18b3f2314c76cb88c8f0eff01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b06066a0ee095d52907d5930f1232629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2900979f9666358344bc051c5e8fd33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e400f1f0ff7f8ca2537e429fd2447631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adf3aec97a2d92b6fdfab8efcb4502632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848379b8d92d14ac3aa62744b412725b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf33fe63cde24752e681205815065d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a83c7a2ce6e402187bf7100ad586635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791829b54a5f876416f23fe794a49eaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a8ab11b7050ba75282b518a1d4db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1032021e15e69a1011817dbbdb4ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f58d58bb43fa65baf074cd1838f06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c450e8f1f2386ced709fa4498801f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a80bc633b47c079fb555a7da708c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167024ea72613de53e00fa35a2e33858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f69fef6baefd7c83eaa0d3cfbe5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b85f389b89c4b3b3f7094f54d60b87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c2a2fdd444e87038fc904538886a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751254102129b8d58b8bc7db0bba9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d7c5743ef4555ef143b4d5b0bd30e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59622f01b23d0388e61f10f9e52c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ce5740a318afd5dd5d244a7bbb948649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b3d7f9037370699519cd5631945c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39ef51ad96a978eb648b171ffed375651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c6738706eeb6d18fba8bb2903fcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc10f25e93e9fa129772e0f5bd79e9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d1815aad37e1bb25713ce1262121654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b5ad40f0bab3aa4d32bd42dc5c715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d977cca0dd3e49ffb6b964fcbe26e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1965d35cac511a744671a982dd20b3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc7c3c128d7abbccbb4dd7a863c7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739548b3af8a12f7df2c26f3be1d3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b57be3ffcabac64d01a42201e9407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85344401726d2ee763db514c6cc2b549661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e35a9bf2b9374627fabc796bf8cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67afd80a2ad9e63dd3c451cffcd6e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f58881715072deea03ea3e9aa5ca5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd19529e2fb8e4c2282366b37c7380665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348608a50c62bee295ad1201a84cb69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213d2532eb3387c810b8d5e3c89a80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cf8e00a8c0473fb72c0c4dcb94a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e153d8ecb6dd5178307be9d243186b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e67beee723cdeda9ac5763fe0895670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9ffd974747acf5781159e457118a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c9e6309143663f08681c4fd69d336672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db346b6e287c69206181c96146293e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddec2575fb87af954d49587571358d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6c508f6c98f7657d969bdc1b83df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5485b7dfb149eb256511f6c46c6c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373744ccf2289ec015f9e7184779425677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe2a85c99ab40c532fff09022431fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f406a097172167d8f0783c2b4a9ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b92918afddf8a4770f97d678ca0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b386ff23828f92ab89891bdc41c7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd3166a7abd3268af3c04bec38df2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cd20d62ac3a34d59f216e867b307683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b754d76097d13d09bfc524c5818599684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee8ee3d0a343df123d137404233876685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d898fcd4fd7c23ebdc1706d7cba07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7e7de375e453261ddc033c5495a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f1adeb232126e1422edd3b39f520688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706613461155518c6d989083a5af951c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede455b4ce007a4b04ad07650eb4b0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b3c765b542441e91b36aa8a6e4f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64468651af5c772c7980ae98e8e8ce7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e0bddb468f76aa4eb26ad96e81479693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20af180bbc3f1f80b808174885e1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c6cfcdb0ef29b4087dc1ed7d42fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254d8646f923f6d0ab32333c783ba8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab85eaa9e760a76c1fbe23f8d63ad8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44710bd53c70d9f1838a27c13f71c4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d82305fddc5c7c328f45e47a9123b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0873869206cdc49059eb3c7fd8c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09485a9fc79356d8b659d417a39642701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c45111529cb2264cf55dea199c6f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d2aa698b5b1f030d2fc323677b60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6959f82e9c7034c65e16add80cecb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e91dc72eb9f24d226a9e4c76cb2cb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe2fdffc225e75ddf3aeb1a98e313706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a5f06cc6bb6f00461f182f9d062c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971afe94099e5be14b50f0ec6f88f43e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a45c60d40bbfb7a55a178542a208e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07bf1d76466a8c690bd57ca9de6732710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f429a34dba5ad73ef4109768853c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bb8d2cb2972781fe02d6f2a1db87c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0913c95d70f821deaacdafc6947d172713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07ff18c37ffaeb947a7c8bb6f5c7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e15937aeb5e140a7bddbc89c80a43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9b5cea9159b55ef1fcee225ef5da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041fb87c3bd343b4c25e7c94e747bce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb60513514ff821abc2a32bffc5031718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70cbf7e2af790d793fc62a0c436e43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2b3bef0de45b4106f42cc0edc612720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f9c9e2f630b2462c99c57c7bc892721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4437274960121561133bd6c0ee765722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b3b89b6c51a6009a79e131426a2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7908773c385715ba8ad4e2b041168724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6480dbdff3b77bdc7178b6369e3fcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6fb50c22124670b8a9bc61addea4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63c2e49a7038b9dc48084e66d62bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b0ad9a670a4e0240ba3cb68ef2701728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993371100126915162cdcd256b6224729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53409bb9f7fa6e3ec7f18b1ba61cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4434620921c8f3f3085ce911c02b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f3ad645b32148970b5473f037086732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dac5d9ce85774cafb537067e543981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3b4d76b6218ad7894fcfe6e0b6baa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d8e1f955e4ab16d54662eb681b5df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd9caa1feb27d7aec1bd8a54ae8ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6245f08bf4a1d92f18898407677545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1276b81ff75cee7ee44eacfb3c84636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8765219a0738718bd46395de02c987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786b17c9e1488e993350fa61ca03b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cac8f1588346c2035e70f9264087379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac262494d73117ba0e97a048829f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032a05cd5efbfdbcff1bc8cffad7fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327841216ae79295ecff9803be283112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c700229f98d5f1c1cfad49876845d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e2b766b7220fb85eec5d201935f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea5a226fae35be3b8e1b34587361715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3fb5265fc2bda17ba4d8910f3bc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a3d5ce8067c95efe1bc97aebeb1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87cbb57109af2dde79e9b20efdb04418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce63bb05acb8f1e45d24bbd0503e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acec67fa059b31c5e87e6c82e780ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542764e782d9dcc2181939ee49d13121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954bb8246ce96628914c2340b2c9e1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab70bcd58a0d8c91886cb0d857069923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2727eb0effa66c4b1da979c17de724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7515858bdf21b61e887cf2a52f4efb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3bb700a7df60be63078a6489be33226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552765b5a8a7d618d26921f72fccc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e073825fdff0a594d038bb82965d2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a2f44fad0e9e09e310d5e2dc3ecec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582616f1e22372df3ac5e02be510491030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77f8021573447d7e8372bf1a959e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de463997d5e97353d89289b2fabad6be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a73deac2974b3dc0870968fc0e81b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcb8ae0bd27aaed7eed35933de4a3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f60b52938a21f82c106434ac1f8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b34e5dabf750a19eb74c7a71b95a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c301e30d42d87efbf80ba93d573837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c88b9889125f34095e587abc0f17a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc3d00f8850c9801124b2fa6d799039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd785adca99f9f982b9b6293e0dfbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1dc5fa2216887984e7ab301fea8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49da4f9b8cb759f1bee0b9bb94fb3d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8da311d2dfcb8e0ef5746f4aa28d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27053f81094be28553dae00f0bd4d54744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957dbe5674123bf402d85f2faf107fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684900a268895ca93d811d47052ea8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64159d203bea37f13b78c0323cd6c61c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a1ca81e303b0c304105cd6307b8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde1366071bcd71a06ee888a4038b6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a88feb6034316c9276e4dc8ff8d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1083dd962cb3592a2a3d0484138ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df73b2198f1ffd93ab9c38cb12388c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea2172b7136e1ee282ab9afffa45d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6cd7721ca92616652a2d939fc80aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2a2278eecfcf313cc13917adb21f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba6f1421fc0b70a196c5f0264fa2fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb8c2e2b48d9901dd00dc9648636e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d011d531683629f82c7cccfe5d9817158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27160abd49405fd7824e184613a4a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b02fad40acc6f26099caab99477160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707e5473e4a7d0b3be14da703d0033d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0881c91967b3de4b6e142a375520462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55956ee6076e078a4ca4f5aac5847763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae95ec41f2c08dfa71b5fddd77bea4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90307a490216e08210f1abdc6ba2d8ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b90e483bb09203d4ffc7bf2af7ab1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2687c70c3dfe74933e3132ac503f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bddc9cb42d657bca1eb1b9cc70d1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47ff38f800a1009dce4095699de2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0a7ca675cf58f8714225458e5bf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb12781b077a5ae53d26412f6046171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249afc4179b12e5e2d68bceb5bb5a20572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db4bd3cd5d2f3461a9541a10b7fa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9b019b37c2fae7fa5cb032e38d98c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd8fdfd2445102ee008856d6f7c2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76f79849461acb04ceda777569748076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655e18e42bec29616d9a602ff32c5c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eed657a49a85b9f0054b061f0aaa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b64b765eb57f6907ed3644fbf54c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034374a76ddee9e41ac8445753c01da080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24866b41f2d416b9a095dfe2dbc0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715c8def47b56e27920f242fb3b00982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837313daa8440410cf6f7d038c3cecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69913572b76a4b4c1d2defe8c33b14ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c18d0066774459a61c7bcd587cb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66d16c84674de8bf05cf16f9e900a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b37fe48a9379936fab91cd4d3353787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79d27a8603d00edd0b8e38b7200a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eaad73b08c69be6113f4d01d7f25089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df0716946fa61a3386c018cadd70090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0b706a503649d05e05bea615f599b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ee99ce4999b197ae0bd419dcfe7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee02ad4e20c9bbb8a21a0e8b0d387e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e573268c7932fb6bfb7062e926bd9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc70772e2587b978ef7a4a8dfee5bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d297f2d8cf006281c4d0fc341a5d15d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6542a1f4799da0bd830efcc9394e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db78c15b1c691d8268c509f088d53f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374c445699335ae1d6600cbfef9e88d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375186cb6378a751c3cb61fbcd92e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a03ca098a7b6240d38b2689df0393101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73119a98d4de655c9a67ea0d294c1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9109d3869895d96540943947e7a9fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ee0ffb0c73748a1a60812efa8c95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf8db9c5598c226c0ebf31502db78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606a4f8057a2b3abc754dfdf2d8a40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e6c53fe4e984a43174f62966be3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559c6a0afce705e60c1f28e60e83d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e0de29afe272bd55d54e90e4d4d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1484b4fa1a34ebd800f142c5e10796110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f2b18bccadaed3c410efae08e943111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0423476390abbcb52486546985ba005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62121f9f1e32562abadb6dc466436113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e039139457425fb20421f88c2d06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5be507be773cb500d4f863730f06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7f162e4183ce0d854f69e3758a61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfff83fc393b100c362aebaa130576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6ee63a2c3f8b27a8eb26f61bf7b60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a30fc6e295c4fbc9214a36d28864c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45fd1bad5438f63c5eeb0fb34311c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a84ad99fb0ce27b3d2fd424b718deb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f6008909029c53bb19dfc41c81349122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815256344f8117bfc42437a7603c9192123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f503cddaa4b5c976116103ac72b78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834c82ddee25d80c8d460c494ead7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507da123d88873da34cb0a2ccbefea1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8291c54d2cfc4a4fcf9b94f9f99ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9759265b5608ca6ae3ffcaa594f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e81582c8083180cc3e255beecd610129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752a6fca311361f3de86b691bc2000d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b9edcc32f112e3863e5873f6368e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ee7757086d6b74fe716fafecc3da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146163c3efa98e98de531e31562c5cae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40efddca290a430d0799ebf62e5136134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9604c99815f8bea37ac8aa87a825c72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e58ac3b6c0f9c60f654e17cef7f33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec19135023de9172b9ba0db86be9d23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb164a32214c846058d56a4b44b397138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1afcda39fc90a1a1898216ea31cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c6f6fa140a5a65c9533f69cdccda1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778966e06d55cf2fd00b8ecc984dfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd53657a16b7e24cca2290ceff6ead3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7f7c7687e3da61ad98b26e003e6fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12cfccbbb738fe073c657af116c07a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579cdc67c17a46c99a41fc0031c5c60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95c2356507f83aa1679fe10af990b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2bb92b167c5fce505139667531dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1874d31035b5c99077e5461defac97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e8ef722cfd2d89a1c2fcc2e47efa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd7858d5eb7db80031b6bc36a06fff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3344bced61bc4f6c1d5c80e288f999151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff34e50be84e85eaef0a8ef8e581c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803c96706cbc2b7a4030df8a39b409e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ec21cc92659a123c8003212bb713154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7be4516e50af6ab6714d76535187d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b1ae8ff9cf0f5a42256decb75c38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8ec6451df791ea416459acaf6310157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8104d029af07c75d68dc3ca79787931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e1b9b8ae40f3ee2a7239668205a33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f754ebeec91f44016d9cbbb37798d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab00e532a1c2c972bbd2299caa8e7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34ed883f05b3b6f9dd94515ae4e12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0696cc2e2e0c3915d20a333facf68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b6554aa3c6c59e55112723effa9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263854181c45af9e3ba6faaca04ab3aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1301fb20dd92d567013e5f6453541166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27ead9b42167963a2a708859222563167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb32aede435df117fbb09fdd96f1e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eaa04d65308342f465fdc43313d08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce33970253c5a596e81767703d3491170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5122d2fae38b2f444fbe9446bdae7c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf511206943f3b3726cd92ab37e9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fdc2794ded307b900ce993acd60f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fd5d967a4245c6e62e8c7871fab3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65aaa2bce91afa8a994ed3087c2f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc62100132e54a9040ea6425c6696176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16cef8323d658430bc993879c4ba85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2521ef6af4324c1697603c3a98a6a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1da0a1cb00f3092734c5b7aea9d97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362faf862dbdd5dcb62066e6aa26d51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb31defcb71a20ac82d74e0e765be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db547bd15b9feb6d305ae79e166e530182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54371742f36c4be3cc777dd5ed85b16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66b7873f590801ee52dd74f9a9491b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d07cfd0c02889db1dc3714624c04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762874a66a86f41fa0bc32eec31a544c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e8999d4ccb6ed0c139790da78546187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f846b891cdd7b3c2ef31d7de0cd51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b11330080465c831b8ac6955244b64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14d5f34c81c523dc4aecf3302f3e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadde9cac42d555bac78571244af26aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41bc4698c687a04d02ef5d33313f53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643744cb240c827aa99b82b4b4b220e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceeee91a5e0ee65cf5f9eef6388ff8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96292804bd006ca54693c8025fc3d21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec3eb96dc249521ea5eada33caa7db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926b9c590d85c4c97f17e6f9df6a52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb30ff6996f0917dd8e4081c4a00c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba134c34ff66a14c89988c108de544f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaafb6b203a016aa5c893f880069fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf00bf8526c59ebb2e8a1be5a512c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ace1416e424ff93ef351126d172c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d3127ab0bc546c3089678d6336f31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a2ef402799d916ae4e9ee048f9ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9597982bd00baaa74b490999c064d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9502996116570370ee31d7899540f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b55dfc09d7ac46cba621e97e265a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc821bcb3de827efcabb8d8f248489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121925e638a8e900ff8b7146d7c753f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b896d94e225664f9bb2858ac1505b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a8f3f37b5a1984073bc744ca085c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eee75b649899fa6bc9e778788f11ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4256793c67848084ccfc2e60fe07b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5cc418ae1b5191c7d4ccb1b8391f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e876f7b07ae3a448c7388b23498813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86b59cc911f14606048c42d66ef30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd4966b8517684c9cca16f8a914d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef26b1c370082be2685dfdcbf0dd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071d9163cc78975bc821715d493ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc221f43d38e1db38e6d538980b09a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594910cebfc0d9a955fd39e6d154a9d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e9348402ae73a742360f235e0150222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f5d3846d4da40b7a9b3896a7d8f0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595b1c78fbbdfbc97f62c651410bc18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c73686884cf44de9320f81f171fa2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ef87f20dc4b8c1be255e7b533832226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7113d242296c7caf9dc72d8b463e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aff29faf0f1798aadf3e64cfb911c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7268985fcb63056ca3528b46b17d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce755f07c33e11472f68c5ac878e4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbc04e11f4015612edb6c220254c92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f4c3c0785f91938c2cb863d5e3d72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5670aeaad08430774047f0fd4a50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1564e59b6c41b0fdefa9a72d358056234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a81751440b5d601b96171e8c1ab1c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8104807545e918b454f27192997bf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d89953591ae2adc942584220e0be6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509bcb269f55ba0327b40962a8e12ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2302337065ca95bd888d4f9e78212a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79dc59a7089a7857c1da75f252c62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9803ab1b393a4627d464c17ee4777241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec10bf562c375819b12b0d3e14078f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb07e2a23c414d6d7c01c0b9ea6d84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b110f736b3eaa1cbf37a6bf7e181d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7972130440a557a36ff7ca76b9c781245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa788c9ec57e530589cb96e8f90d67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2349bfc2fb3541bea00c5b5c0a911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa16120ae3c3f7f65264d51583fbc7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223c391ab3c88801ec7b1281a4dd00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb252d7a049cf730d37f92a1ac7ac9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0e9ba9be151d6062392ff6e5222ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ea55e182b03d036c9c0cef2c788f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af8d9221a7ef0dac49e761e1bc240f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7a5a23f2cc450304084bb3daedc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a70c16737ec6335e78ff2e51961cc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc7c04c56763e0446fe3f61d3d010256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa2b713735e56f446523d169a48dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f87d6dad2dee7635e48ae5ae92c442258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f5f64f5fa7b2760f0894fee5a186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd19a9e705d500f9b3e1adb9c2fb062260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de7ce813aeb254b13ee97981cb747261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe767c660e2e8799e2a5c6844f2f28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cdf5a5ab5d0332671d268af20c2f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94768121b997bed5a0e162c7a4225264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36913e08eadbc91d647e83bd2fd8a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f0210b8cb526e329ddd9a12401d9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e4a9dcacdd54dc56782f6103a1ca0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d7aeb3e8ead3d61d9ed5041354d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0451d1dc83240053497b1e79fa2704269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37411cd9d4e16f17f050d357577bfe69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b02355cd3afa167965618b6c794d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522059266f9ffc03849de8e3eaa8991272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce49bd41c53b37cdbc70543044f28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d989eb9b5b9b1109203cbfca13aa62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0ea64cbe14e0faac92bd7da46b0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c18cf5be374886bd62f2e5af74566b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25aeb47b8f0a0d4bbc25d5835f6079277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5859994795383ce1d7e8f4c5da640278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520cb79b292dde902efd9f0a02f9bfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b602c2fa482333372b96924cf0641d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874e25528169d5dfc6a422be802625281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09cb0809193188e7e000e23db89b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee740eb7aa9ed398063100115e37506283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b68d753b5505f7ffaf5d9c88bf5b75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180fa04480e9395fc168296bfcfaea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78b3b48803c3aa7348dac98792d101286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764db1bdf0df7a2287106b2601ef7862287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e194e2018a822e22a4076b95b08cba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2187ca819c570b526f3bd69cece3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bddf80efbc7174118db05595e50a2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73298ab5456a0deedcda9c0eb4ca5509291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30c570f7f3fa33ec9d8238bae9b1c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55c3fa1f0e88c2623cc33f484d453293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162f409554dea36c9ae061196aff25a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a6f3781aa05a64db5cb0081d27ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad40882412a30c2ef986987257839c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d64110040a88e766852d99d22ee7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484921770f97853ae51090abf582659e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e9b68cfb80aa02eca2e15ab7b73bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48672d3ccef322d5c6a46f3ce8ea41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfbd08c42fb7a9f1b74e2945fc6226301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69550081d6d0975ef40e34499b627b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed38b0205a6da332936bcc7ff1e3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635ce8ee93c86433be607b832495db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534793b25eea9ef952c1c5ac1322baba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee9a8c10bd1e67b54197dda774ae50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12028cab37774792a403ceab0309736307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b2435a839254adc6602c349e076a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9d4d21a71cfc7cdc37b2643093dd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247ccf396add94d5825c6656edce32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73fcfa15ee541dca7737372c525a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c31b73d2a389b61e973760621363a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ccd22a4f733d4e385e6a8e21c5b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486533779215ae24a2fc925bdd1c098314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c45afb0f131af61e2ff32babf8809315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5435986415b2df680c693b4e06e645316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c9646bb32f0f19082b4aa4d5ea958317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3682562499e54e808f9774a69587318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3453a38bf3590126e7879f4b9afc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5e75ec290bbc8f65ffc1fbe544199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe0b21147a11292b2c30e8b48bae65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538ca884e1be670341bdfa1e179043322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a31aaaddc40423681b93e3340a9763323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10475aeb865ee3b4baa75d7a854fc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d717cb0e1ba26f3419079f9c3c3ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe3b94cdf75ef390df83a4095205fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d9df7a480ab66553233c8192d49c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f488be8f4f749e867a07094aee9b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66d4dd3cea1573cfb4a5ba865d94cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb796f41f096fbe3e03aee30147f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21810a5688b4531f249df94f75c325331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321abaa7a55c81e69a80a6b8743a0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4996a2ab5d3576b627c1fdd78d2fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cbf3974c6c0bd73259de6041c983d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaba788e74fd80e6cb9620cf0057174335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b925e8faf0fe75bc5199156a1a0162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89644a847e1fe8bb414cda4a90da5ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08677ac8f853d9a03d9751fcf0432a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6fbb8d9e2043748c156e1a7632309339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1aeca1ba47a1fd03a25dd845397e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c22a9b44720f70e9528c5e1842ed08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949801724a0c791015f75d1c36e364342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d29f2e570bf49774b868885f568eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c0a5b97604d5c51c55c7462aae3eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d08e0356aef947c3050ea7dbf5902345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7796b06ad8314701c5adafb4ad859346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee8b40f1dbba8653ea7d3c7d408a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9581aab2665a0240f493cf486799d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc074e25ef380e95a9837e13665ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46a2cc67227a5651369eaded7de559350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0de4c9257181eccdf527f733ad1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285886d2a4808aa96efecf63c674e54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324552447a2a64619548f2267cb0bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a208c0ae7c4e68163b4cf3582013e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f593267d8d0af2c317f5cd74bea06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dced383030900cf79d8eb0f2fb07109356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c8d5996fee334dcefa3d74d0d10b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0328a72a0a8325d95b4eaed1701217358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653781d2c8e12864c070d622620216e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474020da1dcb675d4d4c80ce99ba83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c6999d5e3ea3c828d697fa8a1931361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b15838cd1d317c56bd1031dc199f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73928937cf2f666d7d4ada9de40b94c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db04edf5ba4703c7da03bd19ddef49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7492b8eef4c2121d65e4836b84ef9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412afb18238b3192c7a2f9fe07fb0acc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84053edf46b924ce692c763023742075367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a2bcc107c8417c33dc8982791a21d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f7eb4331ae9e4a136f9ba797473c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd220abb0a17fb4214b78669df63b5c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530ce98b3c564d6a223b174e1a4b8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11418f2ed2482f1c03b4bc2eb501511b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969f8ddfffb0d27ee01615943b02f37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b53cd576d2253d7602684eb0ab797374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771fb4680e0c1602edb9d5e8c28273e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20bc084f3e47b4d7b099e1de36cca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190a03831e6926f24960a8bc7a1d26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ebe3cad59c1b91be3eafd6d06e83b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf1783cb7aa05fa21df66b3da3303c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bdc56748388049bb066494159bbe4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa84c4550cfd278f353640bf896598381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f7d3df97537917979167740faabc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d141f77962420010fa36ff40c1cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348088206e584d694409dfb8e62344f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b59a74a67c14ce1db575f8b950d69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e8c72078ad5bbe20da0a51a9ef0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3265e2c45c64265b8fcc934c9a231cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db75896e1fc25872e78ffd9697fdac9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb0963e1698dce1abe4a97725c4618389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401c87eef2989b0b1e2ffa09207223390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ec2b41adb9317ecd4f2837f03b2c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf76fe4fd5d5c9a8cb450d9952aee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c561732d5634a8ac53a9be02fa2329b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c2680cba168f09f04309198e595df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84d1b475625df5b113661aa17969cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01bcff60e47ebbb74fe9b2806bbf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb85a5c6be9020e9322646a3c7958397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374df5ed027b65d1ea9719df4323b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c26647b2821a3b7b5fd8af0c6ae90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d14541451295855646380720429405400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50d5c418dad050eeb27ad655bbbcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13494c8d58645c5184f9845cb13c52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3532290cd99331808498e8e12f4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d114762d3319a938e6aea4cad77de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7878a4ad3a8edeea630a1174c90d5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a25a929cd721f179fba9527c8e5bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07485b85044749e4c022618f97e4ab6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b49591e0703c2608de0e0c167f38ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704de7b7649e27ed135634effc1b577409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e01d54c1c6fbed5748a975e1965b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0873e2bbffeb848ea0faedfe7e8d5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2596a8436380bfd6c0bf26d2090098c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05148542e0bd7e9708a1f74207e63c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524b361e20da55bc41113b057414db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af48b5bafc3dca98e901283bdf1117415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb22a90cfff87ba62347fd456feea4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81a45c26b606473ad68b0b2fec089417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3980eb24b841694ea1d643b17d59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254874a4530a9e5ff8458b4c711e9b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1355faead7eff28cf7c22d5e274d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d1f5aa8fe34ded50f802e56860329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db356e44667988228e01dc7c8313129422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ab2799b0997268698730e66104e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24b10b5804423221ece125442fae9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8d776ee9e0b9ef0e43ee76adf33eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b6b8ae757f8f3a682810f723d838a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939ef2d3c08405463e650dc8615ae4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44d6fd25c2073b439ec5feae8cd4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd4ce9b5b31f0e1eededd27aea7ad8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6167014d47a4d6743722747a0915430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e1e020a199fd18e86728deaf8a8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3ff14ba24ea64b92e4f04f877f36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47618e8746ccc68c93e720db7b2b78ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795cf5794a8b990dccca1d3fc68353c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a294ac7292e2c1177e78947ac4d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba1018b14f7d1b8712753de59b924436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873a753aa7acaebb25ef4c60b4b8c57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b407f63f646db3e3f1978564a1ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb2c2ad8e16ac1ac48c0ec716fe6c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a55ab01080002ad505cd97b898899f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65953d16752070aabf4705fdb9a25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e9f0bb445b596eb5c68045afd79bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71692227ccbe2d4f57b7616cdfe595cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82686fbb35126764e839db165d9400b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd19a227f14ce9c32463e1a58f0f4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983cc5b241dcb05eb00bb63f5277315446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795c88d05384678df3fefe19539227447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029edbe49523191be2e1394312aac2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9ebe54d027d491a2bd9e3b8f0e1da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fc60a14e271a846289469f41e5991450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7bd318d16a81a58bc5f365f1fda2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd673b813a95bea26165bf470def8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a600d881c204e88c4e3420dac19e8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba7626d8aad66a0d7b94445a190c4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0291541c00c8eb7d00ad3e57c2b51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a85ecba7903635ac625a0f0b82e69c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46700111d1d67fa749aa88e186eeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56425f619a80108a0dee7201e8c0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436c11939f16c4077c1028b0e159f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec5b7b8527c16a3586da95f2516d24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87b46771c8062312f4b554a5d058e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591353dbf6cfbbc24054f5edcbd37ddb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e05cf56a3efff33e5302e34fa640a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696abfa1069969ac7b7de1d9cc6e9ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff9bb9e94ca2093a0f81f026e9de9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaed06f627e15a4c6d92a0227a3a29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246c29151b71a1b434415b7ca490a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c068c1a964302d2d62ce340f8445e8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321e8b6fc3ef2aadcb61b9154a18c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d285ff8fe0e3c8ee04ed2b900e21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da87992514cf09794a73af73a8b8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d42959ece2690dfb15d5134b20fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73ad4aea385d1a47490afdbaf4fba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991636f20b98839f243a79efcf5996d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850977a306fa8454e9d9037b0712b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab07808181fefaf9c5da6e7e124b23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9e50c937439e3f05586a98f522528477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b0ee9a6b4b540b23705f1bb6d39fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748d88f485659ab901d72d4e8a87bc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b49897ecb0cca087b32f18e60b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21148fb63c67ac3ac594c50bbfcca8e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117f30ff233c506118b84884ddd810b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43e9ab36d5d85ef61dcc543466d7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868ebb0841635bb96e1c11f0ea9e00a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea440d5a862551701d1a1e992612c2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2509760cda0905d015ff4a67f541c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626aa232b44e011434632615c39a81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c23844bf8f1340a8465b3b04e6ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba9a5d975bbe2fa08987571932c93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947b0445007f9db805e0e424e45b71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac579bbca247bd044f6b9c4b04cb7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02d57759e9bea54822abc80b70d68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb4227c4e50daaa1376fb7c583f332493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887811fa290bf8e6b8107979f853347494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e3383efaab23d3cf7b87cc42daefe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0915f4992a2a6c0c69a1bf594138190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d06f65d4df1b92e33b4e356ab182f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a75f16ebd6b9af05783c719adf68a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6a319953fe76e6375aefa494eedb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232b8f9b489d25e5d0e58c2d9c7e114500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d053e3ce3558441138362cfcb817501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936866b66ee76e393da2cae30499982502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c69d08b12bf01f26f96f2e8d9bdc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390be22a530b21408de6a860b2f74a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da858fe5060f394135f6e40f071fab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed6e1ffe4d9e675c97746b18fb66a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07addbbc26c119fe1198c0fce7d6dd7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461864e07beb76752d4a0f79617ae5ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56245acab66788f9689ad04b74788c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6645f9bc4a4afa86ec40f2cc4ec27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710e8a7f7e28e178558dbf910bbdb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011b6380900a3bd330a3bf7635c2a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a79a3bb2fd5ab3172265c796f08e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f43a3ef418f027e379fb8455d0090514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d03eb52aedfc52650e4b7cd5f8c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead04f94a811455fa9deba0d8be2971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665020d2b6e8e9b699e48f4bdc705cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f033929d13012fdb15723bc5324e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268925b5be5ddde147a8acdbfa73ff8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5985a4826d0646d4853c98ebfae1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67954fbff4d89572115656419dacb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c096183997c9aa40f8006e0d98ae578522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59002124cbfff56b0f9cd566a5447b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526ffedce4e5dce305d4cc6d2a63a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d71ef6598a366cc3dcddfab938477525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f100f8046d1c22dc04d4e8d5a74ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e83b9b975a0fc82b7f96eeffdaec18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c5e8d27adc3dcf068b3c87f4e47bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d638ef38362cce22f985496a0906ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c642feec59e1f1a3a05091a84834c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59915cf8e7bdf332bc805c32b83761531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0cb928ce7ef14aa1b2696127bd1b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d291c9b9aad37bdfb7683b469248100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a70a91d760fb6d5a8fb3eb57c8be5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73543e414b8833fcfc444497cd1e5e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0c1b4d9b104dbb8c4371e89c8c36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73734e0296d663b4088463af9bfd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bf30031cca87c6440e84a06691e36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c68f5968a7f398fceac1ec852338539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63656908de4ca303b5c1f9e2ec3ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec782791bde1ab1709d87656fb421541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9f703edb41e033f0cf32e5f84243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5874a073af51ad115db9bb589662543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd39facf5492f2942e238a00789ba2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60686721e72b6f334527f7d8ed96645545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3346a27bbcad034c3bc10bc999e3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478cdaf185401cab363baab33c21ffc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf544469f5a76564db9e11af3c2523a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d615a336d11d99fa639f6f9fee18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f37dbead76e10c8af0e37254e436550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d76fd36ecf42e6a326ef0a9184f046551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63cb154b6b1317cc8cf27cac0fc5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13c66fd28f788ef1eef0a9c45f269553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3352a67027a68db9fbf27005a7b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927f4546c6d15142b4620dfa7279399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cce4469e8f13c202913def0923246556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c55ef93bbeed51407f589578464c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cef19702465cd9bdc3de8ac2a6167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0ec6a528534a1b92164d4afae6911559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de733f36f46443b7f8ab62557a8f80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b9fa019d15070a5c3442e539e210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e828f71ff017def427f3b2afed9e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8659d00d643cb0cff66fdbab617583563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1636ee0c8e5e6031a02e77be5f8647564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a8d3db331b622141e51dd17d6360e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7cd9ea5968feb529614b8b304782566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ba86e19a8c97b51fa80de3ec590b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5213012f58d93569224efdace21c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e828ccc09f805b97e96661c5dfd353569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890abc5c02624d74091594a8945cde3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46a3ff2d81ca6c63f51601fc715af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1197e18b7ab1c6cf54c957d45f60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b59de0936614f7b9d3d9ada7199c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3438ab591679a72ec35f64488aeaba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec71267cff7d60ba4046970b092d0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1de5ea4a32d8892930a690d18715576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fbf0f6d1bd9287d0c554036edfd34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be188f69d4f152d16978a30942c7a44a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a23deed087ca9089204895f50e6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72a4c25b70192540eb1ae0fae6168580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fbe8585092d1697b575da7c45db12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fed331d84703eab3fe8be20f25f38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091c9ca4d56c4124d85e8a7bdc1e762583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507a7bf24719a97e3fd823c213bcaa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d95bcfb551b150b64942bf88aed517585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891cfb7a741c65e46b8a1ff9c35a8c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7523aa72868707947673775fc73111587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46c8dfee3c12fae07e60095784e4c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2474b25159c7de4d2fd2899a543a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f146d77be570c18ea5b41e28c2d9ea6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0066e758b387212fd2ae89a4896a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9354a2a6704435e43fa843a55505e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70be63d5d4d6f7543251ceb2b3c7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff102790cfddab865516e2f6cb0b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b159403fe48c727402bb474f6ed5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bccfbb0e2b701ee1a720772d212a80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238661ba2172fe13b94c0d8abfab386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295dbc821a24107c90f9b3e4dde863598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69fa136ddead65f203b114259671a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04712797c3696e4417e36e19759cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a168eb12fb020e6f9601ec3074510601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf2bb99ae1b036cd2f180f0a37f0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd673599c0dff95333b8618f8d150a79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c483ebd495683e03c72d6db8ce03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210af7dc90ac97ef323b981fcdbe8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757026b7385813d4851f2fef32a25e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715258f3967ccb59ae5657362d2289f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04555a54dbdef11a4af9a1bae7de6a1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd213b72ea94980b9d12e0bbf31ea5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36d5cdd95a3b147cb7871698ea305610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af412a681bb7c036da6617c3a44f17b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906aa7f169fc2fdc117e46dd626253a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa04aa2a85eb5e8064224aa9decc649613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c847a36bdd9e133c94dd90234899614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc56cc24fadae564ae11ef9fdd6ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3449b1e492963dc4bea86f4673260616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251051e5e32ca9a656b1b45ddc9ebf8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37bb0618032f76529f0e1bdfdaef2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f70b3155df0b2c0edb5af320c8f111619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498941950182fed058abb165219423620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007864568cee145ce6b49144fca52269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbd3005f6c0bd048819f2f0be2b6d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb4646a494bc7d8ea13b14c549059623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3785f4c944a86ed68e3fa18404978624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f32543de22bee816b25a88816040625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc67c5b2ac1a52f2d3a13ade07033626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77ed10b77d3219ebb325b017c9d003627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af3f9bdeec6208264ac238f503da55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff6a7112ed5adc3b448897e9413d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ca8010480a86b5bf7304193622a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642359b36b3c74689680b3649579870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbeaedf106abb988340416721bfac9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000600324fbfa39025b5e4ca2592a1c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642acdbf3bb37bbab2e830b1ac792df1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890fc16d21d84a3476006dc5bdb213635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41b04450e1c8aa6fe7ef933f2a4ee2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5259851e04b65511edf58b26447128637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40189fcb889ddbbcb5b349cae74ca2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6dc5c6dfe535e4cbe5aa38826017639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f5192e8bbc5baa17f59f09fc9a5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdfa57fa42e0d42f6ebf230ea6e162641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31826dff66b93ba3a06bd9bb6febeda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3889abd785535fa883eb3cdac974643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eed094acd60a3dc86cca4ddbcbbb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4c3f0b41a304dd34fa9b729336d78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab23a498bef998864867e59b377ccc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b87bb93c92426c707043673c3fdb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39887edc0bbe33ff19770b8fb78dd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e6c71160e3239b9e17ee36cdd898649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac2704aace973a95ddda39c0f2ffe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95411f33500add6f0ba7c38acc350557651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28f2d43bf8e1d380e359fd13fc1ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b967ca97a7b09a317c1b89cd458e482653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36631dee472f16b277f44094e13ae6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0ac088258aa757c3281cba59f8d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6523422616f18cfd09f13d1305217dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e09ed74907fb455995c6a9c9922d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7bb62dc828498374237f26b2a61b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37a23261904b2c4785bc87a4d1592659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3cff278e60c39682294073cbbd7e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362dd0d1e47c436cd0a3f8b5a22186f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae70fb1a67c8f617f81fcc1bc8fd0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79043526723a240440b12e9bd465c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ee3032ee5b71ef730cdd5a116ecd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaae0516cc8419b2db8d0c671fd81c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c0a4d9214531ac7621b421cf55e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a752a2b10563420744579d211c1ba4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e205c43b954499608162535f5f237668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350486cc550131c29cdc1f906f0c880669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f66a31e08e3f941d890336f47763670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cae7355bafd0cac8806c6d9a55b55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ebd74f79a0a2e8d4c83688ee9e00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2fc1a193a924166b17f2b8cba943673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37419839c4b1bc88178d2d2db2d81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60709725ad65cbfd516e385c5f3a42aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34dafa62a543b9f3900ff8d911a579676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9e4de2704d8eb76f04711db631d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac969ac7507d418d544abeb5e4603678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>