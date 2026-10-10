--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5278c5169fddbbfaef436cbdc9761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67785eda4cb7d1d6f356cf88802850b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2919cde64f2d3f163b3efeb8c92c273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa494c5d5f77c46ce7053513efe402d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dd0caf79c3616ddb634dbd6319b325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d1cad584f35702ad03f6aafa1f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a2e608e0fb48ae089d692b284c867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2d1d3f78abc8e9ca38a74aeb802eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052e6fbbc6d829b3b983b2860447a879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4185cd645d6a8657358a836ac303d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c08ece9534d40d576fb47d9ecabc7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f0a9c44b81af0a3efe2fe1d1ae6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d28c47599fdc26e782e8af1df95d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eededbff72fb5073c8df2346d78e10a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbeaf021a2c9eb115132e9b7250a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8cc80c857863533ea7fe35f38f80c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82854d263ca4c46debcd6aaed9b287c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13504fcca8e884a0424e08f066cfb27e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313359f0afd8f856be6488d28b51ab1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cba792d73488dd85bc212600a12fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d602e23fa534218f7384cf75a585821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56ab4d92bced62f132b2a98d14ce0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797790a17f502683fcaa6e97b0351c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f5a723826d55fcef5e14d53cacf1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3450a7ecdcbd0300b8e520291a5605125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa027576372113d0ff9e965d4c0b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc54dfc4a45b6aa8d9ef8ce901a2d6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c395793b63983de162037c7390c2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96c946ce18e6c3868defc593cedc3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f465e33e45242802ca841c116b0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e14243a5666c9ca0e2f19ce0cd3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ed314890f7f513d35dc88e58d6f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79d01d850724b25ce9e374b8bd7f9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5de36e5f76cfa67555b9cf444fc8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec62353d48573782bc7e8e1d8d2fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce45fc07f4775e3fdae528096d5f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5738a730fda8441cee6871abd0d2ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87483112a06a156703cd3e3db6f60e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecece011c6fe3e149a4fed3390a9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fee2fc1529b2aeaf2a5799387afa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d166748b9c64c0006de888f77a7717641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93ad0ee3ff835a96d8e1a43e2c9da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa2a1b9273c70253dc7e7b43455e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f0852f5cd002ef8e29563c33e44444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551630f7653a0d538781530cea10ddad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ec6aa47a2e37e39a541fa60731f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae99c2c1d11efa73cc35e808f35aed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670ec0c4c3238f08d372d3bfaaaf8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a08207b1f1fbdabf314a32cf130249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e344c046fd87b2398e01a4fccaa90a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe90804a616a0e37ed222e8779c8aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c4f55a5738658e09d89610753312352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde29ef4e15a20cf1c84041dca6af0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d1a3297e8b03313dd0e7971e4f5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd48d469a1324b501b3e5d2d3abd1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04f9074fd5e2c6732e01f69dc953d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f678a25d9eac33ee71e22e23f8fdc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56524e535f5f29a2095fd84b16e26ba758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d004fb7d2950e007d46a2ac5849359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc41d6380ce60de9256fa53484337060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75885c2900566052d7eb91a459d99fc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662f1ad9a6e179c9c6b3d23029a7a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976513ff248e20e2c7d51d54a8f6b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b339082673f97adc3ba39503216d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc7f1d36b7f5ea820eaba41227f3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9016e63a4dab508621148afaa84f89b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e411fc0d242ab9270e74e84b70496167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457558b960d0998a7dbe9cc87cc1bed468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decac3b44bafd50ba2e35d904b2804d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1f3429bb8af84f67ac72c12c58f1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3f5ed44840552908213d90e5de13771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ebb1dd6eeee2af9b351588e4fdd6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127142ab7468bea2f01399ff97d20c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ae788f3cf136f22fd66ea7892dd2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941850bd495267d93f4813d9a2f4eea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895400adc682a541f994d3149b16e3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feba50db6a02e79797ac80d4cd005b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4ab7d9e018a974fa8d715bfd6426378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6c797ea86668dbea9d3bbf99463b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5ec504c55c824f085c83cf6c973780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b25f5591b407a37455d7e7a1bf8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fae50196c34ac46f7ddb380ed4d5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d5b2f6e67fef23af4691643d699683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aecd2f2f7e8ddf12107420c5f357ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d78e756854391dd16bcb2eafbd30485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9b67f31886412515e128e4b5e29886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345f8d80aa56ab761eb2537069c5fa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa974d134a200d84405500a151b9e4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da868339676f0fb872a687e659bade89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a5b6935b89c9d996e143aece22e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493066631dd7906eba41a21ce9fb932291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a693c3f60f9aa6365f5793a702acb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a549f53669fa7988767f8d3b863993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cafe1f18056a6349be646a352a91f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12bb693f8edadfb75f6eb1592b3d3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2331333ae0fb3e0fff2d76255f455296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa332e7d7632c6cb8f1f66965fed6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a01725fa09d676146ebc52c96bbd3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d340fca04a40fdc1a372cb7cc7e86199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe06dd780898b660cda7b4950571e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91276700680182197a0830a191687ce3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3e0c2a4102db24023b381d837d0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a866cf72077172cc685a390ffe6aa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2396e03b700c29ed189b89dada221104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b871ada303b7ead7771ec3a6a9f939f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6825faad2baa8c7959f70af23f494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01dd0f454c60d0a5dee9e43161066107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bafac0601f5846d279e5465f2ad97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4690a389f1e818180b9fb168130195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66ca790167169d6bc40cc3c6a7a43b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd55bbe7c0c4229119dad47a8ca1b58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc491bbbe74d14758df8df497b2b31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2af778979f75a4dd0e258a0c520690113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f9f6c24ac8f4d186951dc7c5690b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e7b37311e1e0e57193bc0d76f5550115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee216d919b012822c743bb30cc09e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f5f4f95d77c60212e1d7cc554ac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c241cffa20c07b86eef73c9d49a5e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763882d8d506782d7eef92ad7c40dc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b8293727d6119e3aedf94aabc8ba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b30423c7c9fa6562bc29cac64a7ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf8e20d879ae8d745160863000b45d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550548bfba0e56cdcef111f39ab9ec2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e703b9c03179495c10e510fede5cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fe5250ee2edb8cb9a4796fd77f716125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4c77b6908d67a61d90223dec9667126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b61c237e238e5d5e79bd83b25647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ecf46f37267b159ecd8dc5431c8d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d75bdeade3d4776899660a6f14afd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b50375d165d2189a64bf03714801b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d4cd1f439f4e4d9ac3ab73117e62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c0ef51a253dd1b85e5711cd434ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474972c01cfef25ff04fa407758e6104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c0e1df3edb6aeb99cba6a7761466134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695c4254daf956ddf3d58bd6701673135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddcc205e0b506d876737d71684ba70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43aeea373261dd1d045a00620189e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc076154862b0ccd200b759d53f93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff0350df1602961d713b0477aa24f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785b849ddfc6bdc5313b5beb78e0ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91208296ac163475f9cd4e71de60ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c997fecc338effb0db90a02e2b494142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dec0e455107f5cfcdab0d83e194ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2660a570a38bcc0651849f6f016f17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13006b8d31d6416f05599197b32d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec6755fa01ab05c9971cb193791080146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f73835871ed895f7a7caa82f75db4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4c63f945ce162497af1e0d6dfd082148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45913a860e3c0b5bcfeeb3ebba4d06a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462380667087882d933ee1f9e11df80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1086bf66e8f0878f1554ae99e12b2b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329296b77f86a7b363114c4f2d8504b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af2172582329a07af0881f07a1db1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be2cd9e52c82ede1e58409311d008154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d9ab6142427a41fa957cc330b790155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe743595850680176e754b5f0091a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277c5942f7e66dc2ec71129a6b99ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3b03c82e7de7b0faccf02e565921158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac99a531fc75139c8ff98033f617c6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6bd8bf38376cb19939915be5b59d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23390398c01076316c0719488ce1aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b659811adfb8f8ea8015c96d7d80a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b191ee5bef905a718c62ab4c5edc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef45d2dc2402f7b24589985d960391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cc078dbe76e1c1f6c52dc77c42415165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371aa543848cd65fe0adb39453fe115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712beb51af359dddb057c33bb2f95b0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b94c57c7377301004899ff0781e41b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99807745d0039256fa58b527ace80d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c79eb1934e85270da626f608ede7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a83101ee2c220327114365f4e564a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac4b3d19805f6a87eb0048978a1cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914602c1a57f4b555998384f86974f07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f98fe542071d21f2fb039e82fffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f44edf0f85e90e7860e8616c0967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e060c6dcc710f2b29464bfeb0aed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d21e4fe69128f9029b5e0082b7338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb37003b693dbda455ee24ec31896178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdca21ef81c8edf0f758e20384b074179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a287b181dcd4117c89f96f1edd0eea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44169849fa3b7603a18e1b0bb00f7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16620a5a85e4cf69b540daeb4099b3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760af4b18a8b6b608fe21d9dcf8364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a708c7b7117b608b5911299ba7b67db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33975852bd67fa0c05ef569051d187c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd35a50d4e5d903a15faf87f89b72e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1ef45038eadaa9fae32735b05db13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d4ab07e6961eb84f21fa27efbb00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b321be3000133b3dfd8c6e680ba912189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd42e4fb17a4525d0dd14c48d8cd71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf20e554cf373cece84a6ecf0b1d5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e6eb883e3b234db9a4a6bd3662ebf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51b9e3bf354385cd656040521232a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9aba276564d61ba273e08121df1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07db29d71e8f9219cb1a12b396dadc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906199e488d00afab2e241c43cb315c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ad81af76ba2cc3ed26ec2c0c6ae64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e46c16e9f88f21d3d4b1953e705d36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02e5affebdc125f85a36cf27c4d3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860bc58d200a249ce79f705eb14013d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ada7b4bddf20e529de06a8f50adff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ee281e875e39994f73d558c1f9314202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b43f2688742e47357147eacb9d0d46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932611c503e08cd3a7ade406f3584203204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43b1fb437810fcf87ca11322538853205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c70a514d1e17d3ddaeae85debfc27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ebe6addaa5687a9ccfab391709c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e1499c76a111e0a992d149f2984a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaee84b75cf4c892dcbcdd019f18d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe67e8e1887f54499da8a3ad02d5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a46f3ff969ae156465721edbeb56b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b6bc8bb5ef19d620f474a323b196212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5808e51c2514827ffdb1af294c6ccf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053bc78621a577705882e5a8ae00bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4b14791f44925764ec2e965ebda7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4962908013292c3cfc5a67f0bf3f38a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd256507ba719287323815dac2a6aba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165349cacda44bd66e77e21b78f38b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2db3c6ae65aff1fd503ede3dbd3ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5200392a32437829e3a2f2e1ee665220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e85cee9ee499cf715a69ae03c1a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534634ef276ae719b9ef400878af21a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f5170064a352be03940b9fbc96330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436c457acb37bd02098efebaef74b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a62b2dfb2cd8c488b9a2e82e7e87a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97bcd2af86513adffe6749ecb71596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082fba58565b5fe724bd418f244be8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38ca536b99000d49a287c8205ee10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c04d486d7649bcaefdb539a7b8824229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17223acfe41dc6b4df1ce6cd5d0cd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28c1ec4b1cb24313992279cfdc305231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f2839f538bccfa934bdff31949991232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363928fe1f5684c402550202673781e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604abfe92f431e4d5da920ca3a938fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc7a7437b17ec632ab4cefbb37413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d72b8dd2a4ddbf3d2f753c91ab0b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c98905c8f4a89617047154ebb23d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e39fb2f19c38c7007f7900e9a94f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625e8448f569d02c38e599720b578e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd46ac909b1d172d5183bc4b8ef1280240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85977109104bc8c5f9d3ca93c2a3549241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341113f15e6d6823eb80a7d8b22c5f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b1628f94489a6c461281bff6e52f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975cc5748ec5b9a65b14c6aa721927e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae30bf3d474742ebeaeaee8df6ee417245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c786191c23b60f9b5005e16257597246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e84a4a6681efd74633cc9dd0cb70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f9b8e002a6ce409a7ef07906eb87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2b6e0975014d05f9e01df319f23f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb466eb943e099a3b9ef44abb05ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52f1cc6c494ea5053e17d1651c98e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0de82321d5fdaaff87b314922b5f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714860d38c4bf4445e96f3007f1f29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aee7344646d95ff4eebb30c7c71901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b923f92ffba8ab4629f5689458512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f5f37e47ca04abc0b512b9eed412b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b934535a17ca3503c247b2fe41bd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb2e253487b08278bb9580912b742e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152481aca1691362cfb02ca5fc765cc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b81963fcc9a245b63f9a27a591478260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8bcc8cbf5d3a190a6a8d7b08c76a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd07367d40a5c24733f2f55b4588c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f656d50cf399aa55eafcb0d20e04e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829ea978845a7c248a36b01a897bf66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbb0bd0a848f0f608767fa2e1b1bf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5575e9b3c9ce35f04e2148a635d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a150e63be24fa828757849a33ffe4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097486fb3dac6efa895b0186e895054268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8966f395703453a7b11cbf7f7f539269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6ee221e836f162663c0451f09becb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ef218d9e1701aae770103ab31c96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1212c802079318e51900851ee37f77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24d87b5686489684127264f9dcc5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603fb389d5d2e544bf3b0b91aaceb19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47038e442ecb651de82474a035cda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e9547b812adad84f7997aade8d244276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2649b129bfaaa6e327e395f4279ec7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1cbc57d5d270648c73aa3fef3eb24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e87fa3f24a3c664b9b501c3a29859e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b0e8855eb9fb0afb49b9f1f5ba8c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995eba7e0d4eec3a5907b3a1f29c6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d191402350abb9b2b0db7636765474f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c53d162975eddf0596876c7596b50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762abbf5b22d45ccd8db9e30aa063ea1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602f824d53fe1d97c55bb57d252b71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c7f00c4afde472a896dde0e37fbee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdff1abae933a65af64354148d07e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdfc15565ce5083579ec968dec3772288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd7c32a4a82664c3f4730959145fb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6721e61f9d7f8ffe5be35f9ff7b613290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be91e9494fb8ccc00f1993cc2b25afd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fbda33177cfc35c889a8afabfffb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6b84ca17f46e8335b56f9532a83d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d81a9d975279b8bb60fb8fe4f8372294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0ade36b9842a068cad8228181d8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e05973e796db68f2dd358898a6bd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e33729745e90f7274ec92c3397465297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1722f48c46d98661ba92a38303ac47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41a110c93eca6ee23d34f4683286d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd39254339a19ce5916cf7590e1068300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0660016ea3fb171281aaaed335ce0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96bdf016ac06b87dff4b4d3581e95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2009ba4c8af8884145e646ff6c16b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed6cc072328c8c5c65ab759338f176304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2922e731578af1a470439bd980007e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44471f2626f2139f8a50dc4c482223c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562986add654385861f459a939d9f8c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62289de3bb6e9d1638b7b13146b7d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc4b0b630f70dbcb76925567641f9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01df887c16f304acfb2d9aff84aa464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8099452ee75f86ac85784fd8da69b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4dbaf880a4aa5e1801dc4fe295a35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde7834d73fdc207d7f7826baffe552313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961440419dd894b2598d77e465a0d96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35722fcbfb4d7452d4da7fd38f1fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe03584af59138a6a9e5b48d3963fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb81f3ccdf9b9f197ba6e1192d09c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a99bf9f6b2ca2ad9e5a89481dadd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6033697a630fc5d8ba5529829166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c54e93324731ec7d0b648ba573df6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a761b28dc79e111b7afe25b1b51f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3091e0f953430bf4bb917f1b5c544c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb65896c1c581c93294bfcfbe89d61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6fa75fde2190349e55c4c80d9b4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20315da270a4058b79d7e551f12e4e49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33fd5a8adb0042e94ef3a284d42e24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53e81415ac9fc1592a4d9c17aed56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7298b34362d9772128b69e98c2dca2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db3dd2050f55be00204258f3161c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e094e0392e7471d21bf1715bd6cd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10358bbde15319deb0dddd0bb6b7d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a3af622f4a29e2b47d6dd416dd17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06d1fe81ae11917ddcefb3920f066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c2409f51b11a7b95f5f97f08fc81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabf86458fb9e562809422256ffe546335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d466123d3eb5f2d8e5889d1b1daaffd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b28abea4af4e01812b1d482482ded337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664295671f9753c39891eb38480b5c8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c4743c90c6ff5e0c62b6588cb905339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9b3ee80cd0623b37475068d90430340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102416ddbb0504d11a662e02edaef2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e6a6751b7c54a573b888c6ce90e19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7184aa56401734d956116c02430fed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ccb6e0bd21dec850a26dd602c9160344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb95e0885e0a96d853edbd0a1259be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eee9e77b7f38de7a134f32db48ece346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0c0db8fee658db74b24069d4be5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ca9c6fa79b86ce779cf0f0df0f684348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ecfa69f50245c9b647bbb6fdc3c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b1dd1fd9ca09aaa9b1135264f31b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366f140e4b5f43ffbafe82dce76771351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f5ea3e0000e34d10734267c3dee2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c92004ed56ba568d828de7c491b0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74756fd3ce9f0ed86dfc7c8bb35087354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b59ffe28302300c0c71fb525b5783355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0093d41a99e5390f806c5b65f3427356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c967bb17c948ad560b5624550301c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4328fe718f535234c6598068402ca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc00d48470eb02bb1a0c5f85ce373c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b5d2b24a101244f6b22489f713d11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1199314047edeca20e1b742251852361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6a1e96d883ebc20faa2813281530362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268f4bbbc25e6a5ef4f71d1fffcd80b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f742c6a4a71776c888ee0222a9f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d201d2f2a11307b755307892e960e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd57932e3d2eccbaea5bc1fe38fcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf493d01911443df5fc2d70e6e798d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1a5a4bb8822b3441d6cf790546ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543d03526bc04ce21f5b8833e3966f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a7f8bb750350434c791e12ead901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831849e05c9a33b5013ad8cef139e178371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee425c5fb4fe6869300c900deb549b88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd6836b93c4deb43f21af22d056f97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4021a7fdfcc6b5d3ea3c4ffd2a3cad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9486eaf256afb87ca5a26e1338c3de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac881f5c9892ebc7d19fb3b36847ea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5b23020419aaca146b2430e1cb40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4082679e0a6785f5061fc4b08664dd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c8a86a66a506c7132a3bee214ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ce2c33c6d9b1bea588595e49d876380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fb7c42478c407a1ad41e7a7402e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb73c02eb9054c36f1754133c25ed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748cbb7d9495447b584d40e67497837383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a06860b0259901e362e7e10611cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c12675ed35c2f957fa41c0359a8f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed19ccc1ec31ae4f3cf02f0dbca0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aec70c9b137d7c554d0a752d94c72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf6e6fd9c527f4663f861741795b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f93dfd5423e9a14341987ed5e543389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e67579d96daceab1d79136d5dc1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea837393bca76025b970ccba33cac7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1f8af9778fa16b9b0dca32035621c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6acbbf7c8173e0d320b3933ccc7b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415b56d2e2623599a008ffd13d2526394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb76318ced3013dcbb9a54fea7c18c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f2d9a6ba53f45ecfc9981a9bb4f2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59aa09e319c644581a9447fefb7de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae08f0f3eac032366f070925c9ba6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6cac46a4c9b42495eb7d49d564fbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207036883f70d38c9b3d93c0044e597e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00504b0d877eda7db6956dc52331978d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c4270ec4f5cde873f16d8b6de0c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e043f0e38fc36e97006c62369d0570403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4dd35aef7fb4cfd3739bab3567ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4a1058e36ece453d0e9cfdb616eef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6affddf06e250e1e545ebee834e9bf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3a650ce8b3809ee283d6b77b4ec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51d6f91651a7105121343e8ebcbeff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3207a3d94362eedd6de585bc881e0b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029f5565c7822cee55b3a5b883b1113410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2db26f41db623bb17398f83cca2bf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688e703e8c2098ce6512557ac1e423412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a17fec9f401e0baa6e49c22c5cda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef03a48cff9f04822ea7f239064aba3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010adcd0c8787d534cd980d27d8cbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d42c545ba1e8d3b6a51f05391ea2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8533cc2128e1e09b5f91cd185dced1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae19f169c381901c0ef7f16a14dcd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a0f0ebc904eed95badc8c54b9901b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536b0e0d96ef14cc1af4b412173f2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37857ef5f4ecb92919999a800bca75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44091c437e237b26aadc1f879ea0d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9dc7a530fbe95a964d9cffa39835c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90686dcbf6f8b71fae72d3e0bd417813424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83505f28f43a7f6bf43c99547ea3d060425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ff28bd6adb3a8c74cbec16d882a5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c82574af1506ca9064928e99130c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff904c79bdcb878e3501cc3e5a9d3b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246815f957bd2f22da47691bec7b668429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf06ee735281c14e7b2ad64edc7ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514d63151a18a97afa62434fe9b1a2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43a8745999dc4490096006a26fd536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fac5a15c577ef26f5e44770c4dad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c595cbd392c6aa0cfe032ac696c5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42177441dbb0ea6e07f1cda075494f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036777007886cd42a4617c9453fd06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52f09015b2545ad2ae9b1bf51a768437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33544786286ac1a0c6c4a58fea463bf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226843548583e818534cfd4113679d34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923642a8fe00bb57530644e4efa3103440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36332f687fe740ded217b43cc4bacc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9850ad646250aa68767fd9aa6c101442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09185cd6f3ba1d08b59f036f020649c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31dce610fe77593fe5a43e8cfad238444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e825ccd16b7e8012952c445fe3842445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e86d6bcae6afc96bb4f85143d1bb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a28222ea0b38706c9e44a90804943f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd338c578c80d40b3d44da21e0926ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab352442558d0a92765348a352f09ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fcbefb6d9b9222024d56f058852db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8eb739f859af2ccea0a972bd46c14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae748ff3d390f3675b51e9aaf1da8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a455f18f28b12ddda5f730831cf5093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d50ad3aa859b5999a999df74601a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c01a35d670093f690aef7f927e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59856ea37d2be05bad36478bbecf8535456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56363b549c754214484c5a1d6385301457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4dd035cde1bac0856813457d4d6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6ac980593f06efe6b7afe60aef92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531f06fb578e442164af1b8b6a80bda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cc160161f6948accf0be200a8aaff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2cb3de963b2f2f53a81d842ff307462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef4a692d9250e763227fdc0d1e06e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1130ccec36c03afb07868d1331f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240676a49a33a8491c3c2c0e27f681fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2d14e003011b8a49e01c4ecbeb19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820505869c1dd9dca4ee0a43d20c315467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a90a0959c12fef52528a8fc424fc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce44e44080f89fc85b475030ec629fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd32962d2b1c09bbb5004a5b0184e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07926583473d03cb5b4495d5982eb8e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b11108604f660ba53b4cd9c3464a28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0c26858da63a82f03bafba4d67b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce092d6b9cc779a7a4926654d3670474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc9a19bb46f7e5852fac9c5e4151c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d5ead267d4c46936a953fc2cfd3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d885f7e2e390b5ac3175b619d87ce38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061189003ff691473afabe1383c5d91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df57b86d9866354919dd3436b5664e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0194b5e98d86205651cf52f822917480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1370ea082c1e0990a0b2428c81f550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314d7a832543ee5f85aec9d6c3e5d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb861df1fc404ba64a0abe252f92cb52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41994bf96c5fbdb72e89c3cbf92092a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138d82257e8c92c66500df1a9f7935485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff5aabd7f84b18ccdc7fc34cd9ad1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f15b13c97aa12f4c3d2f39582b1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3cc3b529dbec54f064bc5a0d147b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0453a082f2a8836b7a95e0ab2925d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db51e8a3022c8bcaff01344d126a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a22a33ba714905a525400d59983053491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c23dd5cb56c42a2634f08aa2919779492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf24a2643ab4b1d540f93e2eabdbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191862cd159e6b0bb23e11bb8b569c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a70cd81899b20d5f67d457e85b302495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdbfa28fafdf1b1459b6993d24823a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412e9faacee9b5eaa97a9ecfe5a264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840027f248e7811f7001fd262109fbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc09d756537a482317777eed4e079499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d6edcc2c883a8749bd8545e5ac84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636267b77f6a9db9a8d09737deaea630501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163639ad2b93b380c3566a5a7166355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc547a0473489dffdfc22c7eab781503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1b35cee9766845f1c8203c9872e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb65a4e470f05a872045edf66cda5ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f5a33ee50e33849e21f122ee89c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a11f2e5a8bff395a9cea6d08bd2ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b10dc8a71581e5dfb14eadd71494508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642bf392a5a1a533215a4ffa4f6fd05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eb4106053070c12c11c4423bbe8aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980bf8e4491383027dff2c5734b1299511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8ff9e377b4550f5d99865a4e02b7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98fe0a0754e35b33f5545783bf0e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f87272739ee3d2d2836c10c3c414514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a627471f7e7cb199b9198ed6dd2c59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e067d1ed8707583538e02f0e8d4b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a230876c4e018028e7bd01d9fdd7ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d65d3b172d64ca9ec8dbc33424ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd929f4e689dad32569b8539653e06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d272125ea4706b411ea0b92ceb5d96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590e6ded46818b92ac943b18869dec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa89770fa4e6dd8afcc3f489454c0fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a1dce6a84ba9cefac3ea602cd448a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c220e2484766e5fd8ffbfff0a10d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4a9cc116daa1c0321f6babcc8e1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de419d82dca1e2c4c45c180903f8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727711d67192b4c8765f2007023095b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1506c198036207bd2838fec5375b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402cfa44a45f038e353cc97a33596a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa0d1f4e06471acdbd4b74d603abe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe4a2bb148d85bda25f148c3cf3c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8065c8c5543b181def453e261f7be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb60498c409c1b62dbd0ad755a92144533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da517e2740c5203e5198d91ed3839c0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b8e054d2ca436f026aa9164c6d56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfcf9d20b16d3b3333f1eb9e019906536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6bc472194280cb1d2844abbf4cffd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4b759b1f5c3e0295de5a7c0b37e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a0a999218ed8df130a6c3898209f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865236388256d6ffed2cc828ebc2107540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef78135e5494d7e0ee0f01edcf64a22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d4a97c9294b98132562ef6522bc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb32ed03cd027501deadd4456d3baa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1db1e930077c184aaa3520beea06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702006af6ee956034eb915f2b4fbafb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc87a8c31bd97087a6408ad85a719e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613f27a255a89b69ef3182e0dc7f8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ad641d2f69f36e22edf8aeb01c77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bfc1a9da8c2c58939406ce03e3572549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decaa2dc2526cd98a696578a90ca41d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfefcdeff85e13c056e43ed21885d79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15147bb7bccbfe56e972fad2298732f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab73e3a37276b0927fc66f20194910553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273b265ca520b0dda2dbb83ab67d562554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488b949f9e779f2d7770795a61a00e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f9161020ceede82e9bc67e67e103556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f713b55f3f7ec9f6a5b6b2de068fd8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d733fc8612bf51cc2205e7f1a0b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02680143a3c43a935ffa693d6874dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c9face783f1bc88938d49d4aae82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202b5fff080751fe3dd6a6848f4ef6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e22d51c8c2582b3013bc988df4670562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd293f5c70c9c11b1f259016fee63f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb9a7129f57b7ed8067a79aa8bf8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d63de2c29ee240a2ca513c9ddf67c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37782205ae9e64edddaaaf8fb730a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f872ed8db3a6389f9c1e32f219251567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfbce3c29f7546c5c93206067e9fd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509427d7b1319c968077aed28738256c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da16c1cdca84640b23f109bd9ec1b73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273fdacd3630a7eb655d2aec837f580571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3142608e529ff342ed084c9291299d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074291271e993c9ae1b246e8512807573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cb338798a760935ea1fcdd0e4f093574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb4b3ffb9136dafa7bbf265df328f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e14036ea09718ef81c22c28d37f68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d2c4a1852c327b26e0555adf7c352577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07468482dee048583b670c1b9f4e2db9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6036667fffffa21bb63026eaca6ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32a92cc8e5fab6e585a6f39220076580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c3a5f09da79e9da83255d50629fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9906ac559292d97bdd64dda311d62f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93b69a568d17cab64724fcb1926ebd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc701862d736d1f00f7790ce9a096f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde1ae264b1fdb550c876cbd24c8788585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65932f76c8b51746897920ddf7f271586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eed3dcec9968d5be395a8e9bfbbf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669535668f949fc5bb9edfc1e71c2231588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efad5c79e35e28bdaf714686be6189589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2e94e85458c79ea7c459fbe87015590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b86906ed75d16b9458a8c30b533faf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f2928eb1eb1464f536d373b5abc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e7b70f5c233743dcc3306c82acc79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba64699feb6b8990dde5408bb42ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831b887126ae2182a9fca022fde7a6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dfb75f90ee6d7891eeca0ee2f4258596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2947ec39ddaac51d60a2d54427a97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319964a82717a1254b06137a4bf2301598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860e09e7ce6dd6a3bca0aeab1511432599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d028f6cf49405fa49a76d224a211600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740859c3f0716d67bfdc4f2fc0cd4844601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c202998958a457a47617de440c98bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b75ed345f633baa8a6258c2a328a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6930e8daf0f0bc93547df6c8abec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0228692e32983f4d7713b71ad50cea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3a94bb6717a546bbd33c9d62ec1aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7bf04ec6f8355b62ecf17819102f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fbe0f3813a5531f695946b6417a3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb76bbea3aff16fb3ecffae711f407609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920507a590e96aa4366171ee958c27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a275b527402fb6bc3d9cc16798cea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1942e104f16083dd32d181db765d84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342eb0be16b671c652be3d0f464dc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e18b5e56d18f90c90b59fd4254bdc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f34578033fd761ef9d10465e64d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a655aa64f903aa4bf205fc805d58d29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a9d88aa150b3b6796a1994e45cc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113a0d1c622462a284ec84fe5646fe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ea2d83fdb29d3b0afa03d5fa1f89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb6ee5cf50ab5805b30d4d5f4ed0f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0f7a613a1c65d079016b3090cd73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f47edd1293c241cf7e25b90ef2c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71500406505e58b64d4602eaf84c12c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754571cebc4791da213e48614a0ee2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e861e53e947dc4aa47ec8a83e081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e355c0ec7c835e40caea1492b872dab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20d0e218033977c74f376a043a429627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9bd1f5cd9dc3579309dd51ec04114628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef494afedfb8f572ca2ee12b074711c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5286f61c61da8842a95d0e9e10c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bbb254d4e3ce4221a279df3013c92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8d3b918a6d2b2083d0d1ec9fe409632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f0451ce43255125c9618108005ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee611cb27988ca85c3ffa2d0f49300634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b950a66234e4bc79eea8c89ed5d74c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c455107882b507f8c13883bdb3e5f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b47c691a5408c07e8b751de16ead0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b178c213fe868a03c495ce5d69a37c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee93d202ff67a0b757399148ad288d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666cd071803c48e8ce254134330515640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa1ada2e686d5e1e9deee9cf0b5389641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc99cdf4b687436e2eda9ba11614e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714cebfa57e2e4a4cfb3ec9be19282643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712051ecbcdec7c6ef4e0ddb14a43892644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66798bb9402c9650a645f9bcde72694b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024932223fe1fe3de3d5ca70d5c288b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2078638ebf9797fae59f0d328bfea8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2476c3a6e207bd82f3ca5e8d5c5f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182750b23db625d95f4a4122879f72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21bee2b3cc6797ce471741491d65aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75d67b046b06c11a5357940abe5219651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb3cbea66f608643f96cc2c1d1727652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf67a3f1895fb0b95f543e9fff255653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130744a0156047a2cd693df067792b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb86181f2e93dfc4f99521168507480655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ef1463a44f8f2a59125c66f9ab32e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693fa3e24f1a548928f182a8148397657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657604317b14fe02c4e65649960d2827658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab8e9a6cfe9c7a9ba67ce3e24ccb19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8abe290de13675f037a67fb7f934660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910776ac310c2518d1a2b07d4f2c88b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba282745353fa12ae7aff038c44167662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fdf24484baf31b64d22a954c26377663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8061e0378417f06d4961f50723635664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352d286e87289494343f7cc710bdea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a36e92cb89f62b6fe83f2ca2167b3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe98c885c2efddf7bc53a56eee83db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4f73e22dbbfd3d807760563234de5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febfd47575870a6c81733ee45ed8736669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633996d3993c2514f8025a1fbe3f59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab1a8bbee7621a73ba399a0f41d84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe630bd466da1d07722c24f0eab76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ce5871089ed45c22c2c2f72642585673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bf2bad4515cffa1d4fbb394ffc78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f51adca16b723d8ab4a5da4f21a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a5495b772d4545bcf597dedbddd2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fcace8ad19c1ced37fcedf93a0273677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b42387a9d86e41de9b683fb543fcf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a82254cbf5ec539d14482e22fe11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a190fae68961e11db378d928b312680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e6ef6145e33b969e67aa7a9d7d48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab823ef526f18a85573869efd5437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae05760fde53fb19204e8c4897fa6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b494a51142031e2fe3846bb89df779684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c782b9c75c58d3462d50fd901d99ed5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8497b2baf53aa01b3cbcf5430f1554686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688031e7483678606d275ca36d9f43e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493504c8ee6a129bcca50eb173b0ec0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5d32f9b4ee20d6d3f839d7f21abd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79082906daf7f32df799e01de295efaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c52820f1bbd5b0e0121e961edb0778691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6c4c4be931509008e2c5f97283635692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb53896b59a1eaa00489b320c3b2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d2c5ccf3d5c02ba4010902280d48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f35c94bbfb234bbc07826d655367695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f339f1f8aae21fe4797c1348cb5336696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c7097e51f31a1b880bbbe41440d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be0080b68041c1f9c7ee138543afa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaaf3f67c44bdf3d221c09b1d02730699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef61cfcbbff23ca229b353bbbc509700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c35f548354afcac1a4f0b78291ab4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5736c0577b4a8aca416464031480540702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5696573cf7d8477b2071807afe9fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68af3688aebcced1da15d5847dccbf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5398c44e59e6a7e8c5bbf18fdde8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975c051989b2e65ebe4e1e37c2de99f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff718ea1dbe37097210448ad5acd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d19ecfaf5d862264b4d32bebd923708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb92ef7f06e282168e1a39a4d174f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea6c14e40e0665fecd3f5550fd45bc710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0467ca44690e010da70053d7c5c3b8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73a37c494e5f7372a44958f2cfd6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914fb00c71fec86c48d017fc6250b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3faa841fa7e935e6060b134262da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb634067aadcd0afdb9d01a15b0fc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454be01e0d6c3a9f968818dff130176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94801bbf99955c342850cceb9c1235627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e61b64cc799c91f49774be6105bac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503fbbdbe5c2d65319438707ce387d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ada5aa58e186d26e2408214738b8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4252372953e0b334e2cb725cecaada11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022147d6a6cd4298c7e821b085d324b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fdade0cfc0f2831430e560e426eef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f936e9b0604dd514348ba5dd84a468514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697321a0a0db51be40c7643728c1fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f16d05e2db688fa39d76a63c3fb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc758fca6450772bb847b881563e2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468f104e84459712c82c30838977c8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab52f380b37a9c2c3ea26ea63573d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f768291ebc3942ca422b568ded3dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a84c3a1f6194d7df6990da15a240e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3a375819516600c196708b32f957a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7971a1f83fcdf1404998c9fc279323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e9e9160737d0fc4109ade4065cf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37722f11494e4bc405baa7bdcd0ba79125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494fa1a79c21f3ada2ff957f7553de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557a145bed2e6e970ee88eb69ddf78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707f03a853fd6da0a946d596ae749ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9fc4e806f1193e116bd06f17e9fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acfa068a9afce75be36919776569fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5a709c1ef0dd7a9070b1e11a9336031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa10cec8fb11b689612affb4d57f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca541d65fe107c6d602704f1652d17333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb02f5b3dd3143b5a8b9c95f3bf85a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486ec1662946fc62ef421dc113778b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0aeba5376291ea779e4956a69b0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b049d7f30a1245a61fc187d21c64bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1ad087e2ae426ea6b8dc6938c4cc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c95a081858bea9b3b3460a10895a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea36bce8682465c2095435df1de0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4cea727b1950449755b005687318f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fdb90c3f0cc4b180ec946b063a7d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce6782e104c36f71d7173a10c228e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd19c7d2f11d99ad3e6d1d217d8ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82940c162e7a044f3848205b2e03861945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54484f89f294c90324dd0fe917ec1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055c51fd872fffaa0102bfbaef005347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46afa89a6fc43f8195d299ef59a19648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878811e88e203a6ec53190d99dbb8b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b75b011f7264e5d5ff3dd28db2bb4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f53d23ffb988a01dd2a2aad9d61751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8f894de81c0996282d7080e84a15d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a7c4e92688b437b63147f52bb0c2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2a9fa186ad437344cc900290d63454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d97e7e365340504a0fcebae5a8abb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8feca8cb4941e60b5382e76a11eebb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a172c6ba6b2e00444006796cce5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cdd6d13fa08ca5f7f605ecb57190058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e4630459acfb423137f038d8790659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f71b3507532965a91bda6bc9e51160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e86ed64874ab096659889dca88b1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded1a417a7650e5fc1e8a8fa466727d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219c95399b743b6b1787add316392863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a27d98d46dfa6309e8a1881e9f0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f754238f88d4597e0764bf037ef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287277ae086d5a40ec3877f86355a2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87157226a2edb4149480db132e357367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcea4c3207da9831f518815fd943b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89a1d03e3f96bcfd34ea74ffe407ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165453ed9dec3d65ac5b94b37e02d5c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de373e916eecb9b6b6501a763268d4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6bcb05a69191c252517cb9ae4bd7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcd418effd4526051e5d5b49fca9cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875608d8892893962ce7fe4c9f8982174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80483fcf7adf23b1cc98443cfff3144e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37930aea4bf47a5bb2cfe5d4e2762076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf927f4d30fbdc6e2aa65dd2a71fe62777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca16ac6e84458044b6c5934ecad99678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584866475eeffa81cb5e44756a6ae1fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bcbf07f6021130b3e59058e770c3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d892cd50fd1129eb0674ee0a88db381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4f61776fb6814776d7a35c92bcd8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3ff2324555388694c56f656c398c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213cd745d3f9346b1e0d45ae0e581884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9eb39091cb6f62c5b3544cd3e24ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a885f617a2a2c2f2399e258c727f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ac9dc8327ae89ac86ecde54b714a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844ee92509fd37e2db09036d53005b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec44ab67817c01d62e0c726bfb417389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8660dc9551da56e06b0347feac8fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724107d5ba53de0a072c145352e9c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70dcd9e4954a17d146b589f00bcee792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd542b34319f68c0dda486eaa833f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028ea976582e6429380f54d18c624d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53532f42977d2e0ed7368c12084335af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b78dd23261890d5b90b3ef124ae496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c8e6321da642a328c1e4b0355e26797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deabfb59ce6508b77b7ab95d590bf4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ce34608681ac5cdad965ad4bc0f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31d2365d30e877a1604ef9e1594a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073d0772be19444ad66b610d07ea64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff507602b38322476cba4507af27acd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a439fa17d882fbebb24eedb5886671103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810517fe909a881b588e85053fa94b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93ba8cbd3407fd00e83b89d6298f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372e4592090a4194afc17f16e20bd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a724299b0dd66d60bbe08eea859ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61268113cd7e660357bf5f71be4ce4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e35102eb9a7a4fbee0a1fecf0c696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e251b49f3f43d077be2838c2deed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4999f837762ca6a04dfae7288b2189111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe4a2120d7ded7cdbe72ac3bf3e35e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce223e0534ad01ad1294940b3751d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a77eb3af9b764eb72f99953e1648114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68862ce76fb221c952045ccc7cdccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82355199f80d232b4f0e293a0fc60a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66697b42bfd0e785a0fb7f58dcdd8be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a9f5f5251984868f1d5646a1f20d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d165e9cb0215c642a9cef657dd451119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5e47c8542c53baf9e499d7909a5ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d880d0a2963b1afe9e678b485e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d87a51390b401293489d7d908458122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939ee3f19f4015c13816d0bc0437958123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d15cef76ff21387862a29e8884441124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a68faff76f836f37901cbe1b6a3062125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d6a61380f36d6947fb8089f7f315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d31b5a75ebe195b6f2e828a255977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f19e58f55c74b9aa2568f60712c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c94b9f14f11f0e3c59460ad226d37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a21b711a9928e15e72294c12ecfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30072792a0e98e46c5392f545d63df0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9a8e7dd8adfcbdb4965e42151bbed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452556d1d81c91afed3a75dca0d9bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882ebad2d8d710442c2d68fb8f184b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee8f4f48959614ea3919eab89f18b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676885439182253fb50e4f839feeb5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a2d47d61e38e742fc8c4a6fd32a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e3a0237e61f38223acaaf207e9257138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ac9d6c6c5edc0f30b70eb7787d2aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1dff8aa898355c26d294cdf35a9b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bfbba3535ac9bee9d1d93f5b609c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247554a049ad54b627a1fe56a8ab0d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461b50630118dba00caf4eef61a43c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804543db72e225c09cb34ced3ed3c17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89956ac5129d83f21fa9687767c3be6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e44134eac7934c054aa4b41e4be8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf65e357a6d5ad31c89cdabb2be72a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32ed8d315ed9a639ca956b1ada96b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf931ef0102abbc25a99e79f441e946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63ad7c3f5d9af57cc68db846a683af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749abecbd44958fe62fc4e506874099151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cdb9281f52b7fc2267e7606ae00f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2f24a43a3e4601cd4814507385e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c62df07f63d82644e9141edbb54ac2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a0774ede346335731cfa061251ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c04fe626b30d838148b7ed99628f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab1dd86eaa5bbff5d10db8433a53b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceaeacb6b54e3d57ec8eef249b45bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c32cc8352e90a0c92a33ff4e00684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949919397ab6ea1d0c8bfab62b570c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7289e67cb23503fc3d2cbcb3e90ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e48c5ac46577d2d2bc3bde90e83542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b075f496de4e93cf36234285c0daf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3182af35bb1e1c2a378ba0a467594164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977b85c9704cdf3cc93cf593e87897165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121d77984e5c7761ae5a36aae6165d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76421d635db4c295ecfb5cc2879cdb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b93bc2bebaa02d48ef6c44628691fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a18a0ed9bcdd4e8bf340a386caa31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcfa97e4470074c786946b7137c75a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffe5b72dcc2eefc0c3515c0836d62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ffe1243e9c38496073237e1ba247172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6627a3848281c68d7d93248f67f7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd226948c138108da07006b8d0bebe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67703eb13bff3ac17a4397362b3538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89475e82a9c1be8e1b6c4595f84af7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094b8ae90432f08085d7c63a1f609db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799e10fd8c97db42d762d89b718da1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ddfb93f1d28e6f297c0fd9366066179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb132a62f0ae7d52874d38c6fe57f0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3db71f83a4e571a146d868a0f5c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc38c4fe6064cdc5f211d502022110e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0133809b022dace30367560c66df0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3b04a20736479f4a69e00af0ed5ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db717f6366b22cb6f05321070eabcaf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594f6bb36f3b4d0f548799e88018a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc32c0a2e406001a7249e44ccedba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ecaf1a3616c402452b55ce2cf867188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c328dbfdcb329d40a9745c9e1892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997918e05878edbd56b16a5a6c5bc71d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5c5b4f554f30db8a0c57df44f8f21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c20176e772bda5f60706e606720ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb8882568369618a0c7141453bff99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f081e4ace16f75747cf40f7b2cd25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd68def9fb01551b7afe390cb8b6343195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16228edcfd2f1e593fc812f3992b50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2354e8916e3239cc2822ce4616777197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f60f343e19989256b328552eaa70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ffc237675c3206663544b855d83e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a920e4b7ac0ece28132778573016200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0efd5f8ad3614851857b8d6298f07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a60d12bc6e5b05912bdd395f1276d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9795751ce591ee56dd26939535d44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d99b6c95562d7dd1625182f92f5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85511181218facd6d0b459352452e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844198622b1eaef00f7411754d15659d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d99d15fa3af06d19445ceed653857207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacf9f13451d61ee6adbb3456027f3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f01c8077e2fdf5de1f7f27a2bb92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83bc80516880322b45c88065486a28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3caeb36b9d061016a2883a8ff4c9a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb64739bc5aa3ccb69b183cb687385212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9af86a5c8ff0ce5260e35101d811d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923b9682ea488a4b245733d8fad226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e258a40084b24c8dd67f2636e23fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a797588f5ba4755ae20719776db67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a122e94c63c1831b7ba8edd71e0576217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bccbcada6d199a0a19b8620d948e8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af7ce66d579976ae60faf3dbb1ca9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69b6eefb3ed5db7e44f1ae03698ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b40ffdb33b5477349f554c90127203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc00c85d022013d276646af98fc2121222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e6bd738311d8fab54f2e36707939223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e59a67f28d813ea4c591c573a81a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026a78c33e211d1ef0c2bf5c72872b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8382bf8f9a5e998a3096b183d300c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aa28dc63a5f1b4c9d40c1683b8ca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b3433e4002cd712ff1456181f889228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cff793090ec359b83e427d6674fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e15587b4eebab09d06445195d1ee6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48510a052e5b456bdc83dec7714831231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f82e14a1a3c782ec482bf8bec20b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b025d1b16de83c0fa07761022ca2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc8dba6bbf055a1c3870343bbf1ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108274752f8a65fada331e7066e8dc48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de7baa2ff42a4955a663b09b595bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd794c7b433538478df592f47c923237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bceec397facf5dd53a67d678b7bac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781faf480e217aeae8d4668dc757c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce3b9a6a5e29f6ecfa8923e99682f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24a6196893bc6c3ba72e321de0dd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00064bab2177e58b548b932085f08b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed48f44a1b2d3b9a31630279d7f88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52963777754167da89e40dc6e12dad6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28089df5cd3e22cdd240a8b4bb2d14d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1afa4f1486dd2776590e31a7bff74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f011a400252455752680ca53a6258f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a1c6d6a9adef96108fe4f368e408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54842f88833f78ba8238837f83715b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8e8772fe16545776cebc50e1ad4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e5fd7e7e10c040bc5e44d469fde2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae526d0328d90069695f911884009252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da38dbd5bcdd30a9140756c6f29f922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef683f5900bde44f9efccf3c7e0cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a7da2d8862e6546775c0bf51c428b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b74ea285a03d59010bf2ea5571bcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cf6c10d1b27c7c2bf89f11a3535c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e38cee3e8ce7250aa37a5906006e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef82f1099861851b9c791e6724dd85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1e8cd6c42b0e65fc9200a1433fec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426610aada9df882a504569d7aed8920261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76bd70bc444630ebe01ff2233642c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f6b15deeb5205092e7e08eca3208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c2c91b8d8a6e5a855b6d82b28a40b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bce3825c38ae73ef08c3ada1226f07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7f52c05e8165bc7d85856e98e0117266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf273e078f569ee75644971e6286ae7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb9cb6b557305486ea9758bec81fe2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933765abe45310f691b479542b0c3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254379dbc2dea24078a5f2b7a102c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04808c4931697fa0824eb49d4c94a6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9c41b5ee62c400ff9f95627d4a1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cf5214866c295002b1c3690562e69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779d89fe8de16ff9439d3594cc78bd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e3f142d1074fb9ebcc2d27516ff8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441969a82d9786e9d11294499ba3874276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c06c2dbc3db29fe12eea073370cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560dd8f135ed9be29f725ea075585f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475b902ba9f9f7e8d29d838711b96f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd900e85e27931154841d46c63a4f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9c7b25f6620c7fe2570d1c64df1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88401f240ddc46fa77a02d35afcc6dd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270979f328693ae956c2ba3deb44c9fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb90b3392bafcdc5f65e61bc71d217284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce277b2dd5e13ac62dd0713b5f6ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80104b8b4961e9e13eba2c5c214c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639534fbd93bf75b6f635aee297b14a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0016912bf732b54a70ace664fc28e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499b20be4441eebeb85eb9e9457fc64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09e79d1a5ce87de29c8624aeeb1df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466c8bb63cd0d4598ccaf0429ded3a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d4adfe68d23375a4eee6c5625369292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea295ad201ff402bb8466133fdcf17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1223d76fc2d5f9e956f83d821813a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33287ada4b38c492f3c7f41693c266295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac622858f45acaaa66ceed5669a755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cbdf8cef67a942c713f4118c6d6bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a0f84fea5ac1f57b1ee03b5a7caeb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889306c82731ac7d0eb766504383bcd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f5b840cd2c13e992f5961f2555b29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331eea13ee897e56ac014b951c0eee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650dfe2b8ad8506fcf608f0292bb59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef50e86a9f0bf1fd5c9c493de8fe767303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1951c9a04b30c381b04474fbddda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13611118518f7c5d2fa437d0c8951305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657b4e7a041e4dbe3420d1fab0149e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b63d976c4b927d97bb1c165e08e402307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce10390f4f49a31c913ec3d4faa61c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecbc49dd696f8c878f40e1dc5e94b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea731b39d30de936ba66f466f0935b8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79eb3669ff77e511bf372ce4beee2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d70e7a3efb33e36251ec7e37af26e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc2ad642d72f7519415c0a481328a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7db06521ef6ccabe29b9335e58f0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692541eac319e47735996efea4dbe60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d6737bd8378feaf4b171b2dde6d69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931fe4ae783870a087baeb4602050b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c282008286c60700a0a3571d16cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c93379e26987d2f65954779053ffa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333f32498465fa132793f816b24eed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac2d4b472abbfa2ac45fd7c618844321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92a5c59a367455852bbdb0ea2e481322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4c6572bdfce9c479cc65ab80c868323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7411bfafabceb2106cc7dd83b8a3128324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287001a3f5c86d1bc1a7136a97e30516325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1bd3f668b4cc9f86f950810274c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fd40d0df95b899ff95b5b15d8b3c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da914b6aa437e2a413ed72df40df0fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac359ef2c1f126c6f87f181daa5e221329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a29b3945be8bd675fa74b6882a4193330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9795181ebf4be8364887f6e0affca81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d593d0322515020ce31cede83bcc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a513011f307edb92713d796a713f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f594608f9d3fbb2925ca12202c452c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec991c276d6b8f3a3b724286a879533d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3bc9b0e84bb8cb9316a21f7f53ff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce8f369f7391f8777d0cc47e78c8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156b30b0e02bb7304be79280f0d976338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068646ca257b92dbbaf14bc9c91cb2c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99929d7be167b5814b2004fabd24cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2980a2863b2c0fea3ebeca7bbc47c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb33c800b10162240e572310afe399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9c724f9493badb58b1267e31e34c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee86a1ab7f16f07adfb3dfa2bebab3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f1b575b085ce0c2ad42e77ef0bedd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df9072d0569dede9eb62dea63a6f6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb11ddb82c33fe5b48a1113caa05b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a6426277b473c9d053c4dd2054eb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053fcc410cb62a64838c00971db620349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c8dfb5b19da009a1a7dfc2fd253a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd87ecb8907fdb0bb5e50a6b34426351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d19a4f8dc556734985bca625c6e50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eefe5ec16a0d09aa16c17fedaec30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105532a800cc51fd2b04a1c387237029354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863866935cee3bc8922a77fa348b6f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbe0d606c4e1d89220ac4ce9629ae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5891791fd527609492551d46e85e379357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf07c308121fd0f04ffeae5a3efb071358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664aa0e4b90feaeb52c2782df3c812359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec828b34a9f05dfacf9c57bc4148a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445494a65b96da5cd41160db03eb51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b66631721934f4630a18be2c06165362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a80e2d03efca5b81554a7541f3d2af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10739a45d5f64828fcfd1f01c66779364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931ab8af8236f8346ba0727dc45a60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e8da9fff0d7f6b66240e3ccd01b7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f9795801bd2122ce6b645f1e09a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6314a26d003a6cf8fa97d47f5b9c1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344deafaa224b222b4afd7f04154c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f6497500ca759e5f80fb4dbe820c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d18d63b94b2d0c18c76523cfb2be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c1a14d4848497e0088d94972a5a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7406dbac8c88c026dace6496a57a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb482375d79efeb4bb018625ed966da5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f65127b07da532b8d5b270eb1f1d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d59f94c651e71f02ddf5a2439514376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfea0c41ececc7e78182dbbd8e84d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07cfb0595f462d070522bfb02d9a2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267072f80c4790ca527945244a80002379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c87dcec585f71460482d4260f301a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d39aa67b263bb36aa12142da6bb1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab62589c046c9f30e982d6f9caa13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200f00994895e62b4428789fe19f6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09440afd29fcd81a1b050abaa1733b80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c403c8647dfbeef2be101b32d331385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e4f6fc8f47ebf483002b0f37b4bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8ec9aa52ddc819ea65891577eb72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61047ad2b2269a4b1e917bad5e088a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29f13a7cabe10ef239848074234ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64c39fa7eba4630cf505d1f59bfbe1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1c79230351dd40a0bf19bb581c70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf08cbc7d14497a2a5b21434648467c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659dc162573b4e9f8337ad9133855bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c3fbb9910e37a429702748f23c65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5c1043bd23ff1e07284a8883edb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f178886575b9353ecb6eec7adc520396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301547e334408b999032d25b8ffb3293397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052e7e83a571abefda02373003e53d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdcf74dc39ae679eb524d432a3416f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d4104212d1cc78eabecf81756848e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2a66a142e2c890be44b6328a7bf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab54960dcb9a2c3053943b81a6a24f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d8cf03207cbb37e4fbd18c5c9b4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a603ce55f0f4912bf59f32c84f5da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbf4ccc1a1e518e4d78a8ba9d578a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36962a05cf314a46a20a73edb1da3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0906c3085d8606bdf25ec549254e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a597a6dedc7342bb91147adb0f1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901b511850f50650394ff375e15666d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dbd17857bb5afd25c5994467a34e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0668f8e17e75f8a90525ed8e0fad0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8dbdab8100a17836bc7f89844e0ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918a8c80d26fb2ca0f986f0726f576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d00c361449af74cbc6ca70366a998414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c310de787e02de524838cb7e8911e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa74231d66fec6291cd4106254058d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e31c0337bc1d5da9016ac7149f52a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cdcdcc90793d3af5e42fd65b6d5fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c14321246e565ba1453b0b27c57d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a56e0fec9fa2d874bd34d78b9e564420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b136cf4f8002209584d1a155983fc92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2db75ff53357de083538d4c34cfc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec696ec2c7a36fbad704c1c49b214a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27c17373357f5f7e2bf6065f94462424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d569944877848f55162066a3ad9d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe289ed232b198ea55a0f681a2281d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88737a19542497ee20324df38af6e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e097a1cb4ad6a16e1bb325f3bb8f46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f9bf2dced83bcd732930f0bb6508429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fb9290fe8cb2f2d93fca19fdac15b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658de73459b1e6fe9928a082e2285d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1cc0dae4410cb6a0233287e4904f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48d942a977461529e66a439c28cd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de82d9f86d5fefead331ba06d23571434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a640da429f4ef2d9326e59c9dbec80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063563d3141e30b3f54d0070f1a0b036436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c2fea625116c6d77db459bda62c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309d86326ce84b97d9397655a923e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7b018a65b3221381ab1e98a044b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f1cedd75c92c6b6ea939762adaeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5108db99b08cfef100cbea6df3fb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a67c757c10137cc583d0c7f480f4f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096196e45011b6acb1d00f4c2a5788443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da5bad86201573eb9c05841e8e7a87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760abc2cda0729e72d66bdb1044bb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b294875bd180bddaa315553232b5e0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ca796a7886f919d694cc4471f853447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ac027f4274bf9c8b6b0b20c4aa21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c705a6c09391e4956945ee4cdc0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4fa1d1392e3a7de4b0152e69ef2a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0bafa97b9fbfe7bc94adc62357e87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe4ae074c27f0ff4155ceb77ae228e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8b073e4079e040f1adb530acb1e5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d11706d78e21338d4c78ee1c368c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866c38c18dfa83a40fce1d099c98748455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ed78bf81125ad59ce7260c284ca5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151bdb73cf6586d595af58574ad8ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af68334a6d452dad8692e06e4080d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd86dee25096c74cca2a07f4e5ce6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20bc14fe14558ea2cbf589029dcf0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e578c7c45a15f7d720e1dda1d7cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7260e0c11db30550c92c900f6cb7354462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148e9a0220e847375ae31d5d23fd20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db09ac2c92b522c24bea89bd824b79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad045ea65e2d8b527af2deedce7d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7cccd69ee2cac81b0b87bfe12728466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ea650229b2c211b6c9a2e75c83c09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89982d103466273b22396548d82012468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5855b0dd3b03f782976d7f40e3536c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f80248fca128972141003c6289845470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302fd9b7452d02d208c1791197afc54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156e757390948b011524a162101b645472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538831fe1aca5ab242750d8c0bdb16fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c24915a1253bfa1d22ce583ce997474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8bbbb61d41993504e9a826af6032c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd413859a13c9f705c4d671210294e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399ec2b3450152e5c9633071d872975477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e1f331ccd6e347a648dbf0623d28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0de6a35d2472dc54ac95ad1730b741479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5319566e24f68a776581a1d375353d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3dbc4362d61d5360a102820e50db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce3e3a1958fe4f05e774011171586482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbbbfb0d3a48974b651c0a30fd596d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26b81c2382c605021d0fb39997a2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23c1eaf7991d64b3d1810de3c27253485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9468e8ea2b50daf94e437b65af434486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0ffcf0a88322fe1f9e62b418bce6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3df596212ba632c79e9a4cceb57d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff6a5e81eeb96a4f5044f74ff045e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b3d34dcb87b741d31747dd8c5c85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f4fde6cd949c177f4e7d59417aa57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec15d6232574c0ebf0e06d153313497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1ad8295bfd5373472ab9330d0d939493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4715981ce13d6d1bcac3338cf7ded494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60496a404124c885c33f34c3c40710495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c573c448973483fbd05d3f638fe80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac222acb73061842dcf32dca5836b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a431c32e6375bab4f92bfb878da7c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69650ec65291647146f33cdfcefce01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f16f7fd6fa547f90df4cc323f116500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf76e86bb9e53299f0890eb39bc9661501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f8a58b2d755fac19c1dc1f4e6db4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9552175d6497df9d09c7b420101e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f093f66c93399b8dc3f9f8f840834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a81e485a84b7a59bb8ad819eb0146b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe98f6eda759f81cbc1bab4e322b6e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95e89c63e249b3905f6680c973cf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf130acdc59e33489a151ff25fff2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe24bade95cc124f083f6dc473bf45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e349ae1302e011d9ec288bf0fff56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3eb445bbb2ff2bdc06dc0b0b3c410511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74e79592714d41a92e83bbecf0843512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07481b973c0689ca8f5532298acb1c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa053c0339f17c0755b3c7a9522ba8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4443878112747c1239b93999d29ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e207b72772babae683ba3847a48d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4710393c949a6c83cf47f1d20a7b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc015b269070392589708a049333e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc7f52197ac85ba24ed56ba9044c14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad5c4d9a8deb63d120dc0044a04d78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8126b9940346780074bfa638d5b5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324e0f567a3b821ed9d3eaae1d4679522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e96e34255657fd69c7ed61c065e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0aad562ec576f1ba7edb0bae834af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c51c0918bd48f14783122169642c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f171d3d87d074db531532e2d6c65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe6c5c0c0aef94693363bcc388834c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb503e2f10a23898574d34e075e26bca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0025ab0002bc5c02b7548b9305361c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c97d152ef5afc9d003692730ee956f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54801a62dd9e82c7676b3a1a17e3bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38fe08674e57a9a72ada088d0657e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8731218946b267d478f41ffe9ed98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d458e7a2f91b9aaad11841f7f1bc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dfef855a34c1ca913550290fffe9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf260f7955803961fc39e01a3e635b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a0579de45915f19c4607727f5406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b322853c0dcda9a0260525a7466cba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a462d92dca05707edfd136aca839539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055fb6b30eab8582be36ec4c4939eed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840184838e224c390c19baab1a4ab8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e65cf77d486e21cdf2f0dc0921bc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e02ca5914782ff95413eb1d16dfc8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04636c7de8084bc016dd3b7d781d560d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f782a0392c9006dbfa04a4f2f380545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9ae146ad729abd602d837360e21f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb10d77bb1d6526c57a3c5eeb89d10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b7cf60f16d7027b5f1a2570cec1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d624e5ec543bddbee293dbe078c25c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190112dfe765f06f68a504ceb02a6e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a210294851616d57cc7a63d650d80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca75f2014ea4fae254944b44b5438e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d741dc4ba01953f7fabdac4b3594553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772de8d6a000f84904e944d33c8fe18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563afa3c11b8b153dff2a184fa26c7b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a413e4a93c8a5ce96ee0c1d3ffc52f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8375fb51926969e49274d5f9b0894557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca40ba0fe149084a106dc4657d04dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873283bbcee2e783e016b3181e6d8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06dcf11600872e28cbf4cf6d2664a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094698a2a76ca303e572f3218b2038561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8253e88d3f8ef380a55ff3f36f9b33b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bffce546bc143a24214b40fb07093563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1aab9a03f01ab32ec250cb338cdbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c35dc839dca0c1f3a4800a0e6e8ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b08f814a31945b90a323bb29fbca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd9208ce5fd35685a3e6dbdf0c89fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c151a7e0c08020ff9bbe0e67fd12ca4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3d90af5b1c724969a3b8f84d40bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db699333e830ea35ef1e45d080f71e4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc8bb811d3ec2915729e74809aef6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af673c438232c09556d8d5cd3a60555572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35a2d8f50220f62fe9dbf6f8adbafe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7568a301bb60beb683d4d24751ce51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c137d95c86b54fe48d85c3425bdf46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd8d1ec603dc4fe0655c28ef2eaabb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dbc2c180536863a36f78a465a4c3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e41bb6f53893107cda77968b174a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caec5f3cbc452522b8674e73972300579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddedc5f9dc9569b30f62101fef40d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a64719af1eb469c246018d99e1402581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f86210d62574760ebb73df0eca68c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f1c45624a8f708f8d3b81308fb53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8c911752b692bbd1babc64c3bcab4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db5f99c1658444b7375c14309be52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd19232f66ad474a9ae5c9be297197586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb328875a02a7c72d5db957a3612c87e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a050d1c63a1c761a6e644fa804f2bfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8584971d08e52d5b040ac3656685262589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cee2b3cbb8326a6c26ef077b8877a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e410077e41726e6d2808576ec4d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030efb0a39fc1d144741bb65e05e02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bf0f1622836c6b8721557f5723f85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63bd267c31c2bceb83bd5f0c5a79c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a157924ef69398c05a11034920a1382595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f72466507825315e72f744315bd45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5caff101e06c80db917dd5dc11945a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b151e2063525a9f84ad3f4124ad791598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c81265495ab20a3ebadcad327ae273599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a81ba691ceb0c0dbb714da9c17c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19b4d1e55f762eac7bb949ccb925bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340288ee78bcb392a1b4bfb06f9ae5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14eb5e01b45fafaa17a8684d5ea5be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf98f23277860377e5b00a13c9935df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826e51fa3bac4212becbf48ee7948ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a18b155c587932e7e347f8321f995606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a66fc0f120579b12c1615232c28e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c63266f824f252fe5479d381a3cfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ff40b849905fa450fa695fa6b2c3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdcb75d020b1a4004761c23c0d9b7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd39492e45e5b991f01358442de87d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a551b1557983e6681f6a06d4cbcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0893f149484c17c31a332328559cd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688e04de50c62a407084ddde4aaded614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837adf55baad5fee9bbe9e597d910c89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493666c22ffe6755f59bc05c842154616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dbf267c46ec635da615a2ceaeaefe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a9ec1d597974a8a8ba2b239d06848618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da403cc4acdf0c1c9aacf5c43029ccfb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135fa540cf57cac084c8feccb2bfb96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6225e03a472b1898e6fa32a529719b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc553377403ea7ab699983d9faa3320622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6ab8076c7e08510707f17eea584d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9b06028bdc15a993f9edafe2a672e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2e2757599a081c263628823ee5f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1556d192c21b4cad29d55bba0660fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d5453f2633344a765f3642e016cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a9201358cf51ebeef84a94281e15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200791a9002983a2a8a5de4a8d3cce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1a43ebbed998c83e178bfb73e64e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abaeded76bee5f670d99b26b08c584631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d3b3ea64f4904fb78133df6b00840632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce314e4b34b62893868bf8e6d3eba4be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6696bb55209660dc6190ebb092f49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296e9233082351c83783abbec15fc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dec3a1e2457529debd2f4cc3bd45d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ed582aeea324306fa2ef77a5c390a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc93fbc25c5f707921f445973dba90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27242f5731d88fa4efe1ee373150b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f18fc712b0e695cafee22b621c64a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77623e07d1de013d4d454648f47ac1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab9ed55e44dabf5eba4b2a61f2711642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72742a7a7e203cca44f181af675ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb44102c454db9add53d25a5f02a7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef445e9a0005896366b75ff0acce45e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f022ac813f67165e72b8131d2b9952646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b881ba448aef3654820455ad6d970647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74d535e7d02a51f29a34f1c35c711d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bde5b359da8b8729d25a2cdd2e416649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c0d32e763fd001d51e990cd7b671650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096bdf72af9334cccf891ffa180d902651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120441c08eef8232282acf43acdb061652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea1ae7ef5d481996bb626d7a646c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd846ca60b4a0a61bf6dd84468af423654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2711e7c5f10047ec43f8a3c0696516655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65382fab21c1187694b88bef4545e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9b50f5378796b9f72805aaaa5480657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86143c34a4c89ab5316ea470370c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f90df29b292ca4c5ed6666e2d5077c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b518444f5593d1aa6b9b9facf69e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b60e15e470070ba24e0198ff0308661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacab50cfb9d6c21920ab15d577686b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a914125f08c019e967f03b0f1b79d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a18605a48215676a11ce3ee8754124664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847efa13ba9960c7f15378fbb7b5f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88178b08c5024c5f6b983d12ae84c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32ddcbf9098a4d8621f1e6f658d72c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425d834562392dea9cd8aa97a6ff88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483ed55d5e660a5214e342d63a246c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330eb8d2f3ec791013e7b750bff076e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c07696db55ca6bfa7d0f79e91a9eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e074bc5a0af6cc49300924c597c96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5faf263632fd3e4cf1891a9f89f5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f785f2732c54934f44db4b82d628df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e4dcc0321b497943789d7a17357b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572586a6d8166d9d67c37a23976506d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac51396c5e7cefcf5abacbac150717677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7fc2fb39b5d517120d0d75269a346678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>