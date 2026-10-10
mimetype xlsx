--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7c4197ff26322638a149d4aab28691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967d12588aa1012b109f7e7559708ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548002361ef486e8190e42ea7373f2303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78530d0be178641443c5e3266973054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cec82af3e35887b3933ac77dc58da45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4568f356f2178b9b56a189208c096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a05b745f7b72d2ad92d1daee8315b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c95a115c970cdd8fb11b0732b9518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83307d794100ce1cb76ffeb9aaa9fdba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf34e8fb9bed2602f16c3c5f7d699510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d909fb0f66fb70d41fdd02140592e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55bb91e31bbcd043fc3e2bbea29ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd0e06ca4f61648a35e21b64a9f3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d038726f58fcf77f652f5a1eb931614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677bb06a387340385e096bc4f32292115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a2cd97a9e817c6a42b25d209a71d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73322e0b3f66c6d9c56327c9bceff0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989916827fdc49381c24b8b29f7de49418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95d2678b10987c792f0f9a61375f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b3c28357531fa0639d71c0e5476920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342c40d441cb90a75828b3d73952df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f0eae4429416b6b52faa080c726ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787834e823653dd7db8f8cfece24c6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cf95155fabb2ae2c4d153c337cd4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4975411e3cd2999fc7337ba09a878a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c6dd041d6204beb687652fad58d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf17a0b83422acc5bb49743c363741827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea518ba621c4fd27e53736fe8fd84028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30e82293271a53f0da254e4f03b56d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f987f7cb83f7e7c7792f0d80969730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4dc00366d0d8135f5bda03e4aeff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf2dfc0b0b7955c34c1dc70f1ef68e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f207ca40ef0d1e2344311649af4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecff3fb72ffc92e851c0f3b42e49f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd031e4a0ab1375394189027cc0e2d3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59253d7e59be807a03c6f0e0e70ab236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d82cecc238a252d385656ced6be4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35022845ffe6d4cbcadfa6a3851cc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df63bc42c5257ea78eb2dd52989a1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e57fe596530fc3fc2eb96ac4917840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650981deba175da1e37a1460bfa5e7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c5283a3440ca0d27d3e42d3e142ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff6bada7b5a4e22e2631d0c639e8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226616f92a4bcc49cbcdce5c248afd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959b20482745b4f978cfd9392b1e7fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94a3d15d908431b90e519253e6769e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804f94b10fae07e97c2ba0666cc493c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8df15bc492fa476f1edfcdbc0d9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9df0043f5c9874885c7f0f49209d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118707bfe25e54d19f59bc18fc72c7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f5d6be21c5b1c29da9c712945e7f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026df601e9efb84d8b15417251c5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b4ffc5ad775d34922a4583348b4a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0cb9c47132f6f311f9885a983a2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a21f7581bafda62b26a9529b72d8c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0726b4db5b30b9298112e58a888356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b54e82a971e0ec5ffa277e5cc091757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca60fef1a663720cf8676e0494ed0f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81da048e77ac827ad054b0cb13d9ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b945820f75379c271614758d95e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e41e8fa9d5bfcc22a11f9314cce9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c8c5a44a4cd86781d70acaf02620f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2e4d823fb8ef36ce28d1de34b52c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b861de11f7f85848731f42f2ae06fd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f170028c425746ca2867d2e1a32e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2874812ec0f9b3758d64f21cf362c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef162746df161998678aa7e21ed69467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339ea0c52e7fd90604dd8c696cb2ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d6445582f53d9f9d6d51d034c95c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282d3d4449fedb5f9cf6c3613c165c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a9ca907886142bbce81bc26e232c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86787f7d48a91456be30c6ef223e8fc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0346047c0e64fed2fef63cd5b24a1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5bcba42ee34d44a92073efbd1fd9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155940bf5cd1c70ca885ccdbef0b698175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ea024257811c4f5510997f643160176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77177ff54a77a8beb68935c63f36671c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92046935b6770da943bcfc198273fde278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b351c5ba706a6069a4eb8633dd5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268507f07850924ee5e020d41432a8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d15cadfc0b38b6f60b51ab403f969181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51291b2b7afdae5bf433202742c0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf5f7affdb0e78636b7bad57973deb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c2fcc7b0419463df923d36c5969484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a163209dee005077af7e31677863585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58518921f1cdcd365aabad9e231526c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fea2b5f958d993a77b3b79eee872fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73461a3bdf15df9865c94a6f8a5e221988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf95df11a9a0725a0bf7c6ea0559289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f39e4d262b7f36d0fd10388b27f6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9d595373024adc959b1fdb0898f3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9117d39bf907b5d30250d6e7fe7b8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04cc69be0402a2dc07fc66d9be75e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c57517c97a217406da653ea8da0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56d4939320f9b35ff74e6d217695a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23dac41fd245b19b000c764bb5ec3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867436dae1fc970b785a3c0cc103938197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa4b2a8a5e11ced9a5c443810018298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61667b1a22d220ea98957910b9040bcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcc0c42953070f9eb7fa4e57d3c00c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc95bf88d96dfcadd657d7bd11499101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bede74d0a097ba07d5c0ec292b2ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5f54fdd4f29d06cfd85a627a22fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab53b05864c667cd99ad8afab376e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfde71a8b4d1f35ea549272a9e91a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904dfce251a1b6eb37af8eab9e17ea8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0fc21d005e0ff38bfcc10d7cae0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96cf88733e27f30c1ae3533b5d8e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67ba3f1601abad1362c9073261e51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56bbba7a53b0abe9f4160c8f68563b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6ea03ae0abaac94482a9ca5d1302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5665c38117f07d067e81ba7c6508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b4d94f9bddb5504a6570aa566dfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cebdf545d51e7b04e5a5ff1ca4473114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f7a0a09877385133f9985791a959115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6902237071ed752ee71c4321fa4fe61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53432798f9aaccc17c669425ea773117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656981b810e846804b84a3fcae31127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4b6aab49241bba4b290041c6c62e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4105a2757b63f3312c06bb6ef27b69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9603d0128435ff65baf8409e390629121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47e5d16a4a395324aed667f244a86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa8ed031ccfc850cdf91a1d3636b9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8d211f8f56ac97bd3b3bef5b54d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1b27896bffe04daad3df42a05c751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a05a0ab58cbf4a90dcab1d40f12d6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05b63ad04ed62e462be9c16437e73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae26d029a719efcbba3b09992b50a87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7ba7cd5b00b808023517557031b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12392c39275e9bdb050b1605d8ff1f62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03505901bdd1a1928e26c7ff7607937e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329695ea4a0cc4b6971548fbb9b5313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766df79c48414cab6c57b88916897b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd0a7f0d61c50c88aacf3f01632a6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d9ff2d3fe7c95cdc1110841b73f69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453105f9056ca404ba8869237409fe4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3345309956b988d8f5846e03275f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7baab582a9423387e7c7975b2f6f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a13321669a10442fd2df9e8b4dae17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c30023a96fbe44e5836815873f9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d4d13b1f1445a0261ae29374f9731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891d04277ecb7255609c2ecffe89a4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ce0e51b862fcf0c5ab66946b4678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0cb4f30267aaf650ac8837309704a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acdd94160866377dd6394fb3a1b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435811529fe198843c5dc61e1b438844146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a3a19e5bdc561acedc78dd5840b48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf6700608219c159107315686e117148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b8fbdc75e8e5b0a36fb1c6275cc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb745fbb515be84cbacfe71c1c7821150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebd73f3badd86487000fac701ea8f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e557be33b3a83bea5fb9fc97f6d33c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8971d880f64f434c3a28f53d4b90d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633bca0c941b861f28d4d63057b829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6369aee4db1d4d160ea3875489a74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8454df4715df510344714ed28d75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eaa3c74f1ea8745685720375e56e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5142777577be48c8b6bc785473f9aad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39347b352576a8d61e3e7521a30ef3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf194e324346cfb1fe892411fb1121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d455c91ffdf5904344015950ccd321161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce83a36a2c26f4113c0fa191d7c29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d846eed7f8ee39704a57375c2866163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd9feeb8b6154f2e69f055b93e920164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd45e296a8e48efa00859751acef2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684263a1e9f6e620d4738ebc3793cbdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118f5dac3637373dc81e69b1cf263c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a6cc1db224394d758bbfc28333da3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eab07d9426295d4e267e823199f6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368fad051a547b8747a0affce6f4894170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47608f6c807f6179a3878ea0f3088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b631d5789dc9c260cc4e4a9b44e7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe6eec44c9c95e22cc8a0035638332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea3216b8e47b1f5b2cbd28f6b71e24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5555fcebe3695e2f225186f709e08a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff56fd5694ce612fd4d40f70c6cc917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7c125484eb15eab10bee615c25960177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b8c05e8f0364fbcf772e47cd8b1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5acede1c63d83a943f3050e8b6a1bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960f2f1baa44043246e38188996710180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb6c7d18d1fc7ea8e95334c1716361181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacb5eb8385bc2780c15fe61881332c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce8798be6bd8262492088e9c88a9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dad7c478722d84bb76e8c146a1f2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8739b3732e33a00fdcd99ef0c1d11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afa9384fc44b302c62f0e2416f3135186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cd558f3b26a3f43d129256092b81c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0086d8d73c43fedc44d474d8f4326188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133747f1f072f63624cf4833b64a7017189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9852e000e71f215ccfe7d0ed60344a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156bcf85b61c8a2319d412087203d6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a7d9247d992b9543e8dfa4a1c3cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84e47af1e76f269a014bbc7ff3a93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d048d0a5cac9d91af05902e8ec89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae326f02680a5b6706e127fe8f9043f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10def5791968032146797f71609e029196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce806ecb4d8c077b91fa54a009b051fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf16281430de7732a4fb0e377ce7fde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d19009e2aa14979aacb90edfa345199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86554ed0d4fadbba0f8a3863ebe7448200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305ae278558aefa59b6f12d9e21e3f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacfd7dd2bb2d09ff9aef1d337561d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e80a48c96db60a6d9a15236d321e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4193f182479015051c570f79218bf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a900f896b1415fb7fec4ff18807ebe0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da352bf6d285319f70935879995c68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd53c831f64cd5f7a3575ee99cc3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c0caa129514f8e73f42e7e82dfed4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d123795ffc457b8b7ad10e390c816209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988a54d75ea40e0bd291a7402900cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b475bb22b242966ff16907720b61f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09f828028daaffdc60dc16153041c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6962a85422d373ce80fb32a1641b9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceae858a9f0962d9c8a2ce591b7980214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed2bef3b7e2ec8cf10142ff175745215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4345b0aa35cd9f1dda7a14f2100bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04074dc0e27e8385a7d16e2424c7cd1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b8c6a03c32686a946d32156983366218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09862396c14245a843cbb312241bfeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d5206a9aeffad6df291b5f37ef452220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496662581684fae7eaf8acd13d01f31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76251691888243306c3b022321e5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c035c67406be1dfe3aed47e4daa9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4927492141d9eb0e508ee15c158b37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a91e50ebe1d346ab5cbfd0d545ce7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7185cc2f5b1ebce8e9ae74a66dbe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f309cfed16d1341245f6e73fe48c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf5095940c9a27d54c9d9764a602a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2b88a8cb29c23ceaa05ee6e4e42c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480b7f4e0e1990286e065312cf0c1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b1467210f691a7af4d1e277ed1186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28a5d7c5a0de39ff3728fd1e3612b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b1525482c05ca146a3af8ac37f2b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b30ae9758e998775fcb1a9311cb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8227ef4793523a752c94f9ea1cb41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b3eadb3827bb62c1d17e7aeefb7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de91fe154ad25dd27f85ad56a61e3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6f1d609eda69b775a450d9c7c2b4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d385b2150ba19b19370f8411a0a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f8158e12c844edf768c9af85070a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19b7f6fc6a4d87dc6b547d6b3101d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942759930017a92b425a198d5086d9eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f5e167e21104900d5f8828cdd92e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30674a6104f9d984e612ea01dac72b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841600454e9a01137f707ddf8bf45a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f9f37d13140831237b343616ae4f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a93add3d4edd16f732a4c5150d506247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499726247c2a8324b86533884b3e78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26029ae55c4dc1e7a30079a65fb49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbbc454d82f78416648dcab986d1d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b76fabcea4fcf5898e23b24d36fde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd022992a4935bcc86b8c82ebcf675a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d134923d0638328bda7aa056034fe08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448529bc1dee9c13f209966d37bdf05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de7649442efee0f6d618b0f6d1bb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3ef5bc31db91f3c81d3f57226c94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e24e7dd883085e6515417d3ad2646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8cc2401f4ccc95add48e800d34635258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe96c0e4b9af309b3232c2753dbf68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063165c47f90ffa16f0632047546116d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311ecbdc9a6e22320661b4b2e547279261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620b092e9210581ebfeccbea48c838262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ae3154f4114c0f0e0c17ba5d1f8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052378e3401ac8486ae2be471bed0a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583952773f7603ac4c474f24a461b24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1396289f634be1aeafc622152104266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1c0492fc052635c48a086f5e859a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459475da65759c0f113438cdb62ff5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a9a70ab5ca603b01d7635f14e6e5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64066ff25ed206bb2c92428a2af67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f47264868f3666fede663884a9d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23417efff7064b5e71b6eada110a8a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1f92d9f569c8db1fe4e31a6b1013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f89f50d02b19fe07550cedb9510908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0c94c97bc7037098c26a03ed0a2a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89d98d5e0c386ff1adbeb3415f7d35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951485aa887bcc001119e96b106d6d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda349141b9dc256d9d65ee851aea34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a316fb7b72cadbe3c3e1686d9dce49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c08596aecb1019989e51518118da2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c4ca30e057b89df94f8424461bf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73119a55c7968edc06f064e8788b861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573fd3b7c5f81c38a5227ebb72ca69e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8134b07b59c3f3f17fce9ff7f458cdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32d9116169be68c54dc0e8d3e29ffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be0b24cf59a2f0b3cffcc09e84f95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab4ffdd4c9b0335226ca2a710cd24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4627542c1354957d73a4cada9baea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082b268bfa9d5cb89ead771a4385c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b3838a90e18dd6777190539a8274a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ca8a166071445206fa17962a135f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1139f4c7f171b3480c84907f47e40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745d7c51e761714b0617d62060caeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba1e2af98deaddc3f155690f1b981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8378a9cc15911b65f325eae8fd67113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bcd6ecf3d2ca16918f7f67faa45a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b710c0fc9d31cce6e2048b1e523fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bfdb893c832a26234fad6b8f08017298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6d1452c6ef289016bc2a1d2206c30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014570add26fab917e24e54ea3526f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d925da053d24171ecb2779692d9719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af45e84d152ff4e9f0422fb08cc9b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648862106712836d9df14f73e327aae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df1baf220dbad47b8e40814b65fa9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcd203025070d0abd09f9bc568d12a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b342637f28f18a6989e1dab368015bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee19f32370ce09872d01faa3d571e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4442181440b65c6475594da560e70c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a86a73f41b2bb0a54bac951d2387309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5698282a6d76a538084d561e17d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c74e9ab4991aeeb791512fb1739c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53511915c5b4c3922907791dc5740312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a1b72ef4f7399215ef379725106b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d42e4d238dc48d1920f529cba6f06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf86435a58ca8defa5b782e8bbaacf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e1b7095f3d754e59dfbc9efebfb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13a786db230fdb3a9c6ac9b2b1dc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a815165334e35bd0a6cf3dcd7a4d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e719df8c8a5084cf9f0f5ffbad12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e34cdc23f30a865783cd67954f5c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c13c51f8aa85386c2374f5fcade221321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187094675d8bc69ae1cce73710b04a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e53c5912f4f2faf3375d6bad311e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2e83577f67ceb9d9052a7a4526721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8f5e0849c58fc71987362be3063e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a09e5fb0680732a197245871bd391326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309922aef36ecdd6cee6d05a1cbb94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3df16c505ab0b489453570254bd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73942a066d51342931bbce0b132f64b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d473f8149a32e3de6c6cf3ea915c1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a4d10f63fa098f1ad6e850e37b60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab74a474b445db3845d73473caf68d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94657864d501d7c0de2448217602d72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f8bb29c78de7518a3fdbc0034bee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61856b27dac392262e60179e0f2400b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96e2cebaa2c756fd307c528dfacc7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44598d400b75ad91ba5d6bfa1e48d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5fba1a79a6d845e57cba492fe55e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28693b6b050c396bc40dede791efa846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bd606bd377597308c7e856b1cd361340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e2321b9c3e3499ea2a637139c797341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca45c350503f36e5aaa0896e4b91d57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59789d2b880200ddd809c5657165c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc71f30ad03c6919d12bfaa0b75aaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b91eb687ff4ec94f64cfd18509512345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60753929a1e70fa7c5c1706e98461346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c78a4cd1be2c73b81d2951c5154d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75283dc7b8a91eb0931da3b15571a32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a2efc36af88291d60d85479f26c7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134a088017cd61f4268255af76c933350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e175e0cb791f5357af88b61922b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3cc7b8358dfe6b3f2a9189896fa8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9807d163cf4b4a9204eab4ab6388353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2aa13fe21c6fe1c3e1758e56156c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba5dc964b4226dc46a511f7cb8a7a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb853de2ca76784417e5b7152689ffe5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc665a90c1019cf99b860d01c44285357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4565b8a97907249adf113bac338431358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf8253517b2df0b7716defb1b044a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae7149a94595cc3be07f87996fb97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb544d64c28b11e32082953eb1a38e61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586007984abedc5e52d2c76004cf13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62c5ed407b8350abc8bb2b698e56bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41769d855cd67202f4918e487f356add364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b582a0b0a3408bf2119f38eb15b1ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d409f890ad8795cbbdfd0fb9bec00b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb5ccf2a9fd0f18dfddcf9e320431367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a05c6dfd3bfb9fc5d1140de88c6a6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c26bb42d9541251291dc6c20968da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a829c9bc49e54fda3d5e43978078c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4d155bf1faddb4ab54713a76031c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed42f1c8cea5bcfa6eff4426c77fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52470b1cfe61b0497219a2d03f79b21c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2169aa1a265ad3c46c66f9d64d903374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230a6453767339863a42893d906bc64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6a28ac71122308c0ea6169400aa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b19763ea9b64f318a015f6b5d0b11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f860e00bbeaa4aa1c43774cd5115c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69206da76104d9bd00da74b2bb4316379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d863535e558fa431fe012ca8ba0a9ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca3346ca0cf581b8c0788583cc8fdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ddb90da6a6ab0d3d12fb009836dab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449698e156aca0fa63bcc67760df026383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39db3a4630b066cdbb6eaf9cbfdecd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53daa8f3cfe9a5028caec30c9a245385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1bcff11c3225e512edb3a85e4e092386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d4f1cb6756d405b6302e454b24ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99fa80c12d7dd3014255e30369afc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652cc5db9483adf881714d34263baab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bafd00f048202a1ddd57e941a09363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f846ed81121f51a86f3a9250eb710391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e31dc2d64377f11f7cd89d9a5dc17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d8e94709a2ff2446107a868c75fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f66e9a19dd6f7ca157ecee5d313f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e101287369709a700de796bc9601d64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc9f197aeaed38064a7b1d49afde2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cb51eeeef222e9dbf21b6ebeb0f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae18b011015e819ce56ee39050b5d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e4512703fcad0bfabee88b594bf68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ee9ea52b6a89e3719b738c29c03f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ae10fafd7a03c9cd57eb0763f1cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3221ab559273c97e4bb5f22262b1c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ca5d7c7a2e8e392884ccad4f5673403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bff00929817b5df5a874f1a4eba63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08acadd544b8ea50cd0e397d90f7ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479757cfd9a3c24f29d691c7de8f9427406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30efe126fa67f22b7a7bbac4b8f53b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd30c2f040078b1760f83c8919604c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf77cac5f29d8e572bd0a46832950409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce0e16ec729751211fca7b4a7bb72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083859a96b5cb65089b2935012c51e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0836b5b69657445fb9edb1b87c2280412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d8fcf0941cf3524d88d9264179a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f368cfea8756b087a65fefd802a8b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c8a543193a67aa80b67b372042353415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d55c3fd15a115aeb9a9a86a42ed5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747fc18b7e488396915b7d9f3deca32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb63a09da5ba479766b737ee26c563418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0fd20cda5effbaf92a8e37f93f793419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17c1fab5b09cbb390af08a4ad6272420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd76c83efac1dc9a9c6b2fe0f172f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6ab321cf8fc963e4e96210c12e1d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ebfbf0a24c799fde901df374a981f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473650f6f7aa284ca239e9e19227f09d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc8803c51a89a5115700012c2ea309425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4153d923ba762f2d0ddcf1697fb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770de80aff103b5e89ac803f045b00a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774c28213539fb4dc9c28dacc25caa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4fccc822b05bdc12f3f9a597cb93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed1b17f9bc0a832e4eaae07521b85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea19fb9346cad9388a22b45e0f682bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5a08d60cde5012031cbca03731503432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c77cff56a09fe8485583e07fd3ccd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190055752039eff94e9b624a0c401e8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b52a6fbec3edf09fef1550c691ec0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c901676232113e105e62c77ea0c2db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6dc2553a3b1849f19ee923d8f3f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a583c507d5663caaaa232d3814ac2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404515e1ee393636d36700a231f0c4ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289eedc75240d1621ed2eb3d827fcef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504aab1a6304a25840fcea8b251baa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b90f1b17dad652b0600301f1beaa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f5efb7a6046ea4a6e0c0572dff2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4a4af42100892774324a68ec8658444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7898b2867ad33c1c95edb965cbed9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3873474f89c0a933291cff81a83ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37de235403873e146f1e46a9e6f25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed4f119084a8a31b9bf3a54a4e4f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb39c914398a447e5536d07af3495d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce670224684e4d855ea910e9d304df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe29af17500d24b33b82f51620d88e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887b82805403672210e2969c4e08f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1390853f0c7ca79e06f38e0e14756453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce7307c41b0e294daf7e22cf46a3ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ba3feb11a651124e9b129ea7dc17d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba5bd6709d29055504a136ceb8f919456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7f04ab74458cce8722645517b175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8995ba275589f79ec751d82d8eb36a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee5663ec37cebaed50e7a71ed6c30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5812f1c08046305b990945903014460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9754495756ccad0854078b3fa7e860461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705466b474271fa4e982c937b126448462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238442648d402afc1e2476126ab02b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e56696a4ec09983b2e32841f812e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f1dcffae5a7f9455553f3d011d62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d521fee7f1ddc201d5a679d6d50039e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290504fdee7e0624673cd87b917d485467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662fd43be59dad4f4b84d43e9ef7396468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4e7e72f229f1b40f40969352498c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f411b3c4029318eb5c24834b2dcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0449f6f48baaa82ea20ef7229e461f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21c4ec3f31f48d1bb994b40aefd23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af7e1e309162dc1be6cadc3c2f6a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d943663c19a92c74e05a4d57d7c405474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef9ae0955a20863e7c92e1e025931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a694620ebc3e258d81b83d7276999f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d699cdd393c5ca56014077605ed570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390fe3541a9fe7f4074bbe3fb234e0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce76cc6c29ac57a00b95efcfd982940479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df1792f57b55f984a69b0ab1b6e24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426014260e72552025d12d68e6c67bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e084aafd527a15f0b31002784cdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e602120508f85ee9e4f46144d538c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1456785fcc325746cc2b2698c278385484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d823319c734a339866bef22dbd216f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6592a8c9778d6a5ae4ef212e9a86f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ca499b0e7807abb80f07a1350f9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbe5fc32c377bd97f7ebbbace0c14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb39b57d807e91d92ec4867791417d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99622e5f50665c5644e6435b294710f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf03eab2070133ed16e00e053e365d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b698c4e38d3c181752a9dde7f9ea8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fe9b273e9d5a3f5d17997a42083df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933bbf7de70e4471c5217e03912f73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4355d14c1f6d45658b37d11732e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42f470499d803a3e8729b477d8e6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a23d2fda6b949511cf673aa30d3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa54dded5762a9e50a43d83345d117498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de408246043a20328cc6e114f31a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85431bb00ad72d2609c95338da6d11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5847bb60e1d12d85f19a2d1dad7cc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a1db9ac6032e6dd0e9b82bd2fcb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035788b0b16289b660ba2816017ab5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9cb3ff78e72101fd84924126e17fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8371fcdad51d6606c6284e2d161671505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4e0bba6b1081f6e8b470641443c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc3cd6ccec21e7813aaa4b8d28a4d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81a29ba6abe42cad992f465dff49ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249f3ef5012a46ae39824faa7cc0505509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf64636c934fd0f94306dddfc03e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e385bfbbc3a339e9e06c89b091d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d99fb29bcd9b36c33db5964cf2ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b57c8407478a7e9571b986a2c6f1e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704e6e6c5da36a64eb50fb32e7611b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292ceeb714e2bbd872632716463ea2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b575f127f2b81824d49ee6cc96025516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab856cf750b72fb3b06a5281c344174517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aecae1957b7b19569892875289ab1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13887377151f771a23bff028f69dfc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684b63aa4999c7cee0610a288cde99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6413b962fe087ab71f40d25a46d15a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843869b812cfa5af3d55514b3c907603522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a772def43876eb8f57b9600e643a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0e7d1b6191c418c528d9879397cf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de11076470653b13ef948d763c55bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986904b4bdbd577d25bd4714d716c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757120f1b05a3a5f1c4b63e8d3b922ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39cff890f16620f2c05bdc4f09743528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0a97c24b585f9128acbe4efdd0235529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe267708ccc1d8b7a2e5e5aa990194b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cd78ffa3eff5939fb32560b81b00c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254074725f4ea4542e048c589e2957d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d6c8d14a8599089ee28beb45b0d20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da50ab54c93e4c2229b3b9950ca99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e3f6458d4a557426175cdab39f020535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257556f89d031586089967ffd3212828536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7476afc0ac7773a398ec4de2902c042537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d11fce62870fdbb8a9a5c9252128c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77456945d0ed92a2e95d3da07bf4a30a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ef291c4b04291f850809bdac113b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e3cadcaf4cf866f126414038071d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a69c934e5b1a808946a652a2829a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f8d6b64d9ffc26f5b2dc095df8af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7923a1e5154bdffc7f7a9bd4d3864544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09e3e23dbde888385e00b8bba9220545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b58c0da64e405baef2d4af726d108546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012d04838c361dab284ec14830946ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d871660dae9c9806ea77e8b42d6a06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387cdafe132b0fc8f1605876226b82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd955b8f5c7e2a1e728ef65a768c9f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b7dc7d61cd044b89c75ab97b7b9ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855363e26bb059d2fda21f9ac0ec69f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae55d3d1cd684f0d6ab1848707e389553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2abc8530413b74ca7611c4bfc2db47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e60ae92c99b1e7f0034a562a09fed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edb0bb6473daaab8dcc2138a76cfc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f4eb967863b0e7e13c8394e0e27d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c673938dfe145baeba4ff5fa0e64d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07b06e29fa3c97757d3f5ce89afc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b78588ff08d1a8e3abb14ec74225560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cdadd56d7b94ad2c6c1b23df85132561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59818c70d460a7d98d2141e4af008606562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2358af20cd2c4617f2670beba32660563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ca153f6d55060ff21dbb8a0e5c86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae42ebbf4077cd9f8f009779c06d7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56c71168e5f22bb7e526b8bf7e6cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f2f2b54b3028e00d0e49b31834f03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb65b9168f8fd0a8a3ef4f5c162ae6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868618c0a8b11dcf77b819a10e8720569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75bfa69e8e88ba29a944824e4f4cde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4921ad3c8f79440883677aa796e5fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbcacbeff6a7c75613122033b552ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5208eeb2e6cd0cb0acfceba1b4b511573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eed7a3a3b6eab71d06cec7993fd3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab501778013be2dfc4d718af646146d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f71144eb935673a1e8b5bcdc90642576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f9865aa39c055eb176316b28477a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40317ce314389b36c34ed9c3a1ba226578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e8de45a05ec0d7f05712f114f86a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44519686d55fce51bd3b74aaa9f86e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d7356937446ce0e1f7689d50b56f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf68b96902a4163ec3f3842de7393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778108e5780bedd4fa33715bc866a83f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789306ed63cb03208ed29c7b3eb70d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ad01ff1b7ed25a9060f920caff6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b848030bb1ff2f18d0c32f7e24aa1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f5f615e645be23d8ffdcba1f73928587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fcb1480a8b3bd934024c7aa0f2bb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ea7a7f26a4641fe51d65280414afb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfce77a1d3ba3a21215a3b409429e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830efb35a01d584344116cac440615e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90bc39674db0ed47afb1d70594f73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b37d52a5bbec457e321d58518c4bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c4f6534c4170878d57eeb1def630594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc019c322cd6622517d1626478ee5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba490542bf89891693d6d5f7185df49b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c2ee13717e67647b826c2dcd0d48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d91690bce7375b92b1245f1ed906598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa069e553fda734223df9781be8ef6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f4e5657b90f9371a0230db67d9e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d32d12a9f5c1c2ad5ea4a7b7fd218601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d7930d0f53233193718d4a0434726602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b900a065277339d7dc5728b5147d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e9d3597ab596aee86790491d8c579604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6160628caa0e6aaef87b226fc4da39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37777a901fbe5bc84b131faceaadc014606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ba15918c81a20d46406ddc7603d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e603b45e44bc57d753d71262fde4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42893257cdb03d61393f13204247f000609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c439cd8234953887f839b1106952b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010f639b046b134140739d2e23cc32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f27c0aed49416b11852a74641f565612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7090c0cee490c57c4abd4e76c2cd38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92e41682dfbfb5ac983570d8b3955f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4deafe9e09bdf800769cb9f19ab140615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796831982253372a37f90ba5d1fdb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889251e6f01505af86d5cdcf27607b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88281b1407f9be06a18099a1408e6374618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab944aabbc35ddcbc344c4540e749619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4cc636e07d6dbc0856aca506f8f38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8137497916056a9778fc1754a5b53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2f6d499ab13b0c559fc8ca7919ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea99156abb26ee209a0e08d4850cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675bcef89e4a7aabf0511b76e7b7e26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fdcaa602fc60637545fccbcc3f310625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33781ce48f4897aa8d1d7d08c9977626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df8a8e64fefea9713a4b936bdf1e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ef3d4486b89e1f5f4a446565bdcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504134e9e36600c85bb2d772e27527b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f6d25f7dddcd23dd1995b1838f4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba25b0512672c01454821b74e33f15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d70569a8dba76a3ec469befdaa9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0c3f3f3e31242916a4fa1c967b5f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491da649e5efad5e28b71c34dda08a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a195170030ad6191ecbbb404f43eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d840111fd0772f40b4ae12eba8cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5967d92aedfa4a15dcd8927438494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed92242d67eab62e90e597c84c21f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb82ef58023eddcada0feeb2b952e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec31105fa907093d706a7dc49db4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e8167993370eda394ef02444abe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c2386c4e072199ba5f380604441d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c3bd08aea8494947e6871e1d0c2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47d457dd6f90a04bbb915afb003fd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e736f2715794e6f206d50271481c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e199f43418596f33a175f9520e9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a3859f289ce9d9d4bf878c860254647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae17ba728c07ba918932cd8a4c5d9e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c075eed9d8a2e7df261daed24c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637025e5529f2fa05e586ec436e1ddd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f30e67f06b07e9e8b8bf2a9f1ad608651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cd52f387c71c6f5c908cf8a08f00c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf9f7afdf3c1c128e67a0b1862411653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf992d93332151a7eb66ad256008ef62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc5fa08d7c44935401d4fe9c8ec677655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade3e68df2adba9fe4c116fd7f779a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64d52b23da91d72c347a8d07a6c47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48860cad4cb69c5998046a7ec3c2e71e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba569b5838aec73bafd324cdde51e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d9632a8cc10a8d65046f08400f065660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d779ea95f403cfc51199c7baa046661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fbcc9dcea8aa60b06bce48af172d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d5f826213a4a50610d5dddcb3694663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5b71b6894cbd7da4ed88bb51fe60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fb7f7b7ac58fa778bfca647efc3f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124c9a10b50aee0ba645a386ee621c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdf92e97cb4c787860af5c815de3b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c89eba05484390eea3a9399f55a14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35caa8d93ebf5184ccbfb9945235895669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a1df32dae7c939237bf9101e78c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3478583131ad1e64ff589f46deda87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f3c840fb1418b3a22e2e55874655672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a299087fb05ae66eafabb3c5f1084673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f62ce8dff67f0743813f515a26bcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97758b667811d0f8b13d929559d3a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3231a52ed0308916f3fe910e4ba86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a5e7b34e8d75f7a739156b810651677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd851d8f8636fd849e64c42917d3bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b72f535ff576e3d08b892301d442f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e7b3ade35d2253bc64023fd368229680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e60e135d21bf720df2b256c6f4c1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fea53e3e6cfa98822962c7ffb0b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ad77813c49b752b9051bd5edd0e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddbd5f5d33407a28e67df3eb34c195684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e331b2846a52376ce08ded7be311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152db45e64def31551e18dbb0d265e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada008c4742a7fd8c78c87ec2c2e40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092b9a3f6bd86868498127e9327ccbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5bba3ba24df1b172e6e626f1e16d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea4de19a2cd6698fcd4f5fa69e7be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508c9a71156504565f4cc419961863691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4ebacd9987a3737e48848ac56cef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de449db2d648b3e861b53da3b1ba9da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d783de380d167f436ea2a858f5e9a4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ccd90970e7983e002872bb9f5d39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05191a543db177c01544c2d0c85dda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced611c156a8c91590922bb8b2d510697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de8c1daec072c2b4469328a933176f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090435405193a8a2116ba7174247075d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4e1920b5548caa8939fa65f6fa6dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa93d9dbf86a871324efe1c943a8d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae448a962338915d35146d1d1595ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f511d34440654677ff18fa7ec205665703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4267646a519a6b6d70fe3b352158704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4403acadc714b7f4b61f46b7f9e48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04d4511dcbaac523adecbce7c9434706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f89d2300f8d4d2a01a7d096ee70f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece67b039430f8578f09c826199327708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aeecd77af08147a7422650683b180709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f9fe4afea5c3f8663c0ac04732aae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfa5e808f25a211ab9bea592334e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32710acfeb5a747270fceab128ba27712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc46d433b0fbef08f9a36a6ed3111681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cbe02ba74687d94236e0e51bdb32a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79298cf82b63570980591952a8da93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722394248ffefd56d438f4d6bf79e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc60eb2bc4db2cd13069c4b81b668b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a1dd15ea653fccdb6e59937914296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f581c2065bcb48e189c36c56f7a13677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee1b8fcf445d6b9ce812e988e8a508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e959ace4887f4b8e477013acb6c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055ac915ddb365dd5150c1c73f14b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327fae60339892ffc3ad3bdc5e658fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eaa79c00c4bb6e8e5a3ecd7a49fd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb4a307cf132a967d7967fc6a34bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829bb1e9b08751352a4b6d48e708b1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9480c8af9a3b8dcd96ea0720920c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4a68e685724597fc1005f388ba78016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab87015592d9b72f2c17e620b33b8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5b716de26df19bbbe280ba33457618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb432acf1dc5771e55eee3c0ecb103e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aaac28bf07bbb3ef27598d360b0eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41770ed7240b4207768d0383ff03be5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890ae09d314b7b84e8fee7863b035d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e56d96a3de4d313e9a9e5f949dcb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb91d261179ec202f20042885796024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce50661eff0822f6e72cf1ad740c8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba9205267babc2f71b12fb77a6c86c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8633099daf09a38b330b59819cfaf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c7867b826effe2b88c4a26009d8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a53a68c511241ffb42bef886baaf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27eccaa6c46279afdb2a6595f7584b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e70e0156a3cb14935c6e4515a74c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3dec494c132f716771bfa635e81932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda1ca3db821b0316b3075985f8f31233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c62fd3e0e938adb190e675cc5f3ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aec2ff34ade603b7deed1b4ef8b8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b276e32e20fde4ee6cc0a3ce0596d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a068027d7a0dc90a55bc2668453dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae6b123bc704deacd6fe5c04bf44338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e206dd7e4b071f633918484609407239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f46dcf9845311deb2bef84eaef8fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136de8f3188527750d814ac02c898e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d69122421157e662071f76c282b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9380886ed45b271c619154e0ee541d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680ce49cd793d5a7fd2c579ff69b4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab4bbe1e6fd42943d12b28f8972ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8e3be961c8433ee69aa3cd9fe8b0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcb98a39fa51f97bbc14fdc2b4296447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae699e4c85fa6612fbda97cb521b0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258e5a672b948fdf488fb549b9cc4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7800aef1184713b5a5aa1eec86be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66c83c39c05440f47ad24083afbcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6b6efcb22bbbca1b499f1416c06552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82a5497d7120fea7ffc21ce27038153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97419cb499b3707c962ada94365b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f568b09c3aa325485bae8815710255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd92e47161505accab73b6e821d7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c18b64d51e8a4f464fd249cb8ce557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e617d17826fda40c2eb6304e80237058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b0b641d3e3d5e5ff05146cb1970f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f882b460c21d869c8fa27a81e4b6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe7c2f5a021a0a27447dbd894e20361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3162a5ef2c0697d25d4579cc08ceba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695eb81fd41ab636985c648f9baf0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e30c509fed09178518cc9fc580db5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562601718232cde8204f5aa139aab1d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ed1a207194bb907728d2f73c1ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831332425c5aa06bd48db95d5abc63a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c5353a3e651cb18bea650c87f06e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ab59aa670056beb8e5769de1fcfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc994c010d9a95375496c671efa62f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a8c17019290d695dafdba3ae5fdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf93e56c6372915b14f005b0c103ce272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30ffb05bbc99de613cd4b679747ed273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703eb877b876d13841c1a0d4f239fcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221693eeb397da2b871c1a49c3e3c1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a92c552f41d81e473473e08480ad576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc3a447c4062d97a6515e6a908b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a88c8d4404dcd528ee149b257db6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1fc9e25328cd53832da44284153a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6f6120627c440bf67febf80be8cce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060bff25374df7b5203d2c506d6fc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1669fb4d79053f0ce8de3152cb7e22582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5bc90396a17e69bad3becd96db04783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e186ec4ba85bea326b0554afe512f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73cef96197d3cd3d3bdc72eb912d1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1b29b54bbddcd2aa002340824ef4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cdf7679aab7189fbd5459ecc04ab187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb918998854611a070a2b12f8e7550b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb21005ab31150745d00ce5106b55389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026142ebbb3ae5c682879d9605c2c28d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e67d18a413c3d3a82233170a94e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f7e3fc4b2df998f017cf9198d8cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e7ea2efd97327eeb5bb3d8a5ff0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35689a05de6de2a9c78b9ff1011dc0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec68e1dacfde8ec44cd5f60a90a7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f02e30846c3523bed069d0663cd97296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395b05b26f2c25829aea5fab0f43c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e2eccc511b17331e8ec33e0ae517398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0551ddf2fd440438ebe9af5440c8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842a3563c8621d14f2ca2e454324cbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56e09ac1bfaa06893b491fb92e00b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3109d34873bd0c714fcf76ee7160d23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d75730a8a1f29e5f32933cf5a1a3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e26c666f7d8be9d600f8f64c1216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7eec2ca0ee54182ccff031795e4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aeb2c56b5e89014319a75caf6776c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbde2534e520ca096f8d38aa910c0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9a0b03cee8c5dd0319a012dc9da4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e57ab6f4cad66b1564dae2d64865ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3477c3ca08f4e62886153ddf4bf641110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbc0e935276cf4cd28051977d33e65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3b3ceafed45b5f7fbe20fc86c0d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e2100820082921be298cc1c599df4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524ecfe38a3d0b3163889ddf793821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee75dc10ccfcd450aa35746cdfa343115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd46c49e744edbd3d1ec152b3bf18e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb0a60dffb818be9b8ff0df50af81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4111eeae3bf972e12f6786df5106b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555076e9dc50a31d5f6662459d171c7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e54428d6396182c13abdf89e501c03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd804525a993bf9e01a12a6ef0fd7b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8f624bce6134c93584582ff7a04fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905542e52cebbda87d5762d3edf4f2f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b45db8162230205bb42211afb44b20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d6a8b3f260a98c2f69e28b762fc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9207096803b2151d092bda0ea993126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a66e708fa03fa07f3ae10b6b9ac2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804fa75d5ee45da5770518c4196ec63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebb40a4873954683a507ff23ec3d59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41ce2264d0d2046053c205f1518c76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a606321a3b2cf9b6d816cb5194bd422131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41361aa4400df068cf722bec7ba9d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e82944ae8672372677ddc03c15f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfdea5f84e27812c9880073c3fba51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b0cda83f01d45abd35574997328d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd0f4c3c2eec03691e1ba47f3643eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e2dd6a884d9acb0bfb630327b573a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b228ed2a412fd3e125b61d32a6185138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc9d4bb3ac5b25253bba6ed864f45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc312bfa10687d41aeac9766f65a1c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311400b258b2cbde79059e2f12008f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96026f7f30654645e65a72580ff79a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550af74a4df48f3e263672eab3806fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea935c616281619d1a3ff317f37ca921144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a5dd19151a5acb9797848f3754c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd43729966820f786f5a080faab16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47658f2ab7f9a5b48101cc9b95896652147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a320b08ebb6941db15c959a854fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fedf8c7ceab9b9d4dba3effa29a7da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b908cd915bd431e3d08b226df91f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79ce2e15e82856da88dc1d4a0c907151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18989857e73bebdfab9aa1cc2bb789d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc0c3338f40d92655663c5bd1e475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6184e25faf371f831509ec7719cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028db8ee2c9eea6021842215181e75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39295490cc9815127ffcdce17ed55a5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d8f937e532b70b13ce198b20dee02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb2e2f0b991194a47087c9ab80e98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1573901a186d0280228f7643c43484c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d370c944d5f32b1dfa4aaf575cdb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d59e9f7fa88ae470114c52e808c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1fbcfc49c0e5b9d59e155fff950e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447520dab4554bbaaa1e3b78fc33c1ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8773a3dcf3fe81e150771f6d01a4ff6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef153cc53d70d7af4d42b2bb197b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e683b1a5a2dba0a44fc3715b4e47b33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bc99a57061a784fdb83bdb8b23a7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8033748a14c5d4fff348f688ca8b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2334e62cf535296f04e4c9b193159169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32b7e4af47b8ff13d64a3c37a0e87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4cef519d4c46e4f55d6b7f03ebc8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b58af731a9101275a3d907a66456172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19041e0b2fd2fca43d36f73dbaba1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dea54bf9ee8445be842a6f99c8f7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676d4623ccbbcb7e45753092f7f555175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e1e7613a1d04436dc4963c681499f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136688d323bd0c8e1355896e3040b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee14a87cacf299c3757f1b32706a03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037e3534d9469a8aa4cf05468579e3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa71c5cd1f867dbc3cd87740e6c1a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609754fcc553224173fd68f9aed203df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e8d58c97b37c38e92c01d0df7fd76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b7493e4ea7f1ea84d59ffc7b881b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2294c6b42f4bb90d7053c2da144cc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2cdfceee387de081c47e4da83800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ed0d36c0c439d5c2f1ad06ad4b8f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b481731e63e67fa0b2bcf7136931a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f4b86d2e4746dfca5c1a04994d07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1fd8412c32672692e580e5495009189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8969aa8e4320640dfbeb68bbb647190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb5e6f8ae180eacd0f0c5a53140b5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4dcd87fa85401017f19e9a40f2f67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28686cb91911d754971a2ebe7cd597193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60d2da87203216802160d505bd373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1facd1def6763c1657413ac50fad3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab961d20914d2782e4bb1cc6ad99f3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48eec6bbeca4d3b133162edfd35c58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da98dcda6f29632c4a719d4dfc9b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a5c61d6bc7cff63bfeeede01c7e5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f7a77c8fb45ac51a415f8ceb7a94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f638fe7c08217e3060dcc42fc4f1890201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6dfaf478c3069369a0bd729ab7c7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353fae43321b4d3802667757953447203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3970603aae7cfe2272585e9cd0e8ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cc9344bfb695ea5d683885a76e3e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9afdd1f1ea9171a03df1a3eecec3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee16b6928bb598dfde573be16452e68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cc2bac6ff381668a9790c55088207208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa4f58745376401b9e54c6a902a181209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dd86c0a41ff8e3e2f7253f73d861b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c6388ae585b8ec9d195b38358089c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfa65d66a17ca92c71612c7c38da8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2da056b3b0064ca3227a1b078b017213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3725fe36579a542bae8358e1bf4ac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da1fde77b0ffa962796c6129ffc57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db5d48d8db041daac3d402dd5bd13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cc475bcccec36a33507d3c937b269217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1920cd70025fed59097946c4e248616218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d0d9d40b589dc589c2d301fc0c13e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159689a084ea921e85069171c371652c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500957f731a75c96ff273d62dbfc82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477fff00a1b602735a34874a36ae4bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452352917aee2720faa5734c2366a17e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c34947bf845cbba271a902d60d578224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12f54ddd65a5e7bd77eed787bff1e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd58aa237d5d2b872eb196af9507bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa07e8a23529d4b0727e8525c5728b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19dc2c2b497604a4d0a182af78f221228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0a9df8312319e28de9da32721d0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0e7681c675c9c554e70722138429c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe1b97655957c3f73ee3efc959210c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2de66aabccba5428f582a62fe7cc60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88c51d0c3ba76eba5d9c9819946d8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8d4a123fab1fc93ef0bfebd9ada5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1df800d53b51b3fcaea4bbd19af1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0cf632bd59c609f3a1d1e0d1e85c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba767b1f41c4b8e9384f28452a3cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c9c92dcb7dd1b159a80f123d95be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52b78fd892c3184dd59a2444a22ef1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd00f319bc46da07be994277b9271240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c84c5e4ac865282134ef89980167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a1e77ad585ae7491396e11061415242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa42eda387f93d80803114da2edd6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ddec36f1a47ca8a1344c254df3d97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d34ed1f9c20587929d0d16386da123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5addc45438e6310149114f6fa095992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c85f26c82d23dcdfc60fadfffa59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e82b90bd2369068a4ff5f1ed8c1e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f30e74bb6152b63e7d5a7076d33579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df36106a2a99583e4a7ccaae40c213250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1348e8bc026c98187b5b63bda6cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f0bcb1e250bb8d40a278c2e2bd27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde70cecfe6549c30e3d4ece9b7059d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2cb9c143c0c3104493731724f97b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c90b1c4e6d0887f48ccac4af7000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e198fb6db083e5fea89b4453b34c81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6bcb53ebe460259297e1fa33d1028257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0f7dd74450980eb32527da927bf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b265d7169b7627e2f06de8774d8599f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd8c3d760eed6ccf34581500d06b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c5c78eb8e5870be8bf67db024d92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e7483d85458e3cb7411381b2113c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d895d3f8b7e20d8b00a900161d0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9792b7677db17c1e28e551f0b4778f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290b8a8263e8c6af08cf71cb9bf0fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee85f2fb9b37e03f66a035e9d2922b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff02cca6d52b05428d22219c7d85bf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6160fa9c6ecbd16dd09857f142835268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee4efcd1eaa27334b6ac76ca43edc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880da5c8f9ba0b717091debb0b58d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc10a0670f5c25bf2497ffd2d380f0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538223903c7d3e6fcc0bed8049f4d85b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d063e75c5984066012edfb44642a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a9a7754c35b8720f936c839a46e19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b67c98fe115e63777b3cb330eaac34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03743855f388894ddd009678d4408983276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5adb954317fc807b4816070d6eaa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be48000bc4704d1c294e55a230b20ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff287b33f0b5db2e153a677c99442279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f7d475b9ff1a3f6f22e5a21f9218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131466182976c6d9d1d0837cc27f543281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f023f94f0dd05a092d5003459891d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c9fd25d8993913d8d939a6bce92a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3221d88652f586d2d533425975d6cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752c26a71d7c25d3fc84479fc969c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb5605068aaee991e9f50d6fc9f7a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a492eb088ec4b907922435bc8d044b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59fa199f3e4aa5fb431eb6bd148212288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca699868dea7142a587eed5e3a488ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96da6cad33c8cdce2a3921eb46872e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b90e702be926b4244f2936119605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17408417a3099884824b0ed95a8ecd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f023562007ae06ab832b491ddc4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9b031e2b08ee28f416fafa68fd05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87fa4b2db8eb335934c5c29abe2c66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1174fcd3d75f50a2343e2e8590c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22a1218116689401af18d45480279297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c9d699edcd577ec167038cec340e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adac55ac2cc4f168b61727a4c352a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc4cb4eff98f6c9b5cac77740b0c9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549060afe23234b02f57214324f3ccd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4367d844b34ccc73154b1af105d31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ceed5612ea7ed54e7fa9d1b65601e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9ad2d1e05bc54512fdf44aaaf173304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aebb2dd7a8176cca281867007c59d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e020a4d10989bda9da69bc3a1c2ecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2ce1f3b306137a80d0cf5bd5e8b49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7d35127ee4078a63bf769f84ffebe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03282699a96b14ebbc69ff4d21939ac6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269646c3733d67850e8195cf53963f38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc7cc915c2a310336cb9d3e502efe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0731b948877a1fd21577488c9446e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5e50f20f4e570d95d4a6d149896b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccad5c071efd18e16354f87acf48ff8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef94f7ff33bcae9fbc3a3e21a41558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a4b9e6a9c687d58537234d23d74c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884d339b646d4428bcfdb059ba7d60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c9753e4e565c5fdf40f6573e51730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f9c2d1bc0dc95ad6991b55800b4ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0b9952ba06495b557c3ad0964f86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e670e084db732d96f9a69e2abb6178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e41244a43cc32475a05970faad3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335639770fd1d8a5d5bc71b707bc79b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546686598d1a0018c34380a347c5b2f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43ff447ab36191a1d40205a2cef6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b48019571852858fab9a1ff063f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a60200a75c8c85ebbea1f7c0ed2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022852772bf7830149d44e3115e98b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480599c4916ff0ea65d52b44108206d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57fc8cf5f4ed07ccfffe5f9a01d3fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f61fc32c6622d2fac2f2fb26f6c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e7a315760e122223af9603048db6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0146facded8a1649448f80076339171333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef726d3f597db187d79b30b0478636c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e19b8af8de3cfdd018c863a15d17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f7e68f3a23f19284697b23c075d63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91b662cd9e76d7a0252c963d32373c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83354d58c29f0e7757fce929e8fc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b18945e5985ed2576b81660e4a68d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a776b98c98ffbcde3471ccf4becc76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e790883b847dffdf553a567459dce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d69acdaf83fd1e1802dc49864caa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a5287dc00edc67d6feb522d9bfac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb68bf52084ec76271f18231541ad87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0bb236d57137f5476067a4242c6b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d204abc2cc60b8118b0e220584bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c027e369558ed28916a479e15aada49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5e6139669a6059390159f1bd4f8d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7860be105cdb159ee04baf82b25f1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d5ad5e2cbb30765d2dd6fb9984fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86485778bed95528c03162551cfef5d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d6b043e1e98e856609f06c656f65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77afae0165827e2a1da8f1ceac5bd11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa39d6aa8a4d7e4d6f0ba9b16a523354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1fa6c83c8ce695218dc6d56c7b61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae835259fb03db5ca31f96bff842f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd3b0eb0c3d522dd5031e5f81b3be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ddad0fb21c30831da1e36dba69eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10aa40b2bda31d90358e2ae6e848b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ec16ad2cf02540e3a282e1ec63e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82044b4b63031193788f155a6a194e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd2b22037a0148b4a00da8ef8bb273362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc86a7341dd57863788eef6497eedd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054131d17444556c5735c1e727370ba5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9152a84476c8703a751d95671a937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67059c1ebab4c35776fe9769ea271a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee8060900da1324444b8a7a0e8da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b708cef31a4cb4f2d4560951baedb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a562f75c0e9b450789adffccaec8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b94d76058edb3ee978052a12df0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749a4171a0e8bfdd4a21c5dbb4935b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a252b081c5d211eaf1d40b89b30643372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd397c1c4e264bcdbd0881a419ba65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3fe165ee878553ed951d7fb2c20b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b7ea25e040ec967e3e31b60c7b8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93797c8c449248bfb4fefceb14b16c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182386c5c90b3fee75230c5fe87b2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c274c1de5faeb5ab48af778a7703e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb306590dfcd31e4216249c9ecab9640379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ec20d65520d2b6fd03eb1115335ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4bb03077846df4bdcd27775eb3560381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857b9b6bd4ccd3f3f05134c40d6261382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b363bc790b047572926237dcfc81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e92ec34a78ac0db284ccb7d041dac0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b3e9cb04284288333e30881c11432385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e6e022e94a6562d65697b9cbe319386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f9f4b4dd0544cba249641ff3de596387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994df6f39c27942b1e8862ce8c1574388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21e1967ed2527d71fb991e03f2e25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766647dea9a8bc32ada9de42c80d1f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde05bdb1f5df85e69f0044a5848e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1528f67af71326065839950b51a11f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed281bc2c68c03393e2ade6a3286008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fbbec2a9fd168afa4d8c65b562b26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2f70498bd72abd69fa89c050b7a7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b20369753578ef9b84f763f4e1770396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940bc4a70febfdc1943ebaf6995350c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56cc57db42567525c95d00b2dd7e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820df03d4ce516564bc3282bf69b4da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47ea4cfad69c2651d0e233810993f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729081ddfcf5a9bd0d9bb09c05b07b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3b7937352a57ab83e07a797372e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d2acf078f9fbf123bbee99a214508403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b6f688beb2f6f7626c783b9bd2a3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989229a850e0e54b45c0c75399993a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ab3a3d6cb5e02125f7f857d3b6346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34323ff206ca50a3f32196c59df7e37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f700dbb46d41716fe709d1d9fb334a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ac6134d4ed4d80afb1751658bb62a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a941d508973b24bf36b56d75c4f57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb9e6dd9bb8519e38e3af152de2b5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270671c2a5786f36b943d7790074e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa86e3e5b27e679a99fac68785b12f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d0a41721b6e409a7871fad5503de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2efd2dcfe402f17ad889160d50fc1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab7c28fa48003632b8d72c2684d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa1d68a9e60047349a77d8795db9cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74880dc861f893fc26273bd555e1709c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5be2086c89df7d7d56fff365c03f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be508aa74d56bb94ae122ebfadfcee4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7373bf046acadad953be31015111b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45f944626ab5ab5a4cb76fbd6b6997422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564321c7cb1e2cbd7a356c6f5fec38a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aeff94d1bdab086fbdf92c3b953b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03734381c02f9dbd8ff68118c242cd37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadefdac93b5085d401de2da64b05ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145481c6de853b7c9d8908d7c2b79c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91408974b79bcc726c3a139f7067617428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379ff038cd8fcab769f94dccc368a20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10623559a37088d5ca6eff4d535ca1f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e263679131816d5bc41ab32e61056f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0652b16c8a86c0b0aca8201134ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d792520dee762852a98bb29e0bdf9e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf700abbc5e156c28159e3be45c149b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea05c7cdd74191c79c87c0c46661d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee4becd781b83ea89215d57d9cd311436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c541a3b12d5c0ee536481097b6890ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff954bd9c75f73b6e888a1574556f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a6905f8c974a9ac8b300aa00f406439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6744a2291018e256897e16b1edd9a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005ee980e32171c4a3e4184dd6bf0f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5097f8d521a5e55c5fe54e574c293442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef84d3aafa8d6112ac30bbb1a2fb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ca08ff2822ab84de1a0c77638d8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac76bb9402fc507024a54cb3daf92e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0912536c022d6a87532a588441fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e740d697d731f613ffae896518db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee605c18e8a8c5fc1b66f979237559f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053f112a23a344086443715615f125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100b50a2f4abdc85a54af4f3673889d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3fc3928358e00df425fb4fc034062451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bfea3fe4179fb46869cd89bd0fe65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968958561b9365f6ecd218240fc7339453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff403ceb99d7e7ccfa8e694326841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c43f47b799f70b96dfdfd9ebe13ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9475439e3900343076c9ebeed12eeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503f1a35f4c5972282ef4095c0c276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e1e682a12da8aeba2dc145b76c7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8363b37499939b753c81d73ea7ee7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb5a3b41cd335a3b0dfe54f8f1f7cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b441ffb670e148eadfb10a1defdd7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae063da1d9764e620a80976ae968dfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30af132e2585f915dd4ae672dc3ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa3993eaba2f6be479379a7095fc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615d288c11719cc5f8f9b0bd24d3a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697e322cda1fd5d8a1640c9ffdceb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b9e1b1b572b6b6506b195b95d7094467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d2621d039fdab84fe21ffe4d978e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28fa0404053a6b0b07f6cba6d64c9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abda3ca28cf82950bb2a8988a6563c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f207730a0e4ad9a7d585f7c780eb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1100da284c26657c43a34316812d452472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead06abc791427d45596d3ae23f57455473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462e99416e984e8a7f3b64d4d725cb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2eebfcdebd181400bc9588de5c2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e450bee247a95ea5635e30b8c5a54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a0f573d7a201cbfda0097aed2da7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc92b8f820eeafce3d378744eff126b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e288d07f67caf2352be6eeafee0ebd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba38e11e592d36a2af1f3fe84930c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ecdc23db03c56bb22e900e7e40d7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041916c3c22bac7b3949c26f83364c8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955155621fde4a77e6dbd7c9a7af0a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3985130ac32bc8cf6cc47a9685ee4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4b41a162626fa5a28a7c31e0fb4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb95fd3a1d849cbd1f8c01019548e49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a63d74b0c6db24498e67efd333916487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b0b3dde12ca2b4ae8a342837be04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b30db4555b112d9abc5b32449e96b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d708d338000c6a18d26c57bdf8317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68a20a77256de776d5839b5fecc9e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650df3502b4f1b045622ea157b70043492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389c178983c3f6c36a561c872d4947493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfceecdf13c9233d9d05b64b8c6f95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747eb9d2765ae5db4202237dc086e2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfc9c1cc00c9bc5c1848e41ad65f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca3f3a5737cec284d4df0b285c0c62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14d6372d94ada2c3507fadb5a1d8f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e81c9cde4b0702a5db1d9e0884db2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802b68e776bbbc859a1678f369e144e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786b8859b59494eae5ecd0cf7684990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb27474bb711507cd77b98f529b86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a444597accd0428d7ed83ba60475503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34006a34fcbd909e103d114ff506065c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b6be26dda94106cf815858e6dcbff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf20efcab9a5646f662e36dd1df59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb5a5108aa6befb5332110eac48b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e53b19a21f74257f70e4cb0e9826508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1acf45d7911471d05c6d539e31e49c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bef582fe85a863e48ea7328e52107510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2d4a05e9e0bb9d198d284cb9a8b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ba8140f3fca16ec33979d24606ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ae417b3e0fb49e40d68c86e130b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a54205a33e76a04f8452e651b7732514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe0eee71aca3196cdeb62ac0eb112515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99018db1cbb93ac98ac27ba4ab6395516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286686d0a1a31def2c34ecf669baa09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3744cb2c2c9218bbdb7ab960bd3b42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d532647a1cc7ace8206bfab20dff09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a03df364e339ad5e2975f7e32a8cc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21bbff0dee13e8870f238eceef7b4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12e02ad6a4ad87c44a4018f0d16fc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6885ecfea5f56c89ebb8c454b9ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d86ed1e6d327cb4080a4dbf093047e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f36054ba045290cc62e1c85fe23f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e3fa3b7cd0d06ba0967d2e106dd8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec3f605a495f15db45975086ff663a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0317bf3b6bb36ed97acb76171ab3c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e115c10a308bfdfa53eb6d676e3ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d3638fe9b5a747de0b58a714b9d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5ae9246a7b55c697b555390edec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c26c9df432e0894f614f5f2fbbd76e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdebbd250bb3c437d07f83a164ae674533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103d3a6997ca17059ae37a0470c274534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959272f812358b7c6c7da7d7773a552535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901113b85e220d2f3a675ab1d7474e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa40f3529b316130faeee0312a3ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260976258638f22f15edfa298853130e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f0703925f16c7c83a2468d0e75df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326895c987d6b5a9093ede2072257b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32881d9f9539b8a42c77fe920e4dac9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17e6a1cf335ce1ef912bad1eed441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e12e7f594e3529e71b0e8293d7c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2889c4f02bd9cfb7dee9d5fdd6bb42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109263e1430e25add26715f0c1226999545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a41897907e37ceef88ebfa3f666b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe15c132344b64a52f46bafc805c5de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48434901ec76b2116d5da78611274aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60cbd46d6f7314e8a471b4b923482549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254606b27d5cc037a5ae81dbd3e4a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c377212f598a363a522f07ec54a310551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cf640047c060438b49ba1190474f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af01643602aa141031f15520575782553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f1f3ef3c84ceaac813c36df7de6ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb147a9e8bdff6fd057c340f69670555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413cfb67ab7bf041559eb4f50494fe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f52263d210dd2c837ff32a50dc96d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8da086ef9eeef78915bb6b982f60b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6d6ed7b4b51fd05b7b1f352051e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8bdd69ed4c0396d5bac0db22d7ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4032a3cd044f5285caa0fb44ea91273561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70daadb99654ed1f324cc55a7d0c48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19b825ccbb5a32b3e8558f570cdb8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5cabe310721872996a81a8d1563df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663078c98fdd8f7f7d5a887f5e3521f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e276165a6470e9269a9c272d7b8dd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930f2c09467a022d5bc037d4dad831a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9e92f9e80242b97f2c32af4bc9bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab649c00bbfd064a1aa25b82cd6fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc83e2a77598605a959592739741c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70dda3d247c4a4e9bb876575e702e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5544daf6fcae8e7476b32d09d747ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ef9f6b846fdde414b4ddfb555f57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbcd2ade790fd58c99aded95d381d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563580a4dacf2471cabc4d97b8b25720575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958465036a72c7fafbd6387937d244c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d82b4e88cacf9654e64e7e2301bb89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca625c70a86c520e0efe7c386fc495578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba6ab7b32637ce30f18bc5c93d81d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c145646dd227d707abe625d872f5e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8c6e82f77c1021d120d89eec6585581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9632b219e924a8e93226fc7aa061f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3eb439bbc44d4bbbd739a506ca17f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd9daafe2bdadbec706a5b1766f91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96345ee5cac93506cd3ea95a301a9278585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27606246fa84051196f88bc7b01617586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d82fae00947b81cfe702c0a98ffe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e948673029114e37e35c45478794ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8684143bffdce1be7917a2252bb40a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c5315a8f46db08e07a60bc2712e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8083df5c2968f8b9a995e300fe6ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d515676493e1704314170fb807af7cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c90e3882d23e1b0648c330fd72c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749493da7a936091eb2798e6ba23fa45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a79ac9b043f2b7792891efe982bc5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7eb730958552e892399061309650e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764f1cb8973e1ea446660d6bf0c30a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c29add9517b7f40831b51bb8ffc72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ee2681e788c2bbbc4d3e4f41a1a4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3a1eb4f8cff6b1b579e82b522adb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1ebab69ea8d65e41332548f86f418601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206100763b0f96b7055f0f8b984bf7dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69d0081f29e38dc988db8c02d512a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f767757480bd90529d6ee28fa62fa92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fcc46654c62b8db795638cfe1da9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee790d1c4e39e24882df8d37eb3b7f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae6fb8d5232858e9bbef4fed97a28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1d0d8e9eaf7fb3657107fa4760a49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288b113eb8a1d311fa09f600e4ceae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa73ed07951771d7d7febd895c153610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830dc2843d303fbec8093f5aa016f09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff66b96ac3f620962dc054225fe7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cce264006b54967b18a90a7f6ca47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480d21d26e22ec229b8e8607c421f8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3bd29035b4421d8f0dc8e0741b66b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae048991be47b8301eaf11e0900a9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2fba8e2b29828367f5841c6fd59b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff9bc1fd8d3145bb48fcd5d0e1c10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522cfc037b3b4ba45f5f4883f923a36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d307a40a90c8c5ff66554af9f336620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b105f9f5dc87e60e9a117a6528f56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef4a9e00d321a9f48c9f0deb6dec2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e35822821fc7c48d114de01b9d11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfa799d751e44ad73399054706521c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe04b57462139e1e9471d0a8e89523625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb765667b0797424d3bbeae46a9a8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8d90ec1f36255f30a881fc168f70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3105f81591f4522b0c06be7c4390628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422043e06ebe91e097a958eee90eba9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708880bcfb8c1ce92a2cd1827e856b06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2590b43d046a12fe794139d997732631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a43dfb81a132386bd6189b4ec4422632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f3c45640bef7c425bd99f6cf7021633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76441f856ba4157e30c95bcb33ecddd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db193e133b16f4038d919aa6dd110635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59834a09b620d18e7747818319be7d9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea856345962b88de2519caca076d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc9f9c37f45c909fd38e3abfc7743638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415702fed827250da43ac03178b8438639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c0f966af754a64fc6b29d15352a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7fba4079967fe27f43ea742f31c94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304364118d4ccc851d3a69135fe338e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3607f471c05cc3d518c5a28f318d195643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98555839b719c0d29bb181467518fe0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf50430df05ea518984b71d7641d49f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a786b488ce3dd30b4725bc136c434646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e80ed322848114421eb42e2918548647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb097df2f7c5a8345871bee908b96b59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646911288afa0b1fd48d7d29049c4e13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461eef9bc57be24ed1ec206d3c5999b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71e4a782fc5ab9bc9cd27e1b0edcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46f087e44ee3dc84a321a8144a363652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31effe02bed101f46ae8ca49be839e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6546dd1b2476c897e565f0f1cbe57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674189cd764b36d0e0c4930955a884ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be034150fdeb68a1d1ea000cdbbab5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df082797aa81eab311f7d6a22d423eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2c7a3635b7e6397fe69b9bd0a0d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e8adfbef964335f853c3e72c3c8d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c10f7a9877366a9cfbec762c49f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110aac6aaec4e6c70b703c81801201661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42facd73dea3bc7d92a47259912eb95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821209db7d6c1531361704bbebe4895663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04e2f642b7bd5fe47cd0c1021430e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8037bac6fbed72a42acac91831750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71257ee99edb0d42b9a4c43621e775b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b6333086487ef1444a43b760e94a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5628fe8c1619515e49bf6b52253d70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07ba26e79e3f294efb266979d7bb19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1d9dfc84f2f51908640bdbbdcc68a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f202f3353ad56d8cefd25bd18a5a10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315659908f5051e7c8f4f7fc69527cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264444bd074284dba095a328bcee2b30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0e4702d26a2664f1fb12b43244e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932459129b43bf82406e1bddb736bc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8612ca57a4b7419acbd6ebf83f786a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c8873f2631fc91412386cd9ac2a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaf6556a425d0a598d9b4b772aba60678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>