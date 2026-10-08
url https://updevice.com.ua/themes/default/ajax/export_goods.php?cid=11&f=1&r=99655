--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379c2ae9d91fa6f3ee18d04107d5871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc177d1bc225dc12e1eeb9110a5482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea56c06b0ac3accfa089f730b10699f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5d17962418eb328e2b45a411f0db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e6a672be3b21822b0a77c50eafa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697102c19ae5ed9055c95e1daa73478f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e183082e85b75327644992bdb8e141a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e28a6c560890b00e1f8c826c2aa8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333d69d2318b7a8f28d39dca5c3d4329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f67e042e53a099769bf5a1de3b27310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e2385ea93e509e30b38b22900e9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbed11aea76abb3bab2baf15816f1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb4fd99a6b4459146a636b01b1aac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b539472ca3f8db416d664b08c93e3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2285d99e06f1e8ed78b9b3bd95d0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1de087bed4b13dd28260194b041ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891991aea0bdcbd685026e820bc710117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be5df5340aa0968bf321c3962e721a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fab3336142f8d34473d0dbae3742819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6e604a9be6db541fb5d4469c4bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ccb38fe0684b693fa056adede223e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5334f070825851ca6f0c2291457249222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef091552b9a247db8ac4ee626b2bd85723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7afb2a40f7b2c045ec7f343d1ced24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d3ce3d0a367a026c1d7bc4d9c8e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484a1a38d06a054644ef9be2f28640826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f44ccf675755672939fb5631b2147d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee3ab46ec6052950e62f2488e1e0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21745e0b9399bc7c9c038f8b05e4d32929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7503ceea27da4d6fd51cecfc8bec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454c0df4ac27a9f175da23ea65b05f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517eaadf255bd98889ff7fa94304fb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec440c1acea1460733bdb59ac2d5b7eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524963a26de079d3130a22958b954e0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981c844e96e705ea21c913c3a55856835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce8d1a531830872ee8864d9ccb2a8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f8961f2a56f8bd3d9b65e4871b4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e53fd26b4046850476c9f4c07df0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6088bf1ee1a7a53d5c2ef75704ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bf0798388e2dc0223d4c20808c5e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61fbc541c7cac26d66a5673ad039341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0be2d9541c70e0bb8d8e3bb1baa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c510febf1da8e67b7c1a361a115ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11731ed1afb280f34637b482667edfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f435d607737a605db9c7411e68b46845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf843851e072e1e6d8b0aac960fece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1dc46881de8f0b4b23b50a4e72f2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c9223902e413f4fe7de499937cfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833897f41dda311a00b1c91a4afaf5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc0cef8b6a6bf75fa3f4bc7a0bfde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17238fdbb0bc628bd45223e8426661d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218d4e37dd12d3491c06bdd9cb9594a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a25156a8bd47beba0d1e2f9477012c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af68d3218ff1c0dcdbc541fcb2e08054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917dde1dc02a9dfd7440c0c2ac4885555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d187fac8afc87848a2ffe5ae1fb8d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477af4ef28f3371fe65ad0537c29a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4bcb45a93ad8b68ad6502000566258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6ee93a89eede1d0bb2528ba5fa5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd1b34cf2c61796e88b1265cd136d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216791223e5de2b2435ccc958d4b7fdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052278e5c42f4742a8a53fd43eb3327a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6accaef0df99985b919ace895c3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41018e8499e128860e29ad9fffd9d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c015d73b8210069e2a4a62194d86365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6fae5ff4cfb4568c5c313fdffde4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908dad26e7d9b10233581c7e61d60de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be52bc7fb8759fa5ec54adea65c8df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a15c6c492e4918e558a2bd0dc224d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af96dee7d112ba25a194fd455fb7d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb787758b3d58638007b82c06d245a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec44c2e75f24abdf4c7056fc0abb0e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799dc0c72c634516419cbfe9f3fe5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea9bbe5851778a31e95a1ae4241b7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009ac752141684efeede6afc75ec7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec86a99f5743c4f090edd837381339b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f69ecfc12ca30fb148261ef1d34adf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e2c03131a8c3e4a69b6b96790f7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8628c7e99da4eabb28f0e36a2a6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6b3c61ee9f926044a3635fa5781680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd42e071b7342a37411ee2ad3be09481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babdc55d194067276b14c33fbbd821a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef80b96814605f103ec834f46da72c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1a4dbd7521e458a341f72b35360c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98850e016b5cf66c22826b4c6302ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd64dbd97948b33ce9917c206e7d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cfc2301fafaf96c102495a9b705e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682e8bb1e59bb954f181ca255eb1d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea42487dc3fb929b3987196e8673289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ba0e4b367ab8f4cbd8fbbe4e08f6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017822f9e62d20400016f4c96f0634691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafec168e626b387da953730fcc068792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0623c77618ae083319d5ed37b0185993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9254ee8884a265dc9b41588068531d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3b96a6018c691637217908fafc3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981cd28b050b4b16d21158897d869496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae734099d3461fbf08dc1e7e0bb9bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2ce0766870d7adaf2e005aeac658198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe33ed182a2e4e198a781803a9ab80099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cba5d815cfa521560b30fabc92204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d9550617dfbd06a8096376349f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02c0a644aa3e90909b9d69372c435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e1dc4ce2f9876ee3f14f8a2a7a7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2499478ae154a6e9a257c41066541a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8baf283bb87a3bc7d23ea0ebab44f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaf865037a272d8f3e06292aa5e2e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768063f6023f25aad78c9d5bdd30e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668324326e0fb227438d84766fb6285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9067e06812d31ece458877c2a133d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b444329025959dfe53b664d4ad63a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acb643364f88be9e02b32403dc378d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b369911b1584add46c1d902abe1ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a2ccec1fbdc66d1766c5f2d9664d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330bea0259b060f07549020b02163fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054fe3e3e9bd095b22d2e2d5d037b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee636c30ffea608b7b86a61d671a52a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52224e87a9fc8df71868e546c1e2dce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e094addd564d4265710447650229f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aa1ff982a1240236b0e9dfef021e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251bec16bc4cc290ea90b385f91f03d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833d2ee94a07a300f7ff9353f1cb6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e6ee28a54f263de5921444bb4e6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c76ad197651f50d8736998be223d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07776a847af1a7acfabdd18c91c1723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2ee442d84940aaef42a1fe9472de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af31be54b686069b53c60aab9a99751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206e4f78791ad7e1d616b621cf48f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea000081ecb0daf3fd6dca2335058151128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d599a06ccd821cabf956734eff02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf35a8c6ca007b64e5cffc8bdb2b5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e72a30e08650bd44d1bee9e6a60e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e69864b5db9d86bf7634aa53302d69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086e4e7d12717b08014bc6091033fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0fdaab7136e95ba9fd7e7bcc87222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e18750781bb4d38339921becea88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32feb6030bc16a664ce2f64082f8c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632426b8895cb02983d80f46d41b8b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949f636d51fd51bf64e8b8cf54985d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1b3a00e6c8b32eacd8dbe07daa42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293103f967ba6678b7a72304bd217f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0d4693fd653ca091ddc685a0be7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e46fc8fb21bbbc0cce94ef68f397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977849285fadc6a7dc66e4c23c8fdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195546132c882d73dc0a09a10a51138144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f52d4acfdc5cf8a1b7f029f33acf1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301259783ebda34a34793086fd20a012146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1b98865d9fd74dd75f5a0d8d6353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1479b992214a9a64be1e1f7ed65f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0059217efb5afe133649d6b66af23b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7e69b55157f99f6bf0dd6365d786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a9f0cb3fa3a9b6d06262427051be5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6fef07e83790152e576c7c4d87e4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3988717b42cc212fb64194891ce61d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8cb3e36175e9a2d18ee04d9ad220154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff274962eaa922cd2b7334dca940ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a9b30f3d757ff687fe6beaa7e08c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2232869914d889eef8cc4bdc86f79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621d27d9b478a8e0c56bf07f86a7ca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710b53cce879e1462de3ab105e9abb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773c37209760720f17f2136ee5b9885160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f21653e3bf26c425c9270ec379ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de34916f77d4d3db472e818bec17a9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497148f38093f99111019f32763bcf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc80a13ecb383d28846643d240de3cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e950c82ac03ae5ed7530dae75dceeae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952afa01ce57d02b9316ceee48c22d6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2124dc327d4dbee71f42bd6adda7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454bc3918ab38dd695627cb74bccf41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8737628e59227766569d6156f9f23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641c868795929fe6f23703d3d94da8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43a262fe1e0925f1e8d5ca0a99d69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886c70ba9894df37fceacec6065f32c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75629aefa3463b03f41e19c576343e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb25ea4ebdca87d7d489bca817325a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551ee68f5a10874cd38c146413dbe03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588811c9598ef39388d00de032107b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142744cafd064fd4bc909d1ab44be54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac68953c70ae1edaac99953894f9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbc1b492196757a4eb066c50c0d35b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a59a66525bf8eb350eeea11b145cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505f1228789f80e364ba5a7fe2c9ad7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6a482d32bb8ff4a3d1aa7e0e83ab3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d02a7fe09980cbe7a4d3d95c81bbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41785d1eecb14261ad06bbca8c67f0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413e4806f92ffbdb97e12c52554086b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d682f49c6418b3d3829eb6b30f115186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd54a240caf40b1b741bb894f388545187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fd5c0c975f224ca29c66f519f6123188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea07b8919193521c55fa3bbc44e84f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290227a425e07f6804bb7fcd8581e933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd77a5c61d267360962c6a6292ba02b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72951ea32555559586d0ad75c5835385192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18879e11569f2be6a9c6faa5d02528193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dee90ab00bdd385c333c51538e01c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a21d6dd7358207c0d9f5e8454000aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3de7aa17a9fe70279501c6f3a7c76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249855070d7f203e9d26aeb75361b23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aed59a3cfa9e22bf5b9374d3d973e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2e1c5a7996fc93153ff3dc3bd250e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdee04adc845aa0e40b4038f2a36515200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211335bb92c4f3d64b9f84b38eff909201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7211604fb689d71c4a499d37be99f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93919651471d722af7dcb2de384ae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad1c11bae26e0c6afb1a5e9893cf99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351fcbbaf4f69ba9a74a352cbe7b844205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f6c87fe6f0701374802689185925d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0becdc6edbda7bd8fccc501f9d8cfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7498f70656e57c4c3b0a9bde0b139208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184245f0943bca30e97b9ccbf10db975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea458d547e0a8eb15d65fd31915eaf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f167a2660dbf597d87532fe3ed2604211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a4198cde5e9cb3168d3538b20d745212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18ae0d413515c2280898669fb51c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839fa1291048bce2f99362d423f296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14da717bf81c07dcc550a94ebe1e82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329821dbfa2b7e80f4a18ceeef18fa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32704849f6612426666f553d28deb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f480b4292060ad449e71ff24d5be6ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f433bf92f7c95825da0dab94cca2cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675fda88b734bfe9775ef38c90713f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977208050af38bafdde1b0d5804e1eb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3703f578249b083ff77d830616c997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e21633cdc90102d57441a04529d0f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c6467fc2b5a6b62ad3b832d1f3de1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ee6437cedbb85a0ecdf1b2ff59080225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327540ddc70449eea4d97b51f0ce19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260ed0b8134a333e348fb480c2a1b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8521faddfe1b414da9214989d7dea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd439275bc4081ea0926f1c1628a83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a11854fd9ee74684288881c2c3726230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86359545ece7be7a9993e7fc310989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73b212fffbb23c398a1c2789faab9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a647a76e21cc9b52b4f3d1efb7afb29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840a898460a7f89b106961c5cb98f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed14fe7b9bd3e88604e14dc5aa9c03f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f71a68501cb6c18fff2bfe0c18507236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861ab1626fe676cb490610f250e6c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30381b5cf2c948aa6cdc120fbd2d63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0767fc22de537094012259b4ad47d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1eb364f8cfd4c2f88bbd04639bfc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9925c4956c6ed0004f70bcc65b4c7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f825f73f3db8a437215643642af0889242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c15808e829c054d1e8bcaf7af0081243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac15f354da1e1143ac4b78cc18bcf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39111ab69cd6dbef6ff8f16e2e7d2135245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe142cf252b6c47955f0a914d7f764246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1382340a571cf5b2bea30aa1bd72082247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93ed79e54383ac41cb18c679ce1ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1390cfc6cfc85ac92cb9e266dc06d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fddbecb6cf7929ee04a8357b9486b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b741d7cf2a348511703af4c76a88d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d128f3fee0ca0505da9ec74af63839e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0227859a0141b484d7963f010d44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22a7a7d6319b8a3c23db7032ac728254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc57712f5d1ca6133afbfc9c2b6ff4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abd19af01f124f659b3bcfeaa3fba7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab4eae04c7c989c5fba10ed2357d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a79a185973d7542a540ea214b41f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89fb6654b18ea0a933ceea34e80a96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa487e779610b4d9d3d214f494909260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0bb59e267e8e41288e0537928faa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfcb20202f9f6f065a0485f0f70d7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69844303ff5469fe4c8d8cb4302294a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e677ae2558411b89980d4ef854b2b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33710b18abfd176f6aa3c8f8a501b9e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23904efac117e1c490945ce20b726a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f52e17394231726e10a12a78f7a6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44db557a8d5cc391dc489da681820e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baa71395ba9e75d9efba19a8685433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af2ea52439e172229c96e57bdbacd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d02e7954acd0f02bd0a030dbefb125271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0be621f360f9d52775694a43d4c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00eddb4585515c3a015aa71910262b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb54717eeb518a306e0b1913de494274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca978e7b5bf368af5340e19f70d098275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d93de69001691896440e02734c01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d404f64ae3386d01148976091310aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af235139cf89187dfb9a66409ee715278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9652c61c1159184d0e22f3120471c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42a8ab052c818d05c140a258181136280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc23a0dd8b35024b84e98e6a5796c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d81896854a401aebf373949aac29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381265bd57a53d823d66e07447271d4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8e2abeccf6d5ab89be2f8ee42aa2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e36b88d4a414ff13a70f0d0232fcd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab234292601e2e653cf99e7a403fe5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c578aca44804adff2142d404304df68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53bc74f4f02479497562950f83996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323567663fe7a586c9c9c1eb5bacc55e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff4f525b320dff67287fd97e03622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365385bc7edda9d59d67e860a357751291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b26b2deb618f7cfff66aa0236f76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bc5c1349cabf0bb3e084b5c17676c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d43e7ef85e7ffc86a9cc913e053f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdbd122dd6cb4b596f219b565fe270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd8507dd16371c11ed30769440cdeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa93a886e86fb59211cd2a206ff362297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659666ade0deed3355cff56c0f2db3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0fe8ca6f9d773dd195771c849bff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9f5b4265d9a1cf07924913ffb7e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd3b7a3108e199687805ee3d73c9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e3ce2e39fd3c4dac1e9e273e0b496302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d55e726ceebfe2fc05e5a7a84b2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfad5ee9f2e332ba5a94a313cc54bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13683eda8b887eb97b768543cbf17b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae373c6caa38431dd3d54b05267108306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41744b7b40a1b9383d6336f25fe1f5b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fcf3e8e94b6957bb95cca0e152d47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e97e7ba3d2a032edaf83eb59391e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a365f35e14917110ad97042e3079a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990291a2dd330bff2fa162228c5a487311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36252652cd93d95db044cf440dbe97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3c16cf6c384e6758befee950c9f92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059bb2a9e5e3147d2c99d318ab3f5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b0a59379ac70d95bc7354a4634f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc6e3b84ca62331200cd49ef6c692316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f939042dc586e671f921e2888f99be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d042dac382afaedf983798f11c6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b11b08d4877458dd10a02705d0e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047341887b473c947df30edcd3cdb46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a9437d597a62b8c9e932dbc8f956321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb1173938c58432256db80dab0135322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8501e947e661c0c544983106c22f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72595e6e6a1dda1fb5497f399981849b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013453eefeac0d0d41541a8e5aa07ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb438b7722e093d099ea6bcd5d7be6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fef0fe6b5c92b5cd4425fb53eca4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae73b20a36a87ec3b9a1bb2c892b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013127b69667904117e50a041f13c2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff42b2d56b4cac24f5399759cb637330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797d13f7bf6b922aa53727557083871331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250fd773c80e69767029c2fe5b87f13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa0f71e3051acb104501bdc36d6a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd8a6160edf62b00103361b718727334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9193b50162ef3ab72857b40f5ae51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29fccc6b5cf50d7bd5314b46d4ee56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02281495ddd80c7e120db0ae514f7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b0e0eb1924260f170a4c00c8cf65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f9a72713377c3c8d18dfc13b3fe6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc8be04458beced5ffddd1207918c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7bf02410b2816b501e259f364375e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693d353bfc3405b3d1ca86383c1aeb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4daaaaf50a598145289c82dca871a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457d82562d9780e80733656a33f5f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a1860b017fc3d5ac28c851864104345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5628cbd0f8fa1c7708a264fd41ffa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907b615a13968a7bc3bbfb3a8c950cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d6c798192469f613ac4474804f9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebb9bf5467919332a9aaf8c8de5848349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b353fb3023e2aee62fee1ce3fd0315a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c66ecba6fe14391d7e981c67b56157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e6fc02cd711acf4cc874334efe1ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18bb181b5ff85c0db4c90b9d3abed1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab760e01ead08c3ed9e2f088260e5f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83dc82b80adced2203b36226f975c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732871d1bb190aa2e333900d34a1c15c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93603d0118340571dbc7e5a1b544b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8417f03dd330ce4b54b08765262c159358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08df679e5461bd04c03187caff41d3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06699890a14d1ffcca3e1a8ac396fb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d917e06d6a6c472c3b91fc61b1d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c681010394ae5f6f5da07fe91386e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a511922037684120663108841dd06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccf0c15baf5077e6ba52fec1911156364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cfd676e3b166e277f0237353592e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bccfe78974396b62e647cf325ace2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f64e93cb5d152546a2ff56316574a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f345c791a8c42a5727acf1ea85ad0eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba304247008b7dfcd3bfb03b586383369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b42c468e03049fde92ea8947544a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec4957984be67f00cb6511faad358f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e70e0fd57f299b0ae98e9e87d8c0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc074cfa68327d8db9b4426aa84a1f62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff71d32b47ec98492fe83f838ae3f0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dea973b4965af9d40ac976e2b8170375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46870ed2dcd0061c9c4830276fc990376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a14a49efe718bb21677c62696c85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978776770cdcc114ad88cee49bfc5f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d422299c48ab88fca43075ae3ea9e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86700fbd70f13cfa2882da3d76722380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dfa25a5ab03838e32c6e7bbfe44ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf0c0a9c5b6c079fdcfb1f0161400382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5498fcc3e83aadd82b9e33e21ec2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0512f19723436db378f69171d770b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b783490fc02ccb06d7822232e242c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5831811792dc50578278e60f721b7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c22aaba232ac40122ddb6123d313387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00d93b881acab19e0ddcebccce314e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c060534df3d45cb50c8318f3f4964389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3150be531d3822e294d448bd7ed8afa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37365c33e7fa442df87433c13996e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806253590d5762d6dee0e986d010758392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f774f42215c7c807396e88fbb48a41f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e7a56d4f5377c4e9ec45d006f877394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da14c8b07568d6233ebef00fb1e44e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468a9310b87789967f71069d7615ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d98f4055dc83cd452198891bfac0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d58cccd69d206adf04b1a7c592cd15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcab9464ba75b4c174c06e021ccabb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4642ce3355f06b5682dbdc8200252f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce98bec02f8478b9856b964533fc42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77fb60dc37c81b7ffe3784d270e50e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f62bc30ebb1580c32c4de47eff57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab189bd750f169ae4d4f43e1779821404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca0b4d6a333f99a3dc20fe2531af59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dafdd5efc6f56e9afc7a2247af6eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8bcb291d66e838df85d49764cd445407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ed1a0ef477523ed7d30cdbc85101408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001dcda3f2e5a17270e504cf548df8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b19e1d74a70050426660e36ffd7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ced6f367e8eda582aec05d2d168b75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ddc9aa14ef9e39c1ed8832962771412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401e3c209d421c14a8aba2734801e48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b0e852c5a0c4f27c069f852dd81c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774b0549cb4f9ba72c49c9c0df3dbaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefa444baf6f1100548e8a8e568fbbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df03929ef7b07f670be2d77a995ee71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97594572c76586fdb2d066840482ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0499606e57d50640df0836409078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d465bb65bf66aee992a19e7a7b2a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ef6040281085f1b9d5c2b44414b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed4245efba52c0ad91a73630a6c5d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395412b45c66f58153cec7f4d591c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2bfdb71e074df5e6f95cecb398b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298b3001612844034c607568a7976a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c87e3747ab51531bd37fc47eab31f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58079376e8957caef04aa32f19918a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf600e9cda536c09b3cc3bafe79c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1da93704b7a6164e7f3e3b938fe73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3b1acc7e3c89b72c85467534c422430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e71f564eeed0f6af738a539c59413431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba31df9a7aada1713f19141aa97d2c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065770d7c2998c1e497c34908fff1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e95f0db1544acdfd8d0a57fa4548434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00a0c41823bc5382d1e804b363c780435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a88de6e14d4751e1ea1b8f5f6936e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db33f94dcdff77d86e6a4bbe515e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10366330f1a8b13059f56a8064eb356b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf86b1f83ecf2c6270b516f7b85062439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a3137447431ba67875ab4ec6093ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799124940fe18462cc0ce52bdf48bbf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b64e6f03b969db984c797ea49c5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8753bc2edd989cf131ccd4f6ecdc054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc2dfbfabc48f2283557c3c6eefa3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e02619c3bae287c2b2390276498493445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e120cff076cd4b379832431b929d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce129ef109df49cb1e354b46e63fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3184e02b4c77b1edb8f64a85bfd6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433534e4d0bf13dee8490ca683c193d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d68032bdadd7356f8b6880b1c41368450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf973a08397ebed3948d9305a65ee5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbec3035446336912352ff822f612c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b5a57e15334e1f64a9f428e58ea7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600c212cb94570f957a61ba60e52cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417bbb139ecfa22d261085fd0a19943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a02689315046a226ac41f4f7ab56c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f46d58ac3d83c1849e0c5be5612b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50675c6a861496a60aadec423a16165c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65930bc1f96142629b9d31b4b48ee29d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc716a4d9a4aeb5e801c1fd29ab3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f265a18a0c3521b0646ec08085681461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a6a57e2692c20064e0a0f48e1273462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241e6457f4f18fc4b46dcfc27ef4fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304b525ecac7c1a3ed069146dba6fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5728e2dd5867845f2c2ed3b2f30a9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86568b89964111ec7170e928f097e414466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58014456760b89a45f1f7ddab547c1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed081ac4d2a0fab2ad31421d1d9dab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706652d336b7c026570e154cb62f1423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ec69888ea9e3ada02e403b83479c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272adea144c82551206b068d9c949595471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b656f7276a1ab7302be3fac4226d9ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1addd0946dbbda11fecb4edf8f82e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714147a3055ec059c0498a7085a0eb16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a08eadd8f6b7a8018e1faee75d3e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5d0933ad3b425fd4f9feacf7d4e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e8fb63bb30a445e152c660a0982e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b67315f1b6a5f79ae3e960caf5716b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab41c00019ecec264916918172e9080479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe5a9b25fb83a477049f5ac197de37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed7889e486f202c3c7e4e0c235bb1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60d55d5088315662a8684ef5177e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816db5beddc690d31ecc590de62722483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703bf1595474f1826d402db0630c847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35f3ffdae03fae1c7d8ab967c2f4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ed837f5d3d24603ed40b7551d607486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de373bfd7a35dbecf3112c1370e2255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0744c8dc98b08a66b06e1ba84036ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4005a7855173971ec292823ce7c280489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2460a7f854aa262373296f893614e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a13ff65800c5449c33f64b54e6f6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb222cd89519fa48df2323ddb66e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793844472e1285cb3a795217fc74e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9a254a92a8f14fb29f835011c5ecb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccffa025ad755c0b46c3b1e4aea486495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37443248369e4d9a310de6ad0450789a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da38e4ca4291a813d0e39a90fd629d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60925aed6a629ea91485edccf7552669498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87cceb1ea38d442b79b2ce6602e86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd519a4518866a27d5da3f5f0e6328500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c37dfc81f0f9073299b12bf225577501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41fddc9aa04d8cdbfc82d9f1613903502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c474c80a670699da8e8d980ba517931503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3e238306dfecdd6013ce640ea5d5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1aaf89e527321f8cbe17559a55759505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab63fe4cf601254aa81fc3b25843b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b16df58a43ec5b89510f024b8176507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c88aada90d3df33d3f7cf7f131ed8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa181a165df92ca9c1170e4c1e19922509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d940c3c9d4eea16c6fcd07fa6c4ae7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeb6cffcde5c3b21c8ae9968a1b0c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25742dfb4d3db79e1b80308284db49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb443d0da0ed8e11e424a14ae635e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5289656a3103c764b1ac73e340ee4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e70ef6d08ec7a90e6684fb81588e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21bfd1b03eab61c40b1efd1ab7fd3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e22cfc887240daf5cc47b0b36225f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71a60c3e5e3ca51ab1f756cd0c639518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43010df04e722a81fbe739dadbe95e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e7813ad81eb668ec3ec80229fef59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f532e2a09bcc5cb070dc81c1649506521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4271962afcfaab3dd8cdf6b8433e18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256872aea95d5e481baee823d77bb9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb386ab192d1cb9dfc91ec06558e67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75096104adc547b72be002c3b9c89a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0bde8a1742ae124189b350987729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826f9fc67a3e5709831da9dc5581068527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691151f181703ae14b98055e445d2fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183a798574acf4f59b0c9eb57d453f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eadd86b08c43b39acc6e4e1dd8756530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278752fe6ec76a2cf2917c07f75c59e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f538d40c10c2a1f2985a9687ab97c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a7b91b28873be1d3ac861c8c40d3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a058882e271a2109d17cd8123eabd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f90a61209c7e5c41fd54faf19536535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf990b0a15ec3cc2eb2ebacf50b9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aee140626986ccd17c600426d9356537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f60d0224f41fab26245aca8d9e790b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9252654315ed82b822fe611cd652a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c890a63892f6c7763d7bde83c23781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906af96e6fc80cffb95e9246363ed5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01676a60aab06a8bb4791f11339e71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f186c0ad18e264d2a1c380b8d38394543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e085dce67b78249fa2bc86882e7d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be198b95b0be94493e0940263dd293545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42cec04600b0f3bdcfa722e475267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5676b78192d7773256ce187c123c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6bdc8fcbbeae22f034cf3bb7b787b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdc62f3b14d714c9eb0bfd398ed188549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564218755265894a5fb222932221377550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578264d876467423e6d9d8261f052d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1f6521659935fbce76521badfc51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ffe2198f97a0f26a63faa374a1a8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460edbea369412b0bf848624438a384554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb9cf5296130c7243ee812cddeb9bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e54581354b191cc75624fa0e56f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180feff073418de3f62d2af0a70e64a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e58a1735f486529c3b338d30443bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffedfe90ab52e7e84091208ada4126559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdb776f5e228e7b5aab1e903ae493f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f550d9cc42126fafdef54738fd9cb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e942b10a3cda9425f9e6709fd229580562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526afd130c0b8d1e4272e9085a5638e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69311afea50b9d00028a45f29debf0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188741c5c5b8e4d28ed86820969dfac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f54f7da72dfcfd1d81018c0bb237566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6857149cfd8fb52dcece0bb362ec6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d19bd7144e80197094079123cad7d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035642afec1c93389fe0674d7fd3ef1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6921b49f2291d26020b9fd1e75e7c04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3bcbf4479c7489cb6f53994e55937571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c342218913474ecd1e4384356c75b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d47237f859194a6e56e4aa1761a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d269c15d596fa909a9ac5d7c89fc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc66f32bba5396064943bce9b7846f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216b27d1f7d8e006e2d3bd31690d75f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73248c0f3ca4a229789adc211fccaee9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f65c33957374940580496fd5871f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01661989ef34526e74ee1a62c508c1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56770ba0ca747bed51e7b402bb2b8151580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9633c381d36e54653aa71d1870eab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023acd9d0da33c72284cbedd9aab435c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158fc83aab4a1a9d74149113392e81b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5d95dfe6055318ca4900b2e84a168584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc219541c5f9011d08ae2f37a3c4946585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da32f1f579818e2b7866ce83405d46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06581c324da1e4e1cbe836c7f934c09e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6662823137fda95c2be211aa6315ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a92b4c102c3c2cb10b63dae9e2a97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c809bb14333616d518705a594a92c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa46d0ccb052645d5ceba36f2a3e4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517341fb50de14a47c9f21142225dcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce1f6a040f6f2550b0f4e4d8c8fafc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be9191d25245894d277b09e25920f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e59af897b33136495e2b9f607d940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4658a2e7718780c843caa540052bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab6faf4cd4f0897f9225873731d03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d4f1781b95ae680d56321891c5d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbaab987f851676eaf9f0638b0018a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f51a647b68976bd876e553f6097870600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c14443fb43319f341d1565ede2096601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14247c752f13d4276440fee71a3126aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b70f6e6d77831bfe10ce8c31a0fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557a8aebe52620838cf308067c8287604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27abb9f47b9a2e1ae540d426585d09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad709b5e764235fabb9bb3bf7d41ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172005118c8e08f4c4857b630db73f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90a5cf67343a996529d1240e437a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa197233215c0237a49ed9e108a22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae91af47993eb1c1c05bc9ed80ea01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00a4ce01da5637da33d1badd120b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07588fbc8f2c69e2872e103bc0336612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203285ccaf9ed95ba1ff57b7ca63e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a63a2606a892e1789781fc296e9a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d224b826b43e2ed2a25aeb0dc7a9ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5feb015b5c70f2a93ace1b7b299072616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab727ac06309298c16691eb9484ec1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512cf7adcbf761a65ca4ad6068cdd5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa970f443b26c3da1f5cc6739f3cc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776dd9a6b8d9ca51d58d165438dcbf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a174e279cfbd0d84660dfea2c539f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376779e1c598c893a3f55921a42cbd01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78d03f5315297fd7c7bd46346b035623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889880b7487e071d3d927278de076a0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4b9344bf75d219de1c968498d863625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fa198c0b2191987d26f0f2903b2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a0d57d1d9aad4d989184f93acb9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6957af74511633e5a7c0a86b79388628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56b607a95f0ba35c125e4a49dc28a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1650e1be5cf15d136b2b6a013477a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b554fd7989ff2e3297acf9f5596c31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3990ad38cacf72a6a5cd8993f91d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7e901fe17dfc700fa8714a8899d22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0d6439304519a19374fc02d18e0f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637942dc300ec366b03e8b7224f97f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178b983a387b40f70d37f2cf9ee1e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516da6fc9d7fbb70726d7c7802de1d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3225b7ed7f962f3f70a0521ad71488f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ef50f50368dc775bdffdb2abfe2e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c13b0ee01ae82cb34379f566002f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df70ba6e53e866b476e1af9e75ac6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b1aae130dabacb28b38eda0dbe887642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6165773a92503eb604e4f86302d898643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a7aafd20f237797d3c915e27f0b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f392063ec89961abc5a6d16c32bb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28495bc6265d89b47d1273373124f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b5986730c126ca3200cc85f5a8a23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33688b395a4d487165085298e9b16f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340db2c11082c005763ed35c91ccbca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d03f72b090b87566ba131c3191b29b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba182aa5845941b400e7aa42626560651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529f6ce9308753be739c5504f15d24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd642640c49087b34c96b1457baa9529653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff8aff2f6ec4cdad1380141e2567e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece8e92b0eea8edaccb790e5c789bde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a0ea4054695cc33eee5b4f6cf8e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7b03df53caa9cdf86ce8f352679ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44212656835a05f432e3e5dcbef71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03bb84b63519035375b679617a85c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f185164354711a28184e2b3b14b000c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc80093d452caf7d792fc0c95e118661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bad7c520d64691c5fab181ea42b849662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a88cadf045f1efd3dc5727a1a6b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8e754b3d6e47af61add62d75cf7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4758ea3a707b50d74e89e9397c87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758ba1df87e6446ea20a4311776e086666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bbdd4e22f9bf8f9f6e9bcd4917ac6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe389278a6c0ddb7a26a22af2fd468e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229248cf886163f7ca409ec5b003d68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc0f0052b14c1948ae98d2db18385670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f68edbfb1f4abee71fa13253d3cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de9b6ce2ecdc15bcceb1b3988f0a47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d1c5d319378fab09a028c5543286673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5fe8d0484a7aac94d7f7a5a32703c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6346785e4974ab8676d1fe778b0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0f3f0fb1952a61ae5a47e7ca55f7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d8279cac6ea816c4b49b29a069fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbd342386bc215a6e9372381911f98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5cf55567ea176c5e0d37f8403c007679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbb51c9b91e770304a567ca3f7da8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52419b9d8b1427294bc57c2e56af80fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233ba86cbaf0b96776d800d939a9e54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddcc31be28dd4452724ad4abd7f14f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b6817f59f7f4d6c030f4e825be2be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b67231e47a6938dba32e3dfeda62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf57f3b17b1a613b0311349f0e91a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb93ef53c698acd144d3073e295b96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924135594c63252274a9e15aaee76c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90627b923a919835fd765db12607d3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c681dbfe4231d4aba143fd8ab9685690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea73bbd484f5497d1d93f04231665691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8725d46bdc3cc04196d016776c40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b7c4d84b290eef10c3a3b06d8c5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c0f34377a3e19de250ba14cd12c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18be00f24a56abfa378d245f4d577a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dbaca06d90b239ba4a1c93ff00570696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eb4875f01ffaeae37ec621f3739c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c153f3d82f872f092541862ece8304698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0bb3fd0af88ca1b22f013e183290699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b736e824ad27afd0544e4f8333b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c7a2e7e2d97dc204d647922c630ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40066b835c43a1d3d902148a9bc0dec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71dcf5ce64a0ab7e228d7e1b82f6fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d9ca55e152011451e1356754f0af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c28acbbf321473fcb4c12a7ae4286705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db3b0d4297d1e74fde0ca83c600ae7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e73161c685b0d0666b825570247cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84899421a9349cbbe626f28bfaf0aad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b22eb4419f5fbc768c78947b2a916709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7aa9f7306149449725e13c86caef6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5650bcdea4721dc54d95ddd0a4025711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758951b9a6ac32b1de0324aca90846a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ff6b5732d53ee652343774bef2ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8e92bd2b6cb63e20e083146a34ffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28027aba28ab926b3b06393755ec2c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7699ba84cc2a908890a7fe8561f2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa52781e988343293a68dd52324ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385218649a8ca34b89d4374e238953a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e856c7e2825da2e193e6894e13c1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958b8dd3b3e7338f275b366738a7338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba072695d0905e674a4062be66c959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d902a727b494a494090ee0fc550010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9adfc763858e022626c26b02cfb9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba09ed21a197b4b3a46a31f0ffb16fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4dc63ea0610daaee83cbfadba4a2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c63a9658f6defbdb3605adb9814c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306afec077ded5105126b679d3f7c6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5f0cae7a212d771f764701c6e857c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35542952383267720b4940305756e60f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b81e4f5291d36fbe43a0474b2754018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ca778f4667026daf77c05d106277b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2031b0dc1fd6289cb28448dbc399d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c8d7aa66a264b3de2a09fcfb1c5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af4365926fd9209b40279d5406a2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d41b4f2ff40cf355ba8f821511d7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb02f66923ce7827b162d64f784c3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b90fc8694173cc64330d8da4a0f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798b21a66aba4118161dbee3c2332226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea2f21b60948c430044710b19cb68727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb096a6b6573ae027d02db52e633e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e803408e11656035bda494bae037629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dce279aa13d342541eafebbe6b21d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707bd18070c40d642052dfbe3b5808031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a365ad5e79b43c28bbd441fa64875832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33ad60d9bec6e6e59d31fb1fda30533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716329611fd3526701022e0d848e6f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ce99f8461be375db01e1c3857b9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dfbaa99c338229bd0689bc408334236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4a62b5bf4f54fb482b86b589fc96337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7867997d76174633b7d46e64a8c08938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc265799e12675d718e3b2f9ba7d9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557f6e410d5682e8e212541f44827440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff6e960bdad1f51db411dd30a6bc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8ac95bf1869fd366017151464e1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c546d4a46601599abe45622c796e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e182e27e25cd684fe30e61c15e7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c461299cd654e8f62a95584f57cac1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8952574e08a10f1745a9f29f10e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928becec781fa8197f88639a6f11344b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed02fab58e675ff94cf020c7f04fa5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae35bf5d1ed9c2a9ef9d8cd03325fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7ec249399dbd898621b1bcb0be0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a624165c88b1b770951076e8cb89ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b50b6d066788e8b07791c4f28f58c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d49b47db5aed0daa1c3a72b51c25753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc9ab37e44d7a2bb6b5635595ad34654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd0e81473ddfc03c0cd4bb433254455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c298df2076abf8bcf97759a251023e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4c7021380ed887bf11ea3d440c4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e762a39b00807b985668bcdbc0fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c5f063a55708fb622c47cf99d549c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658734b0365295d18d1ec935e9aef8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1805abdf78690835c685db52dfbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892df72513ec2f8aa5215ccb43060d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f14fe15017bb7ca7878848e9eb53c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b313c6d97c696ad4ef63e4cb999c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd65035eb293e722a75a1f41eac4cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5c42965094a9925932bf0e48bde566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f322f200b4792677d853e4e6a039367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2156ecb8f3bb9d8f76151b4df88b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8de5485be414993fee7ee126937e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b90decf10d0db39ba66dd4f85cdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7425c40b854ad0a67069f52dfe0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786acfc09d1386be80fc04b6e58f50e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e6789c387218bec7dcd2fc2ea5c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c126573d1cb1d4e6ccbf3423a3dc5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3005345e3bfa175ea8d7b320ba54675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b6a9efaaf372d44ea3a04c69011076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ee377bf6aaff446acf597cbf7755577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f431d4259ffae15be4d2d86d57c1eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037f4e34b59948346efc1d7503144d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f61d7d062e0958a3d388c260676480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f980d74b5e3d4a7ef450fe8c60bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1f01999c6323cffbf061f74aca0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eeb27cba303fee61b8350b32819ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc9e38c9a938dcdc832ac98c3454984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb4aeb52f09a524ab68f4c6cebf4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d95672299d106084913abff2a7cf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b557ba63a2733da472c8294c5cbcf1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818bca9e047708f337b6f5d40a2650488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db22d4e38b1717a8229dfbe59aa22789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbbac2e54e4e7b8b1ec0f7fa38dbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd199bdff321577860c2f94398ad3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695862e47f10ab1a1d9ffe28ec414f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0b82481c6712d5e1c6b0cbfffb3a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847b5a3dc36ef9c6f3031a179bd0a8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950ce96dd86afd671731626072ab1f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1391d0e072e5ae93c5126cd4160a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536736967d87f20fb958523aec204f7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6641289ce5383830422ed9026fe298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c02e28f30a0218829c0d57917032b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8d304ef42b04641b3ce11ef622ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c8e93396eada9aaf4990396a0c5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2468071693ceb9c400c06260233596f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd112547e3d9ebe5ede12e73ec900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5adb51c7c5615f718f92b27947f60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b81b773b454904fbb95f98ff3839b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1379a913b91f1ecd2eca13ef797c49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384292ff7884eb9ab0d3e2b87c0cac0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897a17c67b2ed1791ba2a03db8014b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f0b55990d1a88064cedeffbc63bbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce8271a348042ad183afa48f15b163110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce24a7046543516758241dc7a4bebd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe9147c751cf25f3fe181623a8e84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e2408bce6ae9c6fdd8ef3c8cc096113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b617f865efea5fb04287363cefcea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8fd75ba66a94e04743a3d5dfb1e8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634800c151f71b9644b55317c588f54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a6e492663ed293287ece97570e1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bcb185d7051d10bda08c52ca24e74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8687bfc6abac16568ae61c2ef1f6073119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42700742bacc18f3822a69e160e9b1d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e2f38a1e207c0c48c3c7d4471be9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285ca3b5eab6323834086717c92625122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882739825e08cf59ae5c48a59c8b610123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89793e120d94dd3cd019688c9b3fcd4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692ceea68cac83100bda24aa6249e2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81169fce28e135f712169d41e76df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6310b70080443770c34e7133698fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135aa0a59edbbf5727f9830151bb77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb937232a9de83ffb5b4685c11aad748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c39a3260a55f63b5a249f5d681110130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4047f0f16935ae9e071d58b349ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00286480d4034bfee5334196a5d9d2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3802d1718e3ec348b19047f70b11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86a5b2b92c4b96004e1a062c8a190134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142ff8c4e3b5bcc266e47fde83f98e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8edbdb8c32313ffc43d689c7f51cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd2e3bf9470562c1752a6fd46a07d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819fbfea6185e9a8ca829d36cde71d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99af62993e4754324ca62a4a37e3b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee14f67f2aef5c32f108248fdf191d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4c3c4e0b584815cf6f41c89fa998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32200f544031e4cc68df0a5ba2ed25b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee54cbd7d3905862cbaf21756751dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d59930e77066ddda55d6a3a5fc30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed561f407571a76f19c1ae8e299d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1341d4bf775db17ddbc5a867ab264146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ac3e85ea0a2bc5114b8909f64679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908de5aab07f6f8673eea009df332323148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ab33784cc158ccae7d27e5c34b42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f3b5503105f89b6ccb3ebe7346abe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52585eaa545b3870bce9e916ba5856151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba0596943ca51cf51f060b279532fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8418799b3ee5480fdf0ad5a036a38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91db2ce63faaabeeed4a211ed37847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da5535c86ef4c7cb676a78a0b4ac61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0729e406f1bece99c27c58300e3eca2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1064204be73da1ea2ce862bd6373ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178193966333974de34e9c2244c316f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d05c88648552ba980855dec9247e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932538572d6499e83c1a2033c05c1fe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9efb7d97127cdc4de645afc2ed493f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72daa82aca60af18b9269c2eed8b2a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8483b188d37c719f349a6ac28330e8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18bcb1cca511ea4e383e57846fe86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac7b75bc204991bd5ec28f6a0336ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d3d25580e689f5af2a5f8b446882166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e713ecb22b1ad23e5551c81ac3a9746167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d0a53b36e9aa9314561c5b9ea3129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360049d6f1055191e7c9285d1c0439e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c672ae4bfcb553e33c8388c914f2195170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ffaab2d98203bda1e8027b6b5325171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e8595e9d0b8a2c777fdb2bb9f570172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5971eed2b6da88e74efbb92d826fac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547859749d822350554b329f9a8806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6b20da8c49d42800511008185806a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179938a85a3d7c88f108d2b6019775176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cc95463d51a73987550da87687708177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e5aca0c73b57aa9c262279262d580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20c4900eea68e36d88868be38cd75b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4251013b0aeb8a8eb200dcf7b49e0ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b052cf5d6f13ead9afb261340f9b77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0377fd1a444373d0a3191d612874c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11abee356e20405c97c856894e6283183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a66b219383d0ac7d7add0db41c8e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731fc08e79be415fa766ee3d7100c88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34105f6f1201ed2c9d14b50bc500b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef1c294361e21e5d183486380b4ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86c66b25bba60e6b07ae40ae55aa8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4b41481e1ee460f9b8e6c68068b90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d59d35db5fc61758cb7b2996684e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ab314c2837d8c2801129fac4cbe6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5fbfa6fd90271d52db7895dad96d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b369d791bd3d4db6da32c7b364b5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b8e179049f926aa9ebc8b512f03e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741d2cec8c4c814715c9e36959a317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e01de334df306167c0df4446b0738196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f206273bccffe427661b9dba6a62d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d663595a8611ae80e32206c7693faf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25717c4efb5c28f617c1ea51154ca36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a692edf8d067118c1417a22f5d553200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0df04db00997238af2a4b9e451ede201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44f789597a29973aa498b287b8ae2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066843793d49efddb3e808f9eac49f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43413381f65845a1d5a1e17b8978e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d6a1ef8c3380a216db5f1908b6bab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877bb583e02be27078c6393d65c202b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dab28cd44fedb0b5f6860227bfa1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8473173e6b2518202b375032cedf6b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f7d5be20ed2c9cfd630f3c002ac0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453d9a8c838ddbe2e722973da43612210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ff0a97bc612fc0eedecce40a36ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b588bfaa3ce69e123183fbbcebc338f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34a79cd2a620c4f6bb156a4c51df6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1b3954198d6ba37c347ff392b4c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c80578fd92e7884f9f76d4e816655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac691e22f051582b42f15007fcfe0cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821a7a4f8051dd3f3d8a7231d974ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9575d61a40d7f88877ee15cd9992aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca528f0242ec53ca564508de1ca9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2cc897002bad0ab46d1645c1112e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4151f99dd0e8e5bfd857cf50a5100b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811823dbf07ce8886d0c894ea88b15ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de9a92105033d92bea76cf54029256223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd9a7263608534d008623e2ea7ff71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a8d6fea1ea8291134761abc149ec3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268873d95681ff69b0b71a53a83dff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811cc067f43a72f279edbfd9a228985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a022ac35d56cd954f0047dab1bd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d8fb409514cfdc5efaaf667d2f279229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27756afccd9d0dd48d7cfe3b079f683230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afc522fd7d008ea4398d93ace04ef5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a286359abc5ef15da1f8c23ca830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caced78c30ca2ad8f24bb9659487f662233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9319f015c9c915c2af7069831fd63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca0300df88a3dd3be599cee64ec02a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80881241e372bca54c6af07e8dfa9e45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ea389a2c9e74854b1bd4bf47047d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1729623f705064d01a04542d9a02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94476abdc0deae2f6dd5329055066bc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18e2c51632ad77be72f9fc3d494f0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39940506af9dd2f6b8972f6dcd83d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aa8cb4b838243eebb97c3ed4b42cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85986ac8e46b15f823e29f450399cf8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaa13e3e82bb1c1ab889b2c44a6291244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c948491d05868c31e3d74ab0371544d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bb866cfa01cc921bf3f33d917a8ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f5c117d63aad37aefe0c3bdf7ec2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff4dffaeb9df6eb4dc5c49c6fb82de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcf2bfc4dcff64521250aa0399245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9ee095fdf2872bd825d05dbbac5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b885eb640ecc5b650a1e51742313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fa44e118b3970afab36a406b3ee2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a542854054dfe0da059de79a2aad5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b9dd975cce9f5ba30746867aedaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9245b6afe3a52b8d8ed654c7d925255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e9ed05916766a9876562cd42bd77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea997865b4318c153c397eb7fb12c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db86ee59bfd004d2ce9efddef50cfbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f8891be8eb02438859dfba741c1ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1d1607c1dca6215f2fd682e25e3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d197e709fa5cf98cb1e34b62dffc0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7afee46871fbf809af3e267795a57c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e4e0a4132442dc3e2c23281d80b8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f860983c63fede8debf58d1bfa200264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c321f997fbd96a2da5c295927e8517265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b459fb41cd1ce8e26404827d5a6ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480159e35a4b772b4cbe7ed3f25afd89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d1fee53e633370fabe0af563378b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014fca5a13369b3d4b85dadb6554ba0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1f623647da39d4d536913f4af1857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9315aa202bbfa09e807d13061768a15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5abbba6767228b579ee5c44110d5e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf3428c4fe897ca288cfe6d629261273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4691e877ed2a8baaca2ddc49c57b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a4bdf3e5cc2f4c23aebcfb798cad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3c442fb82acdcf0d65d0a5361b0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c20200601efdf13f9bc0cd90af30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e8237568c8e006dc4f5d056480ff0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a365c5789746a78bd6d1aaf8bf6d5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeedf862636cba2e6fa689a3097c4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd457f7d9c7de10d005b8741f51b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d40682522a14d8da4c999fb905a01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e87a0f16ea04fbab4789d7663e43f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c4f2b6d47446fa904a9cb660f8be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd7be81334e9fb6853325497bc629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d85209268d2b0e29a4adfca4a09a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87da41ad7953611964901167e6f20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265e6c61a9387b48c9cc9221b2885a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78c13c69ecd8eb1a17bc6ed91a8d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124181ec09953fe60b75af70abdce9d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8d14aa5239a0ca84a2df09d09aab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d1a083ea3f85dcdd2d820c205c3c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cebefef6682f5351e414bcc383be4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d5d8c2149f664d60a6ab0f4fda5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb5ca765837711c6d30ace83b71eb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0c7c4c8db8492f59b979c9972c40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ccb98883b1bd610d45494673f3ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d834c06b9a0e8ff4deac5ff375a2d33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb95c307315b36637c06a2909cca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde56ff2db0aac865accee4d73419b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0009ba5405fcd96daf9f2949b6679301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacbe32e23c36c4fd3f55a8ca5eed93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e661fa6647fc408106fffd7262e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e820fcfba6f65c6b966b996cee602304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6e87c6123523ebbf8d28a9f48319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3d835a603cad50e0d815aa3e6bd75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83647b5f79ee7314c3e479b6963aa95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948fe769331175bc21625e97ee81be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9f1d3eb505ed006aa5079b4cb78c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a60526e48378c56ed4eee73c21314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6813d442fe9e1d1cab4b110b4f0ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0109fb32d8ce8b363cf3d023d4594e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186af6357cb10933e59bb783eb44959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071684bb53442801acf345e35ea8e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1af069cf0808f121d8bd9620dc14e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c160c579e382ecd3a3f59440f297316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f5a93788dc66144965481623a031317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183637e3fe02840caab31c400aa83d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc09587be2ee15bc183d01c95ec03f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b344ec916352ba40a4d1a8493edb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e997a98e54a916369b9431c6a6a93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473bdec79f956179f1a73b0be4b4caa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ebf6474e7b7fe2ac9ab6d6bdcab1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51290f195c8d3145208ea744c0b64aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c143c19182586fd48bda0c52efa88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e4da3205f55975fc351184816465c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5983cb1d44d178e8ff72a347d3d89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e438c3109d08ed2b2e1fcc5add82a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787cea563d7edf109c32efe905afbe6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188ee406eb14e2adc685cefbe750201330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0d55871b19024b5bb9309c3b9aa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4340d29d6937a11f432c31a378b9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aedaace65602d89e0c835dc4e8816333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd876d215b33b221d3d4273c4ab78a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da540b1fef6ff213567a36b7b6c8064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ee2f5ce98ef4d8abbf7999f9cf42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed2c0e3af75d443acffe4fd6358a35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320e387593a2d713d0ea4675e344af2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e40fe364000f67bc8de96bb8b7cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58271f72867b59412de98d2a187451b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf80694b9685885cd6b020c04c40fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8dd4aac89b38c9998a010281821b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d11b45a15041de15e1d03f7144bfd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61e9a5d645bac760c8faff4c5b4a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65999af9dc862fe82e0310a7e1526ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f650a7966b8d48502a9e3d12d46543346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88d57e38f351c9a1e5d481a66b5fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4224f7c5fc372c37be2caf22a5a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad86a0eaf24a65afd33b104bf550f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76c7f8055e166633a3451bfeb3bc2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a116ac6c43896f90294ea5a0ae97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d990e07cb925ac5082deff2daa709352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a930e5cc15080711654225879be9d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8b4a2c8744f9bfe08789f4e73421354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9db94f3e427f9e3f21bc67263fb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102f02f34b1eba6a8c1a7b025a25d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc670df97f88d35c03778988b5a5ed18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae441bd51f4ce23e354f6c73087e1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a433cdf78b640a626ade2100291e54f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787b04fa7111a0b2192354b10004a32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf52ea1afe0d61e475190e05cae7123361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccfb391f5557eaf3248fe488d44d12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c77764f33dd3a9b9e144cb25011c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7430dbc5789b6e5012c3eace0325b20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d534a7abc4d51f08b88a37927e66a62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd6e388ecc46ab6137129d6708cce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5014bb40c398d4f9e3a010b4530414367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b0b015ae1c0aff610fd96121198ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f38dbf5e22aca544b638a07b52c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481313286c739985d5f94cbed7a5042370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd22e03626e25f03d301990b1c216371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e324db3f476b52d3544bc53fdd601372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234218c42fb39601a30075ad20a1ffd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f1e0e3b3d4b4e0f9dc4d3b6aaafa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c8584b0c1184e7d529d7ae1ff192375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c00709ec88be0ff46606c4192ee13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef6b40c2f04ff08f5346cbf482b23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453a15fcd6f994187913aa7d7d2811378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016419e89649fad123595b24d7e96fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00ddb88f66334e1c017da1ebe87686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e173a4c9e9af0438a78ba4362149eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4b963c6825b4653df6563f71cde4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d733cd1244f4cf5fa3bcdb9a001023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f5784a43c44b3b10b63b44b8ff72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684270b0abc584cbf55264d568cefca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429c42365dc277068c1de2ac14e504386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae5193aaacb21ccb4baa67d03730a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6fcde11b64ab0bc5d2e550e8fe1c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e45fa51dd806ccf1376487573c6f89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8ac5cff23f713bb0b1658c1286a62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa903f1cb29b3b3b63b55e626cc09c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b0db0333096e7bbf7fc68783739b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ecc93551e723f08617e3c81592d04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaeca4f39e859eaf102b699cd5cd71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd9053c4844ef73682e4a22db7453395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f19133422effd1e5141cb55f1a02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05043db5d402d8240ea09d7d1343f91e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff941a2d4299c42be1b7c543adc589e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ce1a7b81f7f22c5fa1fc25203f112399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ed8d71d89e3aeb9034b5afc37d40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b463a461a4a9ed92e3d71f824223ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544636dc3de3005edf410173784b94d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c89c1c48a0ba8609dd2deed6429136403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c176f7f186ae13c98834bd6975b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9cd35278f234c2255c4308cd13f47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1214665835f9e6198cb41526eeaac6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab36db46b2083044a23113e19a0ac8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745298e7253c677e95dda1fae56b8807408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac70a9432080c948e23f101d19b713409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8edeca1b5a0b53275442027357ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef6d152b03d399009fcff7aec2892411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6060459ee4ff8444343d6c90a9b77b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d36d38ecae86f91810a79344e36ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d69940bc08afe53cae323c918e825414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9513e1e42bee44e5e0f1c90e4495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2a56b8452b075c233d5528c02053416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415011f59021c58ea3663a7085004a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abced2467ed114e530e9812cb545757418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28613985fdb2053827a103dc1fd153419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03806d2d1eaa89617647a380acb93884420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f54c28da5a93587358c2d28069548421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9d41196dab40a9804792a4153c75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5689891c2ffcc4ce2db08bae12705e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42a42d451002c45118c513ed471f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ad6ce902eaa4d92c6e8a96fa33f73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abfdc2bbdc3ccf8cf19e02556f911e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ccdccd2f2ae1a88b54be54b31395427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeb97c33b8fc94bec762114bc116c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58503dce664055d543d8f4da49682df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f5ce464c8fa7df5169f1d9f183e83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002ddaeedd5503b2299b4c72b6d39ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8e568e1d77bc22e4f57a672758cfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749f398814b09ce28b1909d28111998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ef90806a44d6c14f371294d3576a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546efd8436a9d3d4eb2b1c431cf0fe15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe384321b9e72faa34ade2fea00a61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749a014e82801420d2b36a1fd270b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741af051a4f7d5b81e3628f6f2cc9e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a98fac1a7fd93373ccfc817832ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3ce70968803b2aba33a89f529fe9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33fd333ed4db2833126cd04229bb9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3efe9909f1560dd631de1b68b6d703442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d152245a81d89e71e2ee4490b0c3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06af780205c3ce423c8e7f0a1d0c8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a059bb81d57c5e8f46d80af409c8a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa940faa51f00674e21aa87ddad0f7ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdea3cd9c868aabeb5b1097042104f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd55cb3ea131b89fa01d2a00d9a6f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a2faebc67ab2302c0ba2d88345796449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f968cf9cd70227a02cf94bcab155e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78afb43e423514621a7f3b80215c0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b718a89d4053908d0ce00e7709b0fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a3f03c40f14770339b0859b05375453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584819ce8db6b9cc4b4043b93aae522454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7378dc66f07a1968d38820a97a709455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728b344d507d3cce73a6ae5b87006a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f989ba02454e4778398b8959b228db8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20f38fbafc072390bea1feaf6b74f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d679b84a8197113242da39cf788438459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6115c4c50a700c5113fbd94bc676512460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad7173f6fc47ee998d646f239ef7f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c49d076365c379b854fc4fb333c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d277165eff1d3dc7af1d8af5431dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42f6cd8f6e528e7fc9bf8380be1a89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef11f79abbee08724e2c1da9806d1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e9079f7a2da33d5c14345858f9bc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999a1db2cd57218bce92672c3afaa0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19efb89b5f83118c8c5ed0969d12cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe19e0d93d203ea5b596c63d365b461469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d3260b7ab321e85697941acaf92df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d982d0173d5f4ccf3152a245bde3272471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b025454941c411809930732afda883472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17138b9b733ede7391304e6b509469df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e515d6377513cf48cc1c0c33331c75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09767cbe86fea79252d963a38d0a7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5946e81122fdd59acb221f00a81a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0df895aaf7d3a5457fbd66a445b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88588611130c37018876a2234ac00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e688837fe35f9bb987923758a9ec5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2542db1cbfaa6cfbbb41136a99d62d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38751d5f2cfcbd361d02def9fc360481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a751f918f9bb3cd1bf25634839c112482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516aac62cd4b8c36743944e15484531483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bff8a7b296f1e48b2ea02b11253fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a470811a20b45e76587da615ccf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c505a3a95482d6d76c88bc4b46588486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca6db6801d4f8d80c2d779c88103b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae89b321834cc80decfa9d37515a593488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de2ee67f8dcb26768ecd5f25d019b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2775a1a7a05b81c85ed01dbad814f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89934f65431c38492e8ba62c77b0cfb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b29436cf85047d0f689a79bf0da974492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7778042ecf98c2f94a9564b44ff3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f380cacb86fa73ad89ec18a1da7e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62116f5a09016860eb71ee9ffced2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ce1faf2ee8d7fd781b195dc157f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9db43813226750f25ddcc0d19990ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d974dbdea95f378fbc86a585236cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5460d38b113f483d9a99d7dd1b759499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6e3d0582026fd389ab2668103775500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd9a2794801e92dd0381a9bcdf82a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9dd7e64e45fa6d3bb80ad34d8c4e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f59467c17a52f42144ceb0eac5db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f22bebeaed34867d7140c5a46754b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839363f042a310c107c90c6b45b4a8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc602a78ffa76949113e7b935266165506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba2732ac9bf9818ac2234d82653d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224431c6f2c01f058c0ac896cd20fb54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac915c5e1ef9e71efa3ab1bb3d27b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb2b541e8f4686ca66ce7e637768c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d200ebb7d1a618ed707b1d9dd325511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28df0906dbcf200018ce0e0c1ed1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf64cfc14e5cfcd2edce76eb609da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548dab03b058db58d75d1f0b4f7b6ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd46471140cbe335b3a5541023a34d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8cacbdaaa55d93765b39c1df4b08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65f292c6d8ea52e5994e75b36061e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a707988f6fe253eef374df6f2a3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3dd17cca1596334e9dd3fe5a78ae3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa465ea2b41fb4940bdbae0c6a3537d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c38e7f1f9e826d643e6fc02ce0c99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01972078aab56e4c34b3d6f08e3b5cdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e73fc1c2b5b5fbce8ae7fad6c3d7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6117bae89ec374ff0a0c5b0a1869524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452be5ddd325653873567b9f2721e62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c425a98d5af8ec7add419c2de88de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516eeedf6e05a71fa2055f4d4407a03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f549ebbebbee5f42481710f5cf4af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bebdb8361d3e79cda716c49d33bfd1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab33fc185b633bddaf0d7da5004fdc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d2529479a24bf125a528b7bdc171b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0905530181b1f0b16a2ca74c16470532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba54eeb2eaaed57e757e8bcb13069533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3cfbab98cdfcc8a24d792fc98752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1644267edab6424ed97a1de5b827e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9337ceec741b2a0fd3ca8f9157d78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b401b4464b4b8eb75e12bbe9d8754537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc57161ccd4814c493fc25d5ef441538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f997f5cfc576b97f53348394185ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abcf05c6531a6842137353eb97b407540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc82642e7c48b1d31b3f391940174f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea9ce04399fc605bb2ed331475460f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e01789bfebe5b99422849dac8d1569543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281243d3190ec52b093b6265ac4b896544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f264700d306901317326254011a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc96ce6fbf0115a57b526f5d14631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb327b4072270a1162b1a3c4caae5e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030cbcfa3ecd3290470b21c285c1fb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe0c6e3816d1ea06051013dc45153549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d8a96c5a9024576c0c7ad193b963550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3dd32d64bc5af77147a95b3e433f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901d77d7edc240cd3c9021d97436978552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5097990651c6284e06a20c8f88b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2de7226df83ba25f93d27082f6ee0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c20a6221c919203bec7c54a3cfc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d406c04b8aa066dd02b49a436527556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870236f93e350cf8b1619d999ea7e82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3483b305fc4f002b655e7685a50e7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a72299606e0e4d6eb62519d43b24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923c10b74737957d7956e133a49367560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a57da0031b6a6b124be73da12de041561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f0a6cf2429b782f850503f98a084b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9584d2f957f1fde433b8c7fcc32e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd46b6acaebfad7f2affc4b8a5a41c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235cedc5b817866454fed9a02c9496f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130eb7e472af4825f920112b3d1607566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e44ff7e91432878e7798fe5dd6cde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae14d9525701ea1806e838d99fe13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb7ec47b97c5bd5aab2710a2b72ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b8d83712b093300c314795bfc698570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f12fbbe9f4237aecbfdc106e7c8f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019bc3b7cc42c68118c1678c130ef7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3d6d7242301bbebd31697291a987573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1083c3a50da9c23fbb1c0bbb582154574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641b681dbf710f231a933a5bca6f5ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f69ad4eb15c6765079b75dfc2983576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c79b043b54d6dabaa1fffd9bec73b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b3b44fe762101de34f8402191d0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b69962eac7875e14cc176bb422fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a719ee4a673b687694656d185cc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4241f727db4b1e53a8af09957e182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3ac806ba11de2f8c874d99118fc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f396573a8b4eea208ce28aefb7be095583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6bd97ba9c3d55cf59b071790bb926584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70006c986a2c8d8a95d6bde783cc2ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da2e1a62e09ba6d8c9c0583ed5d49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029f5622eba99a8acfd4d953209559587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45191a0d371e9d80f3bf9759f447625588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd516bcdfb87d881643867e89919cdc2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925227907e2b46669eb78bde8e17c97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2320aa3b9edf50fd38e08667f802a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60aaa8e08374c2270a0349d6de95db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850991b227ad996bf44492b04678e1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda198688850c59101c5ec8a6b7d66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439338b2157fb5327ad3e446294b296595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dfcd3614c5889299bad8119039272596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a8fd7af8baa671981a0b77cab2c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16b9d7e21bd590df82a57f637a908598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee9b4fb9e1c86152aae6130a65c93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a95cc35909bf9fc71d515e655192600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25390a15c83fc83e28b2754bd8b957601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ec5d7220dfc588c610d6feacd8b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cb371fd5de0b89031c6f3668c04c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a5a8f2ea37676aaa8759b4b3d619604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a072898059ea1e195a7f0fe922bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5dbd29417993f6ba1db5064c33993606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1dbbb2729a7cf2811221bbfe7bd49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffdf75700fcf8ebf5e4c6f01ac649e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a677361f8e05e9fb5188b62cd3e79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9bcb9d485383c8e2e845ec2954a52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc07b9051890da8c813ee2a0146bde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ffaba5dab47ab85839519162fc194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4bc0b53a48e57cb342b431db3ac7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af190bd1680b33f28686f28ae96eb375614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a292dbad68e4be1b6ddc5f4b23e886615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d2e3e3f51bece8194fc88e9d088a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6031a76c1dc4f240401235ab5fa083617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a984a4da52c8c8357bb14f6c30fc59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3da6b9f59a64563f758099fcbb42a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7f843acfac6ccb460018e1ba86b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f35768719299dce0ccf94353d9a6c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a7f232c7b1ae0a1116427fa245a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf889ab939a262cb2adc987c679fec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9695afb71e22c08eb043e4000545624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2597857624292123796cf1fbeed4a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa9935d4d1fece785476265e439606626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2df9c077d828d7709e0ec6fd20f63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9d9e59008512c785da04f6899943628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c30b4f43ca4e251305023bac5e67ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992b5ca128842d3d0234515098a0aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360264d8786d373ae6fda83de5955359631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52410b8dd713d4e6d603b4debb07a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46759e3e13596dce114a079d4ad33f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd1de4e60d732b8ce786445c2edb55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d53c969af570426c5bf0f643f6799635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57981628159ff17a17f9fc5262a743636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45580518b5b50b93fbd4db5860367a31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259116c7edd7d3649236d04f2b811ba3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2b0e82cc7bc3b9eec973287264db2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366a7aca599e16f15bd9cffe70c8203640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d968c8490fc43309f9afbd7652ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3282447661db8e864c983350a80e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f0d419c99f83574529e5997e930e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6573db1e45f2d272b4d476664a76faf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d577537e8ec62eba9887ea3de0d22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e607d5871500b241f038538844fe5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8248d4df5f70722db495547eb192e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34327ea0b5453fe36bb9082d9253979648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2993ccc04643ea3c9a3dc1b08236649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8143a1783f265a92570142ed37ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cfb850f03651eb0beda7454d8dfad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ec7667455a20cbad01ae730f745b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd2112d06eb46487004ff97556b0a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025031fc33780d52030330c8d0a6bbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478c344542e678f0bf1fbeefdb37b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db173aadcd0d3afe6a3d8b130da6d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fa5cb827cafb20ac633f4cbe46c9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9e341abeb0ec6a4b5ea6fa59ff25f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50088aaf7e7159fb0b43b8024ca55f03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a06cc27cbaffeacf40b04fd4c16761660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6d3331441bce5c6be9678e7b0f13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ce7adfa5bf2a382138c5ca2aa1a20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e7a23b1a55c788df7442db00b5617663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb285295f00999df2bfbfe0cc053407b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789ce93ab53c76806eb6a5f73ff11b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e9ce7b40bfffbfcd8bcf118b6a44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c460269a7baa01707da9ba6cdb5934667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e1a37523f1f3a1301107dabb4808668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a8895a55c8a3d99606e7c1e4bea6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43156facaba91bfac8819e99009c63bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d706094c0b1d869118abe9e0901a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef33b1c4543badd34d721d05e8b032672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91367cede482ed07ba122a6e857169673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca37e83e9513e64f22fbf42c4b5c25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac522f3bdaf0eadf86e15a6bce63ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079283cd4e35af8d813f3e306748722676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ff6174bb78f4011d15267ad2e67f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcc5711a3e0e83263885c60a61344d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61ce2d83326227d3a48913b5473b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e39a83e6b14a998c8014150fd0f36680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>