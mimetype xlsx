--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb512c193f84d5c38f1ca78460ef00d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41b5f3ff95782db2aab808e13535c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f175ca96ef63467daa87cc69cb3a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf0be7bb22d45cc8bd0893e32e352e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532977cc2cb9c4462253a2e4cf704b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658fed33fc96e8cb0b807f99b9e53786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d533b426611eaf6c722bfceeaca6047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da700558afa5479753e41a2acb13928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d999d878344a22521dcbbd9820c929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0f7cd0bfcb7244aaedff54050caa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac308af716795443669288dcbf246bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd55c8b31ed35e7ccde1cfe027c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308dcd9c5f111a7c8eee6b6f0acd5a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a777d68e6fe76da4a513aa86573c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d762019b841da1e47c3317437fa0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976f311bff147bf0e30e7ae16681ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1e557d662fb1d530dccd37bf88e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09ece00b62e38ebdb38d7ae43fa4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9cb65f132e2d9e15a6028f3d7ecb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86967d9ef9931181aa57602ca03ea4b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746762156437d4565ce0e06b780e222521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b25c45a009536bf44b3b9b0201f9a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1945b8560ecc4e91e23eba8df4756f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596991726048fb0ebb6487a1a66397924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6596e6ac47a273a5103304494a8f35b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ce7d2ccaee2a6f82bd4a6aab9dd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548617effe8704fd6ab9d1882e2402c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c566c72925fd1a4c4ce24bacf057a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed6640f012d71ddb18975762ca98029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1930e32a37f83c05330184143883530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad834dde265db65dddf171a9d0fec831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67044e090673f04609fe6863ce6fd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a6fa2e054464a14709c6fb21204fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda4583658c5f39fb7593d9815fc35334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f678b0b36aaa243d2f7b4c7c62a9db035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031f4a5129e3b846b8790fd33e32b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca47b7cf1d8e0a67a5030b137be39537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d425cd9ba87b417f0f59a965540e6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c18ce48ca1cf021eb839bd972aba5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0bce41df9de22ee3cf9640287f92340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd55518eb86712786b0479989cd897341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470d6fec209f4ed038ee9dceede63a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bab3f28dbe99358d6a3e4cfc5e3c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9cb513e993d06f2f0b63dbe2c59ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf2307669b0040c3a7996c37c50e8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415b2b8f943a6ace6a53c6e21a9a6a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66dd89cde09ed18ea6d682b33302147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a23e4de6e4c2eb67472176563cd5c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc60d2da12269cd2283de531c1a03c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc573541418e98943bf52fbcfbf5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a8f34e8ad6cd90c5b94af14beb1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356f1d03ea8102052c9abf721ff248f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d83b42887abee250fd68fae407ec1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5362b9ac66030fd96a59203ad8ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92dd0ce0da9fcad0a6d1108da3ce8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622b5dffd1fe269999d8fcf82ac041c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca843128322908cd181ca5d087a1a72a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8aeabd2cdcff28f236d756461100e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952ce6d5309ed6ebaed798e8bee15d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b576734ca3b103fef0fb7ce2b6961360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b1ccf3436a259e17c4d308c481c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc239c01862282a1743eedcd63dec6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb7e40c11b88a30e5873760239ab463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a4617c69091091b22177f8cfae52464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e652a87e444fe8b5f29729e08dd346665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d204401703cfc54aed2d2fa67e44166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a41e139d4c52e7869d9113574fb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c79bfe622ab3ce692a2ac1c937f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657101a4cf69962538b5754cc07302b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106af60e62b827d610a98fccea06b4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509f9d8d7113a6d19c82704147d41b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2938dc6df9536ccf6d52fe1b41676672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa699e0b3e078684b068067da9b90673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa2cbe2279c35b55e3d90ea73583f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de84446f449c257fb430fba61eb9f4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec73b423280fed26895ba2085505dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26152faa3bed9ebbbdaf70f0c0c6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca86d37eb54fee5139525757e873da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dd45f500fe2f165b4f886156a517979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e096ed7a946304d8b3f798b321f5a3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13acc5266178e6921e25ce3ecebd7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a931d89913e046e05b4987f27c36e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ae3328c4c4fe5eae14511839cf4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a77a369383bf3b49b7c895016fca584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a3d401d1fce7f0a2d59fd2a572f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcacbcc554805ac337e4cab713c1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87b1fb00df6d9d0342e4ef2a881de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d070c02d557550e04640896bee6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98d308f949236d02900e99e47f6c3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c817f676213227691e9d12d5a554c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d3ea5082b3b539289f434d6fa84191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e32e62225f2428c70606adeeb33c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4817f0a9517553f367e6ca005d50793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3ad5b3c419e2df6370a092503ee894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca03fa938406001c05bea1d2e86585e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ecc97db62e886674fafbc40d114896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f0d468b2299f7c594d8272cdcdc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272851747e0a0745e7318315728572a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77d399596427ede08f4f429d2137299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f23b44c21ca4a7028baa14d62dd8de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a06b73aaaf17dfdd6727a0b9b9716101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf320f7c4192c403d07ad0fd4373d66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc1d6690c603590dd7cb07d706b55a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ec441125f55d2d7b21514c165b10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8181245169ac8a4ede31ddf5688d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effdee99256e1f1f58a34a01e17ab2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a77685e856e38595f8f183b79ce0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3df2fe4528f989c5a7a52fa69ece0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0416ac862358cf88fc38e8221ebf896109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec240e3cc2f56e642dea32f48f2c5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6cd9caa4d6819d3cace2aec52a0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60642e60d9edfdd471248900c2203117112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93117c25c06069cb922ce26f6e8d81e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f5b56474bd3d1f46aab7fe807f128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce6437bd7605eac26fc3c1e910f457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8171f4ce0fa1d4158ffa80f4778f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90be8bb1d4484e7f428aa4b61496ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117df5f2a1895c3d6214e8d3d500aa1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99dcff8281dd4f79bec22c7d7d0dd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e61236cc4a9205a2b9100d8a148e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad68e0310159edbb499f2559fbfd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6cf75cb468191a82d995d0791dc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511cd39697fd468916d41ad8123ed8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac6fc13f77d785e95d3c2ef8751192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6208a3455b3ac92f80d0853a0aed68f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607693a46b7386cc2c24c15beee3334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c5ba5cedce226504ce2063fdcc77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb26f708f5abcfe84591eb9f97fed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d0d1e8156b0755454f710bc06bd02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e75ffb52af2c5e875f9bdef02344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f176ae2b4b64f86453a77f64ee1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab4facef3d2d2cc576e4c97c06cc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75987a52bb05088253d4d270404d0d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c379721e95050af486a0f300bf74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccd678e576fb26e079b641f6a4e39c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7dae3c9356f60e8930a00d074ddae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dc912c2da7cfacd69f3c34c0233c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1278675cd5176b9a91694f695d079a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e791f831ce96e6e71f856c9ecbbe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8625563795e75e5a0178193f843fee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b6b432c10a3dc47e8827309eef09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f779894fd708da6244601986d0903142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfcf96371925da38972afdc3f33cbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da1c7b606e4bcbba669fafdd435d01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b5381d5ecfd1e10427dee80511aef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e851344f518e3a12487680ad791ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca042b94aa97422dd7ca6fdf4abd5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc72e0c894c8493173ab770bf09171148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530485a7d9ba8c2b469861c43b692e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23148fb80d278920a8628dd6b0581cf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449636fb46ef38418e5f5f7ce9c973c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340614225d3810f75b6b0a0656a874cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed04d944ab8006147de6b2ddaefea6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351306035cecd56a6522bb0fa742739154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dae62dfefca0b80c60c56ddca2e30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3f3a8ad38c4f90e118d0e584cce4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b9d3782c2f39152db125570171a3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2dfe62c798639e40888ef0eb962a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67670cc6a67b5e063e5202d07f76f0e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcda9aba3da1ef3ba9ff8ea4def9d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea2ad9e2453909dd38693727646073161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb786bcd1c677675ee40326adbfa4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73620d17fed21f5c1b3334f33882636b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79711d1fc4c81481a8bf2a2a267c738f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211e8ebeea36925a0aed23d56a63ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb086ca09ea44fa5d51dfbd2255dd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edbe87aca1a4e18f520dc602950631167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c20658bf7f6bfdf0fc90993f420de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de04b2399e8fefe9f26570436215eb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c8b856cf771c9ed918e1ad13946f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15d6f060b95eb51a37cc180808bd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8a188711de571a748c6d7fe8b8067172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f2469e91a578da01a78b759c1fe55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d4ec1a7e00afbcb60903e1e485b15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8372b2334279634e139f3d995b6f52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c84cec1d8827c9d24a66d536b65fb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c78f5397af9db1368d98277021a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3acd33f80faff36b46b06810c7c2e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b60ce9e116fbfb0a665cad430eb46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f062549ba99a045301d8eb52805a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6706ce37ddb989ef7d6e15160aa8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39236eddbc0274f6be2a572626b9ec04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fec22fee150350dd1b5a165a8d0b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859c2ea6644b1a692f90fdbada8cfaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2132ab585e520185fcecbd89750ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a95144c9efdf16ebde80a75eb91af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33e44f1bfd3883d48571f74787cf28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4234a9409f2ebd328b6971c7334e3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdae0caa609b96b7a965d896dae70f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e502eb2d99fd14ddaded49dc04bc5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e06f6238d68b848034ee57a71a8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770f48e2a21388b6b7b87de7a09a814192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4f8d426bd92642302d1074ecc557a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599098bc46fb051bac51b41a4843d2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79905f0796bb5a06225173a3bc56fc4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37209a03afccf0742b10f35b4dd2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52fb1b93308401e99b977dbb762f5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247e5c4ac1df95427476f8b0e8395af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9a7bb260bb0f4ffa24b0fa4d7b22a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d622040a7e6cfc72620b01e466d983200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec36ff31a3e3643e1bd3c0e34d9865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd43ca4fefc866139f65ae5307a1e9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afe24e6a329ab7a6a23a5274f9b37b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb3afa878f70b77059f6823d8cc08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dcab11d9479a0448cc5fcdc89b095205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f4a32300bd9af7cdf365dfe80df89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc63f2a2b01724b0437e7922c8d099207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a17af070d7dc7954dc300ec4e0b0eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12ee4a300ecdc2a48deab3fece81dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75eaa83759d8bc7aa79c6eca8280d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2cd8523eca3d1d5febc4e631e54e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712697c7800a6ec73ef88bbf1f970ec0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705bd55c2c552232956405941fe1e66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963049215564c45503a2bb9cffae16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080183244eddff7744b5dcae0e1782215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20487005a4ace7e9d810cf699d4f2aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667636bf9ef47b0f52efe04df3c17f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279d32d60d6f39d81676a877dc988e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e8f1d53788dc3881254d6396c317f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e52949f3db18686e37cc282e4d81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9812ae9fd40b3716a2d43e69e937cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879c6ec609186fe5ad63e4de319da4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5b68acf0bf29573c4186d6cfa755223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de04d582ec80036650145b32ea450224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b7904bbe179afb19563f9ce1c91b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6285df04e66fcf6d28d42f981f5e79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e577ba79cb4c8fbfaa881a15ad11b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67cceb52f65670aeb12a88b890c329228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac6002bfa6591e76a1d68c336e43be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a337924648eb8b567ad95cba4cae3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6309e2079f2a2e49b1f6e4dc6872ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382be66babcfb0f393f1e697709dfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9576816f100aaf6bae4082e3cf71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8d34e09a3c883b495876141986f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dd41b99a29dab11bef775eefef88d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c30b64335931566cbe35279aaa167236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7a911a0421584062e6011f3a88b1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475409193ea61f28e53d635edab6b0a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0648f2d793388196e83f6c46cde727239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50dd3aacd8d420702d0136de3d6337240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692fae49289bb58231a01a01e9b50e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1a988f22c2f622a3d32396ef444e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f47b1cad7375a37ead08b8a9fc13c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54d4e1c56ed0d7d937b9557361fbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3fc8d08f495ef980651611a8be00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96495a23506ecea6b97151c97f9576f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32c6bc5b2b0b46ab515539616cea7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7757b52df88b286552ffcc0e03eca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a92eb5a1e0863493251bb56037b0ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ba9d3e1ceecaa95b3e2a5c08466e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d866d5e0f4983d06f662669182dfb72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526740510ac1ce4d32d1ea9264622b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b670d32e5df10a48146f63457c3e6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75d81ca02c1eed0a4da1988bfd7a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bb6e8d0874a28bb317134a5550a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa56807a38280d8865b7a88c5b57768256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905dc6805e689ccfbd4d1fabb8f0ef7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc22ec20eba3f50ec4d3dc1bd47a839258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d409ba258052096f6b4d8ee2697a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f9357ae014c3a76e9e8aa54a095d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df7d13c9e761758549dc4553087e2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910a4a1a9d8f4c29f30f680a8a96df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a37e5777df94b8d39ea48ec34aaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553feac78d67d9cc3e6933af784d43f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd6b4c01c1d88dd21b3dc1b6aaf2e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d724602d918b2eb1428f4eca52374266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c033f4c6a018ae56bbe48e00827768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5bd3e1188679e369c1df64482ae9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707eac8dd6c18b3c29720d0ff8f9cb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9fd0197fff7b13af8d631515c213270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768af8f65d2e5006ba6cf3b7cce7bd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545068ee8e73277ff2fd6e3d5760d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26bde1ab735534ae77b9fc34247dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c0b8886dd223542d441993e1d016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9022f5cf63f41d27a50005ca5317d8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491f3d99ff88ff256d21b9afca20421276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84bc53141d48592480147b4a42603e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babbda12a43aa0094d4ed8800eba7f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcfa4ac2eaecc58e4d0454718dced279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e546b085e64b4906ba6fb66276a9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062240f36b3369870479ea92cbc128281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d366f5c18d4225fa652ddd9773b7aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacbfd19a312e639b82e7ae8b8e165e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a21ec3151ae3b524c80c23fd1361b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56a2d5d16244ae99488a1fb41ed1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa1134e189cc59e42418cfea9b0ff4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3743506d8f2d56fde552c20dbb99e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57256bf15ec44206598d6f87e8d18b88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e27ecae4829527ca939250d99e378289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016b9c3dac48d48e8297e3788fb009f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a835e55b63c4d3d0623d887db389de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8a78fcc86f34fc5d17bc3511d18d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1520c0a3436b5b4e03c4803e32294293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fbe8b8c8e6bd32f6bf6000c657f36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441e3cbf088a67cc4d7407b2ac33f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c584fe13d91d70424306116c697af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db43bb36654c8b5851a5369523eb735297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1cfdcc7135fbea15974508c204d74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7027dd3936d98a62b3feb567bf73a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d3031caa500c512cac48768d36d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df044560f979944dd55aecb6d5837301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea420cbf17d2419b2b05f40eff2ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b00d473fc2756aa9f4f66ae9fd5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5e6350d26113f902e6cbcb098a8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3930ba47d04a3ea4391979dcec46c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe54804c9bf0d4b801924a52430ca9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b1b7ea4baf3d09caf955ac36dcaff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbaf6f5e5b615798b4f4c5917472cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afceb0a5eebf63c26bb1189e925ba03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef5c5e0b8df0ee5f304aa67ea66fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3851dba525ded45a240a8428f95d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817f45ba0f9ba5154a990c74b9c0b0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801ce975cd8582562cc760e9ec02ad1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e253876ca6da55f3359e022e0953314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a5ad0074c2dc6b6e1f847afdf4713315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7980c07fa6b89ef2d3f929b01bde52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadad110839796f44aa4a4ab094fe1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974d85f523458f47e9f51e4aa75eb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4d54ef26c84ba251bd82c79171ec2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add3885af26cf1fc35458cdd085f73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d88285d3900be6c77fa3a62303bba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33f3f0b2d6c1ba1147505c4bcc2a88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e5811ad5de99693dfa8dd42ed6b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf28ce8041680be050c48b2418895d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998960cc1cabc49dc74bf4b816d638f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e0be0a570f9982a8e7a460308468326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaeb264966d4227d324af9709b7d9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba95d781a5b48c233608d7bfc08d63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf34d04140f3e6a5884faf691c5234329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89643998b0ed7c814488a5994761104f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554313aee0dd841dc3a109f32c7b6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ed0dfef845c0bcc5038ed499da43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d068cdb4b8574ee2da82cd051a5ed74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3fb843363f50d73d2efe9e8ae2e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe241dc11718b0075236c9941cbce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c396dea95437b127cf367c2895d3431336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d71079bc6ff435d1712243997508337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4dcde9ccbe0d853f88511f7e754d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a271d728a517b75ce2f0fe7103a487339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9cd18281ffb9091da6556282c9c16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10faf84ce1b23f9afea170527905628341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a49cdf5f01d3e9ef8fbb19cb13b7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0cc08c1fa45536bd32fcb89f3ff2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9857246eea14d7dd63e9fbbdcd63fba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087742954142592e5defcc9e69ddcc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42889bc5e7ca99f4bb80ddaca4aeae3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0ab810aaea4a41ec3795605fae65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637ce3eb4db7e3eb8c866842156a12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c572a5baf79f3f23d6e0524369348f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589761ac0de768b1fe829b2cd21214f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116ccb74d0dfd60d533862490d4ec3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070fa1c728782a00c6ae234bb9333a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a0accd2b35433f13ae548e224263353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e7e4054c2626de3dc8039f9a7d88f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f6061cb356020499c0576dc0295b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe4aee3f69a5f5e7f486e0826a60e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebbe8acac5925d3c3f48ed2e90c90a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3df2dc2a19d3dde88276e677ce2f89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5ee81e66ccaeb6ea53181017bb09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30611653ac3d667d95ba5cf8fa87c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ac1281f0052dca438af6dfe06371361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed8c0f26b098927c2c6818b583fbb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b2ffdc63cc11661488ebaa2c33b0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3224843758449878ad15d5c79e8e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772f89be3d3cc0dfe28697c93867627365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7a03bd3466d0b1e19338c1907a2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b40a8debde278302b1b86cbebb5dc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a8bd3133c4250d503482dc72f4da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043936f7064275cb038370a50756868369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415456d0076eaf4697badcbd68c0bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d4ff3f0bf54ca6761ce261efe918c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d588dd2ad33678ba503cef9452db9ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e82aefaeca3dbc29e0c77874496de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbabca80945205173dd7a807ca9d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b71b4df64740a899c546a5a00189375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969bae7b7b9c6e707481d5e7ecd38fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cda7b4ee98a342f76a708e36f83d3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea629faf5812453f908e64e3a5378ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826de0ad267cefacbe33aa04077017b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691164a990ca8d6b7f2bc48bdb90979380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d64cad752655b3086e1ba89bf73596381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e31ba9edf27c041f389be77db3048382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aebba36975ab643bc1a1c9eefed7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b835847411159d6a4a5f7c61d67b64a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581656595cce18470317d4cdf753bfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6459a3cc0bce9fc1e2430c5d9528386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1301e4c119a8bc90a5c77427f42ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cadeb35460e240d50ada0a755a2d56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2aee614daf15faf618aa161c14f17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483da9d02902a6c2f4b4a12175be45e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95529e861ca17c10737365995629a364391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f65fa3242288105785b007157d90e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e301247f459a4b9d80a4c671cf01116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1fb9fbc610a14b1d32316f75365f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ed1cf8f09d57600d152a7beb6d3cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75be152479a4f726f484668e6a2749396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27a6c69fc712d34cd7ab0cfd8a1c5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d968373b75fa1c6ae6e4d8b4b1b0c00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ae45e0170300d9ff0a0b3de70970c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff01f97e9e3dcd248dfd6b8556f6d45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c00c53c8ec34a7e2f00c6ac1332f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add3cfa118ff2be99713ff19f6cb66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903370c36a527e99d60aff7fb22846cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151cb55dfb9cfc89fc942e7b1d87480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1286b971ab1c7c98b619a6642a17e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84252077dcb2d32453d18ec9a4780e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4ee5c5bb370f74eb5e7df7de8df2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36abfc41538ebd1d005d8ff331fc4ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e574123a69f9de103baa6969c042c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9404e1fa8458644ab684a44495b56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b86d1a66484271be8ce39f0abbd64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398e013eb945a8e421d1dba03f9d1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7cf76b0cf5b515ec3cbb97f34eeb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2436c1f6920555ba7f0753b7bf3e1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c442f284fdf200118fae2080546d0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec194f9eec11ca53fe074eeca9f2c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1ba0d895d07a78a047e9150727c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59897a5277812d244a07ecbfa1b5fa76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c9684468ed2dc05d71d8b03ad8beb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3893db5b11c2eb48304d4aa63061b95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1e6b6487427ead791e55a1a4197c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56666ca5d64ca39f5c1a4ba975f5f2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271c5a99a367f749ec881363bfc9ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83686f1dfa82ca50bf2c36457a857e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fcb8909f858f1f20ec3e68dd98270425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452dc732225c83d898a4f44859fdc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41c220320bca0f4ceb947e10ba2938427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cda366178f45d82ddca4b1e9b3319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65632b8411dcc4a76e7a6d2197a353429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305df375c1351c807453990dee824f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27167652a05ce75369cd52d4fb547b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48533698c3271e385dac628117ace432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54672f9784905611fcddd29dcbd760433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddcdc4143bdad5f6fe037d1b10fdf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d05c49f09ef8d20dc166cc7dae1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cabaa488996a07ec4ef8befd567c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5230740e45435a0275be5bc93d82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573856e4155286086d627ffc21074b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e598879f5ee77d8617f695e97387fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6de0d4715035e9f94b84f77d98b75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774081583b1f98d160b4a58852bb370441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a375f84599247dd351779f1769006442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92121a5ee6db0219388b166bc0f45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e455b49761d6eec544039952ef51a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ff4e82cb030a9cbd969664131c87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ce3e4e549c572fa20b2967753978446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104ae20d6164a20d216072111d6636447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5a258ce8bb6d55d0e93b3f746470448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eeb5c789ac1aa691cd50e87defbc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296cf63f6411fa72f0c4c24c117d056450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47853bebe6dcb66a0433c03b78818975451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4df19c12efc056d2edafcaba5a682452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d3ad7dd613fe3975f77af0cbb0a51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd1e1ac254221740a96c0f2ae7dc98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85be19fdf3e4d173d22173d17d984b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd28b97d4f41b6228ce4673aa992bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4d7b0fd47b16115939265002c6af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645b2b8a755e95365f304109a6855c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbfcc827ebd512c688d6f1da9c0d2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e82948c94961d14adbc51e31d2c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53a9561b0094308c652e3b1086ac38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e99e14170e7c8483fc8fbc3349217b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e5bd1cdebf4a436acf8ae93235bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c3a8eae455a53e305d9cd26d0eed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c197dcfdc298fc41ca5106ff6e837ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c2fdfdd8253bab8e577ce9a6351b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db325558aae535b726b706737e919467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05802905ba2d595893b98ffca094f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d90177f64d84b3925d449cbfe32943469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57b256dc70c3bfe6d3ea34aea56117470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a58c335c980fbc571223237041ccb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae5e29dbdeeedaf3d6f4e740e8402472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c267d9b9d780c77a0c59446994cae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea67af465ca02fc60a121670b3b237474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c9f229d7f658184646a55f71da08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ab0ff2c1060f3663757fd2cd35b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1672b6720e3edbe43ce632f247bdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d0aabee910ed4b8c1310c9bc90df8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7777f8eb5f8262202c1bbe06683a16a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaccb75e2e782ccadc50115b51dfaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea32dab6164e3c38a86aae95427176481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a18c8ccee949046bc42d4e5f7c6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b6092734a8b3e30064f8520567a1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110880720d6f862360c9c1c18292a49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6601753bfbe1621a55b0d1019df4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa75d50123144a2b8351edab40550486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aa8623a500b8e9ec4c6b1019361db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b258ca6049973fe23187e4a4a82a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c195a0384692399c0ee9bdab75323d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d3876cd758a23c0c1d1d7977aaa80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d324aaa5cb5dfc8f2e7e31067dbfb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e7f6931bfe4ca27e7803ccd86fa08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df02e26406b3b626e500620c50ea5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8aac4eae76be186e102c410ad713494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0076ccfe5ef49b2df2500983ac6238495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4ac12bed82a5afdb3f2094ecc571e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3bdafb804918a194aef6e5c096a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262fd8b5601818babd2cbd26b38f6c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e578367eccef520875260e8b288d069499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d18daaa22d52a7340db1e9b1e42b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d31fcb831a703a86cd0a8b6f3463501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730667725eac1bbbdd2cf8a22f000c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcc48838854d5607246599fa729f0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800f7b61c1bc8068c07e974ef470d2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd17498d880ef6f9120ecf5dd8d9f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5833e1600a3072a5bcd75cbad226c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3db0c004e35e95d34abadf29d475507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad384e222d00d49c44b4778b2e3223f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a26f939f3dea5db68f0c29f8708b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373fa5df5264086a71d1a242b134fbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe18c70dab0528a3847b222a34bc9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f041b00662339f61b188b1e2598b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3df120a74d58af747957da2ac9ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c2c1d0a88ffd195c13cf0cf678e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4873260c74ae5677b1981b5e59f0eb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6dc8f349acdb8b0b15d0a3a98cefc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee87e67bc058413e6c490eda98bf58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662176f1ee96e3f64ed3c161d5e467ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ede4c107c4d3891e6b6a3005c4dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039790c2e10c26a89a26c02f95af27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b356a55b5a87e0cf707d9b04d6936521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3257a0ec272ba347a8febbfabdba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb38245067288f9fc1247a2131ed7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ee1e34f3331966d894bcbca2d2e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a3e2fb0cb0aa1c178229e6396630525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853f78808e7b152206b653129f4c9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3f0cd6b0adce5ba4a4b386d35bfe6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e00f11266d20b8a0bd1b1b0bba10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a8862b2e6546eb6062aab274dfae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f76eb119d761609259609d35ca26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0d83894a6c4a5c8c98f11fb5419e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e432404e9e0054f3a828d71a9c5917532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bf39b2b41830584187930411c7456533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648687a54035290130b3323ffa3cbd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e62046eeda8a6d2a646897c99928535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aace07ed9a0667f2559a4a7fb3a80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de331645e756c057c17338fe536c76f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2dcf16ce4660cd2a62527876539c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81048c837728112ec2b1a7e2f64d5e0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8471268fe3c22e3c58c36b24a87837540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa694e405f825681d7158f0427d10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176fe69086964c33b916a6cf7b4ce7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7221556ff7180edcff0e757f3d3b3e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e87ef7830b078804b9436a2eb0c66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948f66994fd6c913d169e5594216b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a85792a7d64f62f6ede1268c0c4d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3660ab203637752379a7fe3023a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25c4824e1092864ca6d553921aca6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc663b6a564cc3a8d150be35d9d70f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2837f9426efe7b89f3ad1b2b5aff7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98960280dd313d363c3b8caa213b92a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e1cf2ee81460c5df4960bc8397feb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4437f79b4a695633fcd65afa234daef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86d31cd546e80570afbd128610843554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b1f3779b0ecaf5c27b738baf7fb5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3c6086e8a03caada92fa4b62fcdfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beffbfe1a6df0e7729fd3927829e40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98645eabc1f25a8eccad8414ca9ef4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db722a3452f627f582c9543e70ceb54b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c198ff3f923cee52127d1fa60ba4ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e477cfd839a605d9596df8d0bbc81f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63206090139e15152d9e1979bd5f131562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4cef9ad170947ed91a2ddcf7d8bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2713d2fb7fc753a3b89d931c22c4ee5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254714f8a5818f6663315a0ac30b11a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f48d81784d174b115e854ca303933566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1880ecd3c50cfe29427eb6fb7349a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e48b5a577436f0635a105fe3b61c55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5604b669c8e3e06a2267f3f3d5ba70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d684c25707d1633b2750cee9da7a599570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a348de03b4b0ace544eac2e27136571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad4d780d37e15eab03729c74475da2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fe63942e67c4c6782644e1ea53285573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71c2f48c820da30b9c1c5ffaa8ec7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde800967b0868c3a4a8d32af9c64ab4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6dc24b8092f5fd7845269e995f8fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84b7b5d3b96d25cc5ab2b58685118577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868b0665e616ce0c9a7164c6b9d4fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f6c6440cdace9ff9800f2f749ebf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912efe45c580a6280ef533f79b6b7fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6ca9754051f61b48d578b6a5f9aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0584ca88e79418293312b753527d569582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca1c1569519d722fb511a388f1820d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c264a7bcb6ad1756b1338eb1767d1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4451fdac51f8c29857179079c5d8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f66a2462a8179c9aef429812fe2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb4d86f2fdd51564baef508801914d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc24837ec46120241e5af079d8ceb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e432fe48de5dfa456728dfff666db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fefa1f0b62bb4f02ef1712e22631e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc082a0ffc072678eada4a8164dd8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6653849ddd610ea033804ede415d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9dbbfa4563f3cf7f189d3897d84d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1efd94b6695090a3d7299e67d56849594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40542cc09e7403f18cb53eac88cc9f30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f58ce8725004acfce06b7cfa9cda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fefccf34978e6257eb9bd80710e0ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999cbc600b70f8b56140bd75d1df086598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f53252fc97f47a79997e72b48c4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce341439cacac30e4fbc6cb6dee8f85f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898118a9624d7faa082ee421b5f9c51b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656dd3f55504f0203549a49bf6f1999602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a194b5e71658be5f268bb786a4ece6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ddeb8f4c193fe0229031f447730d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46617c08fd2d1c0bf112b164bcb9de83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea4999cd93fac02e891b84f07116e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3aa854ae97888c56360f4e16ddf99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de17b88839fab9a48723418fffa0938608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc970913cbf579d4e56afbcf16a5ffa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c081d3c19e3651552f1fd1e26ce31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c198bc8a932d6277502e111b759110611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06563cbcc566a3940c1c27a3864f1d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282e3eb2cec407624d20e246534e8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fdb1c766ec2eecd72ddac26fac28c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd236169842d0e999f8c159a60a832c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff273d67414925797d84350d577df2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e94fd3b84448550ce22bc4e81e671617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022bd57c48a83d5345afcefb5434092618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a367e835710327b43177b0f56ea051619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2263ee0665601c1878dac83b1b7e2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7460613c6c27365cf1362e9b706df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c7705f56b0a279136ab079cbceb2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500d3f8965d8e2d975a3a86b365da5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f1bdc78bc1be40279631b5153dea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1028ebd1cc616c5709b25458f6ca15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c143fb0f1e89dd3af10314b6c453626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825a9afda8f6f2e89abc8db2f16e6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83042e6045d4ae986bb29b9b11a32c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc104114e75636108368724e2868b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1a54db8a2259d7db171f6bb9385c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d1fb33cbd178122e35bd467dc1933631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a095d28ec046389ab4aa5017ba68ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b36443d55cd22195c432c2d27c4d6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fae91bbd8b336aa98d3ed71e3ed49f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e832b808e3f21572647db6b78c14602635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ada97af68ee9ce6d8b775b06c47016636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa117edbdc59a90253d611974e5172637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb877b631484d83d92f61f3c57650638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3971940735aba1493c676c50ac6f021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93a18d7eafa150a90627bf989d61e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085c6f28679eb472773492849236e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bad129c4ec6cedbf18de10a34a981642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec353a6b532a2d2829269afb0e533c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641477bdc4d4148d7384d20bfa616194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a851dfa969290a4c3cb0f32295bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dfbae9ee699dc647655755ead5192646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4759e54d354c58fb8ea39be9feb316647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0760ea0b0d0510937103a9667c275648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa755758cdee1a5c6911efc9e074b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e202b4199f577b5bb6f38e7d43bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e68810e1eb929780c8e1345765753a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f8ca99864b845241b91aabc46b9c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e68eb6717f1521cae68dc0bae52f70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bfb807448f512974c1f1a8ad2704a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd158174d654dd0a50cfce0ab52995655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df48ab3dbed32e6431ca5e35ae377656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbc15c29b0f4dd59b498eb183ba771657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097073c81a4dfffcbf5ee0b69be4547f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5080b948b51e18f8d2bc74b68f484659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad8203ef6d07bcba4e6cd111ad8b6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee3bc0a3d06ffc978e1d42c8c78a40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1e2da2c40819f7bb1458920d20b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e5890def12d6a76ac4fabe41d72de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4608164ba22545b5c25e2b8e91c323664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d6b05c87309d2e9c6d3d8500a761665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c4941e4c6e679eeff25e6cb0781f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fb910cd91f017a75c4a9fccc66cfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2c2e211ef81f65fbdf7b8ecee758668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad18212cc58ae581d7d2ff48b5460c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864142eaa92d8fe0842d959e8180502670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11755777bfbf5239cd79da367f42dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9f0808ebf44fb11fe7cb1b545a9d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a29a4afad54ac2fc3ecbdbc4297e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd0620c665463a083401fee0c62483674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46567aa2d43e0b549dba0233f366638675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691a46a72fc311fb6d9c1fb07b9e6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954e723c1a16a7753794ffa91551a67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05082febe28262b925350160499564f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584fbe1275b7c516618dc2f1f2baccd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e3c4306f8db291dc89d5d587157b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51687d06983faad1553a628b66c966fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d157273b00df549049e2eb052c9d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9fd01d12d4485c0f63d963affdc53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18abe8a459b98ff1c061f2a41ee40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc04a05538c0d8ad3e437007cc3a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a879dde333c1c506e65eefcfb59646c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267d6689f39829997cfb10d32615c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03afed54c4554183ef598ac8d60a03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e947c2620b596c99137d14de174e39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417c678e914914a1a4dadfad0b6750c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b567334a89798a1ae68effb11c23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16411e4d0eb478a7a8b838df0e12d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49205e3f1bba63f6bc89972f1d891628693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa854a0116bcf02703b2c58cfcb3f31b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0375b5b69b68b45ab6a01f70ee08d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c603c029e863ee9ee26deeae0b45140696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffaa04542afce452855f03278455d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960abeb161f6631d534b1f4dd9e39b0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b01060fffbf6a5ec62cfdd3b84e7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c205ffb09c23c9fc9bb01f61b40940700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82075c1184f9e665185d7604346efe6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826eff5d268230e1057a12d0358ced1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b81ca12a40b3e1ad2cc07cbfce4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7045586605aa58b2ff944245e8f1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd577b77c109becdf0d2fe9243ac1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4149712c844c7d7f900710d2411cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291badbc43ad95d33dedbd7d971277707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aae3e0df417daea57e1d0e76b169c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461218a12f6bd505341d0d99479d28b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290927566136542d43af0c3ddf0ae924710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c180e159fe8f5148efe62fe8bb02b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2e113bdfd13ed56d4c33c953d6fad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addfdf394b48123c6cfc84abb05f39a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5266ddbc50b6bfeff731c97f0a087f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eacb5284913fbba2511cc9bba820d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed8ac39ca733b011e5be20ef30bc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d04a6362648e1c5f4766a6c6489c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6e99c2849f587e3694ed7300b160d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaf3c6e5fc0fe0a5a5b5765fe13862719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081218562433bf29242c74e2891956f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce55ffe3f49305c39202afecf2951721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207a29c76cc4e23a72f0372bf2676c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec0edb316e6cf94a0893b6e6d3899b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfea6c8feccc927d355f1afc58998724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579406e6e6ff1524d9c20937a8598fe9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7262224a6b8c2cc3d9baf3e3b954c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba635c7a0b460d1efa660ca57379cf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c0cd601c2c0734bfa4693296f693728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7e3921f7233731f1310823c1e282f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033710fcf76022509fa7d9e7cce501730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac23839fd2bf776bf58960d67b30741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514528e454b0c43ee1c9bd3b4c521542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1145f25e03a873e017dd73d4026b773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80114f41f39fb0b06803a6c2d28c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e20e89e0e5410c3bd5b659d2a76a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84c8fa01ad1ac2761fb4c4bb44cdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcccfe3d31e5098a4c95ea90c705e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c56a4ee04f15d42b9d418b82d02c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634d8b79f7f8bcac88bf99aa0a990309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a3ebc4b47b3984bd903731d46a10f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc352ed479f927c02aaaa9c4ffe9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b16c65766b73c0ac46c2236b27bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b312294ef65400d141c7486a4ec72c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa7f319c852ba1308ffeff69e55e3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb39034348fd512dae0049140de30f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ffddb88e70a02caff7bfaf0f2e1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19537b576b4432c592607285882f6b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f55930f0c00297f214b225f8d62518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccdc06be05b464cce1ce4ab977a9b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423210401cd2bbcc328c053d1db21a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f378aef034e1109620e082e8ef516121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4563bccc865d106560751bef32c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef69154ab9d88c03a6d690557650323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b32ea9d40184b180b72d7672df6c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412123bd25c9e069cce2e310c69eb75f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6239dc5b95d2bb68988b495979a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde768f6bbe649de86d79e0980c1fa2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaabfbbe851e0a2d6b194c6ae79dbe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d43ba3c2457cd4b1b26c5daf3a22629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22894ea9c1e46e847420e5c90e1cfb6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d963a5c79619d70d17f229de54f4aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd9fea14cc21ccbc9806de2a3865c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a769634197a9021dd5f03e9128b035d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf473dbffab4430ac1c60397a1009bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feecbc028d19b71000adcbe0f6873535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c65d39dc4b90675e947a9180eb6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceec0dbb72c61c2e7bf567769eaac037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ac224bc1938c42402db8dd927af038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694181bdd92d27d86f7a1c33f255e9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9faba0c5efbc32522e4f4b2163c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e96f18ccc42ad7a33fbfb48240c2a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7830695be144c4fb6831143434fdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c222751cc600e41993787bdbf98bee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb187a027242fe5ec7861fff70663df644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed835bb8ba9be3a3a9a5ef7fa7699545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531279680b8c742dd814f2976b4ebaf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975cf6577667f39f54cb031f52f58b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9a421e356fde76cf84b5409186b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b96ce66369787384fde7b25fd9a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc81792c982605b59dcc01a76ab5a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d86c2565c8426fbbaafcf86e7df2e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be9b9154e9f34eaa4eb60ed0b091d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd22b012bf8119a838e1f0bd62bf0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3a0f8697a2b6f12b5152f740167354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ce87b9a388bb3db244b902a49688f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a96818aae3c96797fe6bc6947fca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d97c85aec28451bf91d5c527e4a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd99afe3f5de4927662cf48ce327a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6b5539d444c2780a8fbb617f15f0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e2ff10951fb62b7c935d903a1764760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f160eee0d79bc1ff04ed088bb51f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099cc6733db8d6ee7d1d2cb335539d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396fcd4ca96d7a2848bf7680c4f72c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25345a89b095385cd7907bb6d763a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350931af4f5d73294276d858eba5c64465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f0fa929535c891f19a19ebbd460a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862c3963d58eb3f97cc1ebb26ccd45467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257be12eed35a79e91ef4da7849e6cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51c50e0cb590fa23e371fc5d74d27769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a17b23a3904373746f1b3213c947a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab614f93c27d691038a19da83091d4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99778677ef7626065748c797746b57f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e7c33efcf4e0c9a391ffdd43ffd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a813475ef9cc526a6cb387e2a130074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b30379af044dee5aeab897f997f0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae04d3f769ee1c8a6a0cc2c26785c5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae25be3179f2d0bbebee51752fb9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dbca5fb6febced323cb4338a13d1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e4941d8e669c38d68279dd1b6775a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f1b0ee2ed04c1f03676ae556b18d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf2eb7afeaff6c6f9268d364c2674681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43aca56345a1aa9464f818dc492afd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a9e2c356f726529a2e512b4faf6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8411149d62d237822d7652853fe484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a1ddf2f676f250613b763762e9c2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78ee83e65af3d1741678648b84e8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1bebf6950a725f40c9dad9a66767d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e882f26a15be8b8785eff3f56713088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85304929bed79d56ce0286475f82d8a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dcb4fa827f7a835e367a67914d22d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83a5ceb3a786b9f13d13c3e349d0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46671c2f75270c47079d903df66c6c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25312a5eb6be9442d89d04955d39293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c818e5dfef0fefce483221a8d9c3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc8253c8b58c48726f9df937ec4af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a5c6caf3d438854aef94abfe3e4e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b29d2017b4d0a11fc7bcb319d8f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de02f175b02206d24d95bc5321b46a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aad1a7df2d61c4a6e3ba58ec5178699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74f4d5e81a8e432ee36168fdcccb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c06a2cd03e7b8253eac6159cf1167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0017ef21799feecee3a1c2b0c9703a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bab833dcbdf2f313384543d8da59a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045cd7b73694cd39cd7ea3558511e51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40a29b6d3393bbbd502ca69d72425f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530733325a0b08618d09a498823d7515106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ea5e034d66b88267400dc84e2cf12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d822e378f06b9fb66c4f94fec4132108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e2dbd87269f8221586cd16b6f400109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f948111acc59d53087a320902bf8e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae3709f0ec04f0b3cbcb62d4351ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d8926b38b3655770c3f906e17ac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9c0e15608e409cf0c145a1290812113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ff9f4c1e0d434565931238786bae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55d207b77ff73b3b70a45bf9ac3fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5102a2cae8afbdd801ae4dc9b8f82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df760df1ae9b9c03f712a9f3a8ba96af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e363658e161490c394a528001b0f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168fc6dbbc151d1e37d0a195fde324119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401deede276cc688ccfd9e6c40c64891120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa50b6ed0a061a996087871964b8307121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c9e6a91292774b58bbe076e2fcd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163573536a634f36ac160f412a8f0f71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920dccc30aa84c0d51a6ede19e865c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0949bcf698e5dedaedc3097c8b526125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5159215e0f84927e924ee323384d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d2e172c2d979f471d8c89c454333e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c7e70bca3d96d952f100f0ac0525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce3c5dda5346c0238e8cd797a8d56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4f98e028dd1308afa98c36e28f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c9788fa3e7b926709b6b4465bc2c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded7e9f7dab75036cfc81a6798c155132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16bca83039c98986d6897fff753d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c8028d7a0d58b5ede156ab3475242134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269131421d80d95c4277a4096a2638135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcd2dc2dfc240caf2c03c0c608359a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e6327db2a88138bea8eecbbe9c373137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb842a07d2ad4e8dda80c014ce2e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a230da88866efcc8ee763e0b65b7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9648d66b460ecec3bc905b6cb6345e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02a35935510e80cf1ba7dc1e97b2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0253f3b680cec57cb2f3defb7fce75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f6d993e42d912edcb1f13a93398c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690a6628717660f2bb9a9f18da629f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765194b89bb2b745a343fe03cc6889145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1262da2ef3883c47b6575abdce493146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee13cb622ee9b9bb35ebe20f006a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93baeb97f8e3279bdba5cae567f539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9acea9e64163591ae77a22c8003287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f082026229b219de1084382df9cca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82685a8975e0cf25e316ad516c5b754151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910a2eda53e634cabe29bd5f05e3c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba152e0dcb562e8a7d4ce8f74efe6b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759617e01303fa9a95dad1ea18862b68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8848b1ffaf7a00cd6639561190a4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8d4918c0364162ffbcb591bdaec0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22842077dbbbf68bd368bfd228b81822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3a16de2fe9fad9d1a94a0dfd7ea27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d03b0d95730d0394738b7e4eb8f336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429341e7b9394eb4bafbd792f94ac99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf53ddcdde2254cd7b6865b9d681a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f114e754d9ba98533a03d7a7c392f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae018161755f439b9c34a877573940d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27543d365c918051c358c752a2599e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842326135c4e3ef8c10e9f9a01d5460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea98c30de9a9d6c66be6e9b57eb1e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb21a62207f0a66fe04b23e5c2a21ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107292681e79ccdf2c5abbdc86eca769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479785b9692d7fecdcb01d49a02371e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aba926f90d50d120af284d63c69288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0158cba290b1f8153dfcb00b11eb7bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a02b451a1aed8d740c1277c08be3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c8a5c1920f2bdbf72faf944f13be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbf5351d60a09cb70839be2616680d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31348559f65751444347f44e5cf66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9215b3f0145e93aa44727aca8e66a40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e63090841f4a0c3d8ae8ddf940d5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c751f4a0ed6b8296b14a1bd9367173178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c654842ec7d1773e8df42e970f6fb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfb7014726e8c3693254cae6fb60fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793d79e8a9c42dc03475ff57791923e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231ace056b2665794a849f6964c12f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e62fc604dc0b53ea171451fd8fd09a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da12f816df55249c7bc1ae234d642184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d50a0234f6f2712e995bd76ba1721185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa32d29078e396e354b9bf5c909806186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1af9d6d89364b4f94a6f8ce5765b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9232e613eb590c084055126d60072ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c1c0b2e63891e432a2a86df0b2be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23510a79a8147119b33746873c5b6376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951a8ed12a3e6554afa7b31cafd811191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be84931eb24fb7201787b39e05f83e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f8887e8ea23576a276340680e1be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef1bc88d63ea3511525d2fad18156194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a20c57ef7ba7e8fbe77f74e9ab4858195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f19193dacadae1b6d172be327b8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd85929ccfa4fe2d95be7a81feab1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edbe15a35e51cbcab09f77a84231bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2cdcc26381a1c7dff8c5cc0f28e09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb948374f5a67ceb6d74e4f45cb0f0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5867eab998279f2cceadb12ac981c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377678ece9991b9da19163958fbb4143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d48155e159bf422a675c800094327203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae3b5065caa105d6e1947b0ef1132204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e6614f18f40c8e27e3da8765f7b2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67ab2950191fce61706e7dd979c5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920ed55488a5d5b08efad2fba5df0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ef0fc9b3c94ae505d772365e5c1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9bb5a50fbffcece8ea8c5bffc9a18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3aa9b426b1ab4d4b801b8d52dabbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3affbb8ae443e8fc8cb772d8f7e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ef289439cf32ccf0a02d8e2cd3af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1652204a0cb09b3ae781d8f365f862213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12263b7111f4b7d59410ed891137f3f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8e8c69cab81d5231a5e357a04a4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b826ca96932074b4aee22e16cb3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dd80c18ca82b7acf5aeb594a33128217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0370525f87ce1604a6374facebb044218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f74542c03af40b72243f58b76722a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd799849bf74de7e599b37f85288977220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17dd8f63ca54e7f4cd9b40e1616f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a80f1c3f783da30c1dc25b5d0b0e0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5d6f80e38ef6cc567c3de87e93d36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d5628fa09afa93909b30c79fd6d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373474a750342dbbcfeecbf1e77fe91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c887d8b10b8993a3c9b167b198e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931204c9140ba96b43a20df0f33891e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424b808a5e15e1962fa74b5abfc1b0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f243ae4c50ecff07c08db3b1a82d4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d21295d272f95c5741303bceb7212230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ca334f2573637206d6f1d623249b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf919b7b80c5aa2011359d925bbf193232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546007bdbe3704a7af18d33d8c4bc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09647f428bb303b87d9b507b57d4835234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4c0f17fb08debcc07006f62f976e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1138ae03f2e8bd72f44f8787820cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e728040883599db1ab994f00a5d5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478691c8e533b113dd98ad80d5446d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfec48829a90946ba509af1e35d4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b409ff8ad3d169b0d29b7aaf55430a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253214b29922d763f67e5b6686d8635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386655667fd3340017ba945843bfc1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2f6d5ea818a6b089eb5e94f040791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ec8150edacb6b63a729b39e309f84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21f726a0cc7e88a24c1bd6e476218245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d386563532d5acf5320b37306858d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a98dbf8f01d930452be878080c94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9c83a5f42bd3661621b893977a09a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c74dccbbbea47aa4896ca8b037cdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d269fb1bcb7a29f3871cec569d21cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ac495059d9c76c118b3361feaa1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9457fde9a355a4322fb021463902252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8875f0025f0b20d736428ae301d608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a9384fcb922c8fdc0af4d9e6fef37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc1e22393e86dc6ed1b4a97a9b27b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dfb66c841aa3b2ac50021d76a9e6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc71609c0c9c7aabc3fa960909cd67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e054b5e38ae91af3d3df22f0e184c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6517b126a54c4960206e8e2c975c14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001e0e26039209b8b407e57d4ec86b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b82e0c3ead2e9c798d5638d5952c0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9a167572ee28177ef063d87f97661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1a964ec9bec812f6da6147ce210c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe80bd520e3e36d22133243d34ce582264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c278b572598c213e003ee9f665ca24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89836d17e3cc44478bd180a4e073fac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540f85c361348a25515238c8c16d05c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e75f647e24c1fc54e17bd17669e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12a0f3949a41884f2a221422882985269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e7c71b592c64a220a7831c576ee9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e14a663af4878fb6b045314062b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da5950856ab464d7245d4d13d36c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d19f21db01389068f5ab700b372c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e479562081c4f0d034559582f8d2d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a15c359216f66fcf10644966dda6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330caab44800bddf57d4ebfe26acb41f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cee92502627a85fd05fa06baa83cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aebaa1c6f0037323221d71bc7e50f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e27a75fe87b5416d8e19b1ad41784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489fb09207e943133f9eb4174ac129280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40685e93d4bbc5165f43c3eb59d839ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc0ebf9ad86185836258bebf0c0d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8d112dabbd7237ce0372730a5bd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cf27115cd3696bb3122c69a15d8ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c0fce021f79f4523f41b579bb4a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e75c713b4455117e4c6e02dbf6b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975cd53c3a59f0ad043e480c9196760287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd158d3ea5265af6501d32832c0b9a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7eb4052dc52dfa7796c533c2421d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391a34266ae78a534f69fc1d72fbcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b5f4c1b10ada2189c362dcd816fcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c7eba1109d6c19258674ed4fce24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730b88c31c7549382a877b476079735293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5631b4dc8d2c9283c0e09add6d4e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723abf97d5afe1dcaf5ec3cc15eecfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111eaefc554129d5de09f11463e64a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494308eab46bcaac6d48aa5498518fd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a62278a3666ab077d94c30436dad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102664da59cdbf5930a45538eaa52a80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806277f03be127168a31fffefb025e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe7d59ce63858dda21880ff508d93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661c25ae0fd9415dbe05a131697834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199ab4eee5e6277769f1dc2a5fa9e3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1801f43bf6b7a2ea396d990b1b2c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d09411f7eda74b32e1b361638b901305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ccf95df59819680f1e65971af050306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884d9fa1ad861112e6f380c8adc0d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353f68efa3664fbca740c57b38da269308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5914db1dcf9235885982d866344d21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8f43a61157582a849b3e0ab7dd003310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24069c9aeee72153086bc32bbc0666b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acecc1353c5836f23cc15f37ce4eef6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d340ffcd053044c9e88f5cb4c79ce3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553fa82a8445179bbc6d94150b7832a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986bfe5752614d277756a20180862c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c246fe5dc9bed69a51d52123ad8d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a081c10dc7d751f0abfad6a9c99a4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacc3a79b187afec9cf4e96447402e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0323839d0b8f2116387a089d08bd538319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ca7dd7579f8c3f2bf64d577daae8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898643f2d3e952075ea0c517b193fb85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025179913864c40623f81f729dd5600322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b3fc3c209e1537a50b147868fd824323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d709c11786bf531cba726cb5467f11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d31511d24f9cc7f75247a4231f44c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c25298bf95cae74b649680e13b2c78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73426614146f63263f3fffc76a28ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b146a1778649867b4f508ee957d04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b68d3b78512a447f632f10e826ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea107fdcc69ce608dc4af383dbc08e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffd24d70be87c094510403608815d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6dcedd3ae66f971aea1271fb98bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a1b5fd07989796e53d06a248599b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406eb2d3c7a3540124336efcdaf09c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e9acaec5ce0ff81264ae22d36e65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1035f46585bd16edc4947841cfe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426695f95ade07732b4e22686e930fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1e53bfd4918edbf556ded6a17ffb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41f15f489d25393d5567e15906591339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b992c65949693bb1f21b1d52ae59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11416b93f019491d93cd0648c6669d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f9fd186f1d18ef89d2be31c47c9ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6d0c1eaa79ac4c56b3b0e93d677dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f995cec3f3ffa16eed16eebddeb9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4e84fb2dd76257722296c531f2185345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510f40f8cd9521f010c45217fc08857346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd5be51aabf7a5d2b5dae5fd0b214347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ea6a607170f181ab3ccfffa774a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0719a26008921f8d6d6f377bbc92b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa15afa9014bd2a24e1add8cb6e90a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641eaa2a414a72e97b2a87a411952e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f031037ce5fea1eac0b1694a36c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61728444a108156b2e20a6c84e5ec6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8edfb1e3be76f20589f5f358483d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469339a7fa403d8ae781d29ff43a545e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df37af1d8df2ef062981cd8241061356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876341c9cce07f597d17a0156ff7dc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a1b5b2b7ecf5c181f575856fbd23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a04a4ecbf6f41530d4f25a23e1cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f3db77bbd33c672b05e7008a28737360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc10e543e65444416bdc29e286cf3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb09f04bdbe2227f3b08b16f27e8a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435797f4373eb9ff79adb9798b10f8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ef64ace3e91ae7e8435dd7bce8a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc8d5c692411d45507df8c8dcaee4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb57d88e1c9413174376d88e56a96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db5206bab64398001086e3dd95d73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527909497d4859afe2c3256587ce1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf616ae764051151761bea738233605369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13c8d73548c6f41425001973199f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a3d9c4ac69af172c468d346e17315371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64832aeab619a91871548f54354fc91a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb46e7a466de718ad717042787012a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbd3920d0f81e59ddbc9ea89078de6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e368be0ba58e2b2ef5d38bfeacb289375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdba3c535d2a19b226531212579c69b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c6cda170996677097a9562bcdebc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea31ec719b85397f8e43c77c4dad29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace74f3e61878e37bc5df21fc582f14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851d35df84f12e2f7eed9f3bf614f0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ab761a5110b5356d1c8edcc3a9fa5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819ca87a52a386e615b4c063a13c2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037889f54acee0f4110d3bf8915c53fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ced39428c81cf4128f0b72df9f01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddda2076f0c83fb2f0db56efd0c620385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106ad626e4da0bd9d9b0ee334e385d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce44c09a244f4fdc9dde7cb39335fc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ebbd2d25b5f6465d387641cdd691388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2713b01b66a52c54e334082048ecdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1021ad0b5f9648be3b2ee78ff824a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f64ddbe01e09fc16349996274b9532391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fffb37710613f0cf1c5464336cfb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a401137f71ac6684bfc641d743634393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18a6f94cdbb67901edd5ddc7de8d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6878919f664cb31c499a6f7ad85e26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff9d718e92059c03328d0fa358cd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433cf7b19e1c9bd9227e762f32c375397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862b34af2dc9c56a2fa3e1b02aa52a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d911c2db7552c4e2888ed3b945dd3d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518269247034d42bc57eb18b3153f106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b891e0afb2538e3a1c420c0853f80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd8dc91abf04782587856001f1626402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a443b281025f2ed6f90c2eda7662403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32656f115c7051d1d8d13a6b94ee6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeec63888ce4923ba96128fa2c1ab8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed9227d8f55567bc6b42be9d54fa93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365ce8376f1591bc9aa1277268efcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6ac4cd5de5f8912d08676ff4c079408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696ef4f4f5902ca7223c5da4d48855409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca166d7b484d2e4f12cfcebda67580410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec0d7bdee77047a52e3c640343082d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34d0dd3f0ab5300e3f7ceb618f21b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5d395de6ce26b063e1ec3d1d16a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5356ba5f01fa9d356a6db35c90a0db3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d958d77fee844d73d53686ddf39f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d524c47e9b432d22188168641468416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17298743d4887ee56b3c9f49d8d48d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b36dd422e3fc8f120745d2668638418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5d67c8026733067f4554ef990556419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215cb0060c0c76756079b42f3c8877420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0b8c2ff7bda7b88b53f3dcd5e556421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83484007ebf9b608b4426b6ea2e4098422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc427f29343377b9d9e8251847207e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b362277c8864b754065ddc4ad171735424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b195bcc10e830ae8f63005470cf2dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea3db940e3c6f19479f520e761f99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304ea5becbec965ca005dc906c4c2ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73437c881470419162e6fbd7ac383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fbd71ce351669257b1b84bd7b64e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c6ac2da2593c1c7aaab5ff946f7ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc083032fed57a6a16726c91c71e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a518dfe99f4bdd279a112e9b99c8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc83771e3a30e7770c449294f8a62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3668222f7926d98f14859d5bd1590d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6af9c1399d2bb738e808c5bab03a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051cb10bee0a92dd4c76a742fc23dc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15786bc6095a24bc97f8d3a013d7d73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5618a30a90e953280f3d0e3060b067438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e1c898f275a05c74741f126100ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ebc23b11f97d1d958886d64faa88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5501c670b39fbf762a27e081cecbc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a04a1098d94b9f7d6b38974dfec7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26bd323fdfa9f7475ca18dc2b4451443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4ec149e2db32f07c155e0916f2ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6accd615ac1e3968cf4d3d48418c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272264c0c3601733ff42b064a966615446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32900411cf3d4f6cb43ea0e47dba8e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57013cff27434feebe3552c28f606f3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e289c381c61558d00d5f987542e992e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138b496af218dcd8854fdb99ed690d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82838e4a2f6200ca5c183ff5e04dff22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f211aa1c2d847d4c0c8343180541452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb6d192106d8226566146f04e602d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d01d16c1762c35f12e835900f915b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010225c6a4fdf7cc39ee240793e1810455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b30eccb9009f62644401589c76525456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916d81640e4aaec6cf16ac2ce634b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c2d5aeeab7bcfff66ebf39e5ad4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f89668960b90428a82e2686d5a58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8040808fce8f2e640e1598bea6c7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f93c0869c581dfd4e60456ab7998e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474aeb7d7fad846dbf7102b516e9b02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f7458f0577a58c010683427b0f8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c93b6fde4c0d1bb84ebe92f4a800464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34b77906b1a2a3d8ddeea1fb8c894465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d8bb41e2546473663b2b2cb5092b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712b27684372838b04605e138bd7ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec989adba7500ef328b2a1acac4042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9540ea5afbdbe0f9b3610af74c90e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45ddfbb3a8be6fab6cefa20b8ef69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6380d9bdfa92ae387344aef5aec00cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005164ca9572054eba418a459a15b47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323524ff68cb2829855b6fd58a433913473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfc4a46575e5e061dbad34243bc42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc2cba46f3ec45258a13babdc070b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb2e9606c8cad67c752fe48324917476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c3cae2c8d986f69cd4957137afa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0062ea785f93f80aaf9fd7e97abc4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19799d2fa773f82c39ffc32b32199da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efe61b24fbb250c7bbbc192b0398fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18b7a42eb8ab2657fce9c3f16e7200481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c37342f8b6e20bb1a7edc570172c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87257d594a80f6dd1999cd14ae926483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87888f0c1dcd2aa5eaece0c9de5cc66b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f727052efecdb1c96cd8ea49cb9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1fda73b098e00d757ef0c14c0a1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a30c8e5afc74858f6244f4973f46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a6ed1cd8cd7692e1087505f65ee7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df013ae8b36f06dcde2a1f15e393816489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9239b6d7e374b3f0f5a9f4ee2f767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23c6c7b3da1865420122cbd5c5be34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051dfe76dbbb654047c86d0d9d28149492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e9a12a0c88a861cd3148480d4c212493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc8edd86252e107d6d23fd19268d36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000a705a292853932546e619edd6d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a74bb48cd388ae36b688c4da7ec2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508716879413006e939e8db0ecac679497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4220871ad7af778b1ee1a68b035badb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb110662c8aa5e31f29d1aa88246d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78047f9706c581aa202159e983a29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6c34aabed1e83cd91f19e62b7647a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f098f15a6204af370e55058757126502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7315434a6bb7f0dd4f6ef9d2d2092503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7b4222f70bec1c7a7ebbdaf40f44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98623b04e66d9b3e68f4122f4681a0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f1ce57d698ce3c8eabed646b8c412506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c740cf39c2bbc2b15004fd14181a908507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8920314afc45f83031c936da0582508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565089e230007c35c78452b9e9e7318509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe922abeddfaeb3235d46ac97016da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bbddb44efa8a87245887c0508b5be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c74fef5a39fba8f27e199dba1b052d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420403d23c74b16c70b2fec772849152513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab45d9fcceb8ff596f188879cae42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93836f9a6c8aaaa14234c9cdfa92b05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a431e2d5c65f91d89c790a8f70bbb90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7e65f7fe4703ffd397c6bf386ed8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04349f4aa67767d41a7941831e5e8ea0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2030ae1c30ceb3df2a5f1414d89691519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ac0f4ec3e70940efca181f032cae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba2039591a82e81ac5ea80beab0e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91c6b70251aaf594a5ebaa6cd2d6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8df70d6c0d84c557de797b38ed05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee1f2f7d4caf1882ea84cde8f099f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f528e1092457a46d211afea7f73035525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb980592e487f1fbdd980e924c6e948526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed06d3862139ed296062ec6ec5f9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab99cee7e8a411b0e1dcf95404e51d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6924e19323a50a7bba363546af1734529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7475820a005fa617bbf2d7869d45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59eb64bf3eedeebe775c8a6a6e863531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a32ef31a9b4c99ba8caee79df255fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00f5222b58f379df43f99d526399f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd840c12276efccaac79262e0082ed8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7f38b1cfe2022f69b2dbb0c12128535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34892b3a6b55f846407189cd0c0e4d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf5c12c2155522c026b703ee3855d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b17ea2095febacadd29a1e73950f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e425675932230b26c450e413ad911539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24716c3147133b5a2688682aacfafca6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a20871062eb4b1cce5f74052d720541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a77ae6724bb00cc6d10d5fdd5afe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e430929a13e0150316aa9d4f444ecd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda12cd0ce9a774c2073781c64389d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5851e15c80d2b4021e4ae0bc30c5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b664f1e996409fce94132e74f9067c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc5f0b04e40adf539e922cc4dca92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99848fb8b83d4526bc0daaf543a4cb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4d0381769a241719d516e611bf00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7505e200fab0b5ddae6e581eb09b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce70a148ce932ec0f31f8861a88b0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415c61baa9826e02cf26e6eb83b93fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7ef9593ad0f21eeb93f864276699553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d97e25e2399db16add6cb39c047ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33207cb7774d1ee983c619a1d8284c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d1350b69ac791c8fe25bacd87b14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8414551c6e3400b3b4a95abb82abb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff519fb7edbf6d26f76cc5e6b9132f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975de1e572fbcdbc41ae5e5e385f9da1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368b997b37ccd7bb1df54b79245e20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbfdf6f868ce2e1cf17fbda915ca38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42dc24d7e50fbe4b3c1a6aea1953d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1bb5105601fc6ead06c9b4937f6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ff35544d6972b1f9bbe8bb2dbd73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa3ae8ae4496163456c16bdbfa4e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90799bc682812d28a1f508cd9a2a630566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d270d5413165f435a0165f21e50bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832712c43e26a65333f7aafeeecc198d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963d14073dae5807e60caec60c09222569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e86d3a7c2df61832c550bc412ea252570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a16a46d2ebffa8c669882ba9c1616571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa08dddf96c6943ed344ff8178a3baa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2f10d80dffdebdc17f583975be49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81116a87b7dea91a2e5c702caccc88d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed2b6280e998fff66c4f02145485c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d03a6eec7b5513f492cca837a413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419313c0a93f2b124af5b0f83ce11a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bb5ee596db6b516b2b6394937dc19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f273c57148975669a6a5dbeb4f291579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f25e102c68eae19fa5537d98d0e39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb8bd23167bcd7414286852305c98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68028e482a3dd363c27ffc6f3c5ad69b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acace9956ad29deea7240c186ba4965583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36d97a508f9d8017f43f045cef6567584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf80a885a3d813af6aebb269de65e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a4a74086b8ed03f0d3bb6fb1eca6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f7b5f9f2aa80aef61f21e82ac692587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e28c853e6f50da138e827b086e11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e757a8fb0a838a10fc3e38cfac8b670589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9facd91e2352a84374bb4e1be8c26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e1df1ea637d32f08de889fd07578a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69b9b34562587885d506d2f2e2e77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14effa29fe48f3abaf394de41db8d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182db74f8af8f9743484834279026ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066b557938de83caf81809958de52c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b873a9e5878167ce072d9e8723f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7f80e3f4cb9cada16e4786cc357ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2faba1d8f904862cf015fa213eb3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927d31e91e8cca956050a9fb19765ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374fe80c98d41005a06a3b1188734d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e6c7ef7281d8eb8e8ecd8355371aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f5be7230ea2168a0a6a671bdbd13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e04ad9f0c8e953f07478bc9fb155603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07127a1d290f93224c1b8ac34bf36fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c44e56d08177f2337612df6c9395e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416337d2a6249b5364c3c7d714d56c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c941211979434142cc9803eaf9bd48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339227d27bc8b88e3bf73c86a9648c9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7aa8b665f2fa5773d8cb170172e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ace27a41578aeb08d55eb105ab2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbacc389da02351de13d210253f96a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700fb6af58a1c0bafc3cd3be8fdd03c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f928e7181616e1bbc0bbe07f27fd84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917994daab933cd2c7f5f210555dc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021291da4cc001afb9b7124e4b08ad24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fb7b02e5b2247b34461fe60cc5d8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e2bf8de90740db81b16e2b8f5bcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc47ba22500cacf13193e6f3ccf5be7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f05b56aedbc2b7d2c87e30ba00e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d96b0494f114a10dc409b90e557ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d5fd0d52d2fa20cae2bb659fe4a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b39ad63b811d6d1805331767e1fea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0e04c75b49fedb5509273b09e83d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365407e3f465ef4c3e34d03abd48d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791f099b123bee853ab0a7e3fe0582625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bac94f4342fdc4f53db33fcb12680626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626d7ccbec7cd3f50fb54e36e812f4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d3cbe1baf1efac4abad9c56a14cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d2d95248a23eebbf17542346d465629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421474977cd4813c8d3d9f6a07c3650630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db526e133c62e314889e826c304b25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5c6931a4521d63bd7b69c2c0658d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0efd1c4bfbd0e1c4ab29a3f143602633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae708efea51b6a3e2bc4a356c75c14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb3bff1675a6e47c1c212393852042635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e977aa950dbce5f8124d427096698bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444fb9516d233d531d1cdfbc3f69f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905ba5adb0b4b929e42cd1c5e572c8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e81c410546c5007bf5f0e46ed210a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581b2357cfcccf2d9e60f4189ee4e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685caedc52e30d6eba5953806b713f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe148677559e7dca6261dd67fc0f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520355f2cb1299dca819269f2c16e0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26787734d6f860a139f902c537759276644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3267ba5515e39675fe0cdf64d1c72f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ee74e342e99afb7eb20b0ef406ba5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e3457ceae48b2891328d05f9c3f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b7bfb1d895af3f52becc25f11c09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e028e54227dd1660bd703fccf71414e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197ac039e6710ca6d03c5426acb59c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c45256a819c411ef80520b68cea7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e2bb7c9f06ae0f01b5f89fed4682652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881936cd19a897d40147e8c7153f80cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b079da60a65a96a288c05024fc053654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6179900d134b0c43ba946a78a6f5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef6bfd24eec8355feed429976e005656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0895758d7d0e437935df38af6656f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb24152e971799bb405e76cb5ea67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4833e4acf5a4d0ac4d4c40ce7db72fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b7ed9da5a0aa347a6bbf79ce1999660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e87408832af9ee676993227bfe78d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7130c4512ab6d4d0dce587304ab19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea01d091f249fbccc4102ed20191cae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747faf4c5fb3401e58634946f52e9fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e990311f91c367e24c2810b6934ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ecdfbddfbac98d3b6abf3d08ce0a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038523c6a0a5dd6b70f22c8759c08a7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600364bc201834cc51de69ab0b4f7867668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c54558b044eb65091dd17563aef93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bd971d9a33c70a8188596c2a9cab7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9c7d68ec452e64471162822dda30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d3de5be013aaab4fe8fbd09c7378672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abea270317f3a31e4e05e1edbf3f667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bae4fce81994ffceb067a7da25d96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b3d219ce554893ea6c3590d7173cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be7a22d4c8b02ef184cf8824782e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf192debafbb5c96a301151c2d096e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b06dab9e86068564aef706dea1f55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252a6bd44e71efee4bd3c3f130b2e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56894ce72e0a3f5a61816a7cd32422d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>