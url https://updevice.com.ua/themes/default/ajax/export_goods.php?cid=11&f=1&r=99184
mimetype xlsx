--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564aa341e9a4a6e308a3414d17a5771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d4c701153f78f0a0e695b3ea4ff12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7c0ecc0162fe00bb90d6ada8ee953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178506c8f2e1afbec9f1d55180f3baa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930420bdfba92f550368f196484d6905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4434459ed5ad51997da5c981fc006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8e17a6c8c4c552b91fab0b05fdb237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee84defeec0678aa334ca5040e0ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190069c5a8e81b2e67771a06a1d1a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16de2ffc6d860f608418d9bae58ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5af89f5cde03a071bbc3ee8ffd7ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a45cf0a330b66dfaf0f0701916874f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403441207b2f8148f09f9e0f9a5c43113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d01759823ee950772a9f251fc0e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17621bb14f53294fd8de0e62c3dcd7ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4caa477d897820da2731adc63e2dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7cf2a09b58d8f99e280bae729ac4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81deb7f4472964e46ad113e5c98e9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4957f284149b4b16a4a90a64f8b4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a5550472a2f4be234a25be40890120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916f3592dea3d0aeaf8803da343fa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4c1398fbe1a72ab3e920c76acd67f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3554b179b528ad4ca5715674cb47823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c218d9ec34c41de7dd0a23563ae2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29eb87b026728d2c669ef7a9bc9c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2460f40e4abef2cb268ca2584bc3a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742e4e22eb2253da0b919599c014f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e23a0a7a5ae71a40d819d1d8363f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9bcc4ba36707cecc4fc3737da95e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f6734a34aa94cc6dcb03b990248d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ee5a210cc06219a6d6e702f295f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69698668c4acdc080bd4c53dc1d88d6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddccf02271aaff63ba136245e4a2a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d31ce1327f002dd1cbe838097241a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745ffce114067a1794064ac15e31a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305804be56d5153e0f01146253290836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ae533f67023e7a6628fa4d5bf010b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e806da3baabf7ff143c12103567cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18233507fd6df43f690ff4a7423a1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106f813bddf72d39d6f3dde0c7792340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fa22a570fcc23fa0e592748a519ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837177831ab4030bac27f7fa1201a2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab1bc33d7186292aab1794b10dd3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d3534a61dad70bfb26ff13c4e545744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bec9985fdb3c7e409c42698c0e93045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1042ef2edf664b0ad3c902188356a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66fd7c212e34ab30f3503a286f7d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c57f26ee3aadae098a6b791fe29748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1fa2bc891c14c3bbf6fcf8b5951449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37cfa5d93816cf3c25cf59591f589b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc637a9e4ecc2b546ce5e6ad7229051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65320d2566c06b0d8854f19ce241202852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76d8352ff68df484806c04e05200153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d159e66ccc40ee20b0e9f65cd96e0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b74fefe0cb1e1108074a101fd544c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ed92a8ef223c59503b6c8b14155c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd700b5a2c80953f91528e4d6c19e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec6d01d33624c40c1a3e65a0a791f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c114e1530a0d07774382150a0ce7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113678ca118796cc5270ca175d05c48760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64cf364cca6676d7aef338731f917161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ac8135019a7811ca32f4002ebfc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f53b966bbffd93b50def06c96a69b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c066cdba83df242e0bc57056772b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b0a6c992fb623f10f20a7270904865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a209cafc5ebb0d7a50bfe6b539d7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51de23f3b6745bc47c4ed98f8dd8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812e7e344f85088cd7ddaa291384ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebff02b6aa3f5093167f69121c071369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb357f5774e4c4d9b99630f249d1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618dfe5b6a10bb93ab67ae9688a69e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676896c468f5dd5911b52e8c9d5ba5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee8c43e2571146b726b39c0971555573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e012a10db815fdc1c771a134103e4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf0009ef66c91c44f77bb7c85416c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8dd469a8150518c525077422e2b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c5bf79110171a509010de612f4dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d61fb59fad37dab4d7109390476978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e758b5d3e136fef4c9a837760a220af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59b37402bc9047611c682eb19212b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc974ea7cdbcc488c404a8813bcde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617e981fb8a7cacce5aef1880903f0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de88300cd2da04c61fe30f51cc632e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e38eff9fef62ae2903fd9d76b2e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d653524731ba7afae4811030a8faa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d2fd28ff243966606c31517fc0c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb112119d1044afe7511b9b3397b3b1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04962197a531b5b6a62f5450068f09b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d37104787ef6159609dc95090009689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa6d8f68b9430e27c9e67bd255a64590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a70266b9dcad495079c282360bccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d27e928566cca9a2b907f7512c7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f07b2925ebc28f516a2424a9f644d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f9724a2730d47e769553e0a8040af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aaba6455d815cccb4ac34be7da42795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b7fcad75cdfcf42ccda5e7fc8cbaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3765231a642b86c2fefc8e53182fe9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1944dec16f9fc3d4b2bdcbf1965f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5e871379c1ae76f94166d9b5474599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a7eab5accfd22ab47c57e8bd574d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fbe3867617b4eed6bbd32fb9899e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a0a855add9a446873c70d8585ab8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede692d36f93ca35e90c1665e7faaa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe681d83a9df471eed6ab319ce262a7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a0bbedf3670980ad883dd4289c46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab333c6f93ad523c464cb5ee1b42ce8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c05f201ffd213b67179f83e6105d94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4ae394c4d45c5299d28637e84830f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4f1d4f99937540735fd09266a0597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfa76de2600a628552391b9d0632c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d1711e3e7000feecd16090945b0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681346120b6aecce1bceddbf865b6f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8217f85bd83ba3c37ba29a4837e15a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03684924b6d57482724679e81cbdba9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f9d9359feda49d9b11a13ba34b23f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b016b1e032449bf281850aae00ecea9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a314795139b956a00aa52bbd0a6a7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3bd3ab941c16940073e1ef845de93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3bd1f195b1ee6d6360f16c602860a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491ee18c6994eb8224b80c75d7683f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0adecfc4ccddf48142320387167277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9692f0eafaa91a0e36b8b67eda508122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1c5910cf1f83735f15d85b8ffd47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2177b28ed7f4f5b31d7778e828aa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf1a7d12b92adf2711ee496c0b31d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe93ddc46a8e256660f9897c65504126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01eef98b1a95edecba8ca34f039fbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e5015cbc0fbc5cad3ab0f92f5bb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cdf56753e6a5a5a6db36c97c8c1b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9bdb55ab8633de08fb4f0ed65674130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca920b22c333e2308df795ea8b4c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee15fda50732b1884d40d280367e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280f507e13d932c156e6497df540b43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e30cb6e41e6c403fec96ae3030e531134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484517b3c4be91519e3e70bf45ee14c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbad215020f6fbb1df963c19f199569136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdfc8c64c8a237f39244b3998d3b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e7be2916d68c5ba8e9e77e24da8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24e06f33857d1961a08efffb7d0c1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe36a4415f20821d4f4ce619702b02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c75c59c2e218eaa1f5e98527c188d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525f616af95574d8ffa09df240b0f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81fe21f05c2779732cc98b0152e76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb53ea006167acc426e049a7833ce4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d41a940ab9873291f1afb45b4e02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe360e41e4ef97edd67f6deaa2cdca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d78df461508517420922fbb4efc80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290fa6e0c66c1cd09f2c242796cc41e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4685d041928bdd96b3d23007f5760e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66c57104e55e2025334c60d1b2ea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae4dc36eab0b66233b2d89696b6fde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935323277537e3b45137b764de4c34e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c06687ea0e188f528b380470be86b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff268867a1ba852a361851cd0d1da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fbbaca3ea15d5ece56ab6ce02b75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b88f523be6f921e42168e6ee2a3143156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943bf69ea291db764054d63fc059ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb0e4b1e4943e9e38267a794e0e86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb7221ca06108bda1d57ea9e75a35c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7df6acefed62e9d1c65df045d5eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b69914b59dfe8d5fc12132ed9f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bebc8b717e59c0628ed56172174b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57199655c8454717298b25bba53bce3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a15aeda97279cfddd6c90213de0c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12e4ded90af5806e3a524c1e1a3680165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749d5b9293479f53c5b4de5748c7bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5597028eb2be07a32544bcabf77b020167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0b5b817b292e473ce7dca6f0c64d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e9fb6253a427c18d00ec1f94ac730169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894da3613246aaecbd634adadb7eb2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1f6213c2b864324d3cb79dee8ddf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7c84cd8d27fa77c392000d168f289172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f58820f5f55b1c10e5ed723ef67861173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e263346b58a85f890e3b4193a4c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ccb035f6e9cf39296e94ff106de1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab7fbe096e11198e1697a66b85402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf02d5bfbeab7bdbd4de45c98b75e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f65ce145f37c35f2155eeb1e52cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5cdb68450aa896581cb11ac5393e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db105c97a520bc627ec373adb680f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e97767a722a32a5899ff23c71ae92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569329b5bc742e79bcdf407b839f42b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fcbe4636c5a35cf57a23c269fc2b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f3cdb7b158b0e9c30286fb9efed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24e349c604756b5f9d52a7fc913eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e07a9129ab69380c42ca3c6b8f03d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0348f09c893e5f1f21a09d0be9a2c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd37fdd45e5a1e273987f04d8c9df7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae414e79559c5da1b3507a54116d6046189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122df867b4eed9d43cd00134c4509551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8c864cb750564a5fb7cb34f5c9c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38187e323956c6a7c6c59f1a018998192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b1a025f924db5ca2c16172876bcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17536eacaf9e2ffba8b08c8a6e252fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55642156692310c0d8d03e14d538e312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e7551b09881de353184b51d1ecda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4ffb0bdccf416f0c3302f7319a39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f92a3323aba6c558b6dfcb4bff7759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000b19eebea378e1cf78557905c9c0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84722d37611f5f3da634e2a198c5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b976b32919a9f5be8a29518088a931201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8958e8f407d00e3757a045359bb35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ef39ca5a30fd4d6283f9baa4fe1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2cc81d640163eabdf270178b1126204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71330f9ff7bf8430922d1443fdefa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0941f46028ec0d364df17f381c2b9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf5e75c5e505bd025893d90f5723e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9bd9d9f0b2d28f91a345a38092756208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd049a409db5258d2f148f9f3fc33bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a31610fd2519dfa805df770fc468f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fd9ae8becfa2e1c78acadb030cb7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60f45742935f3a2f2fde688c95ae9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb747de0efa1a15ae76e971240ab7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bcfa475616bbe9a00b52c49c07734214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b775c02db32dd3f492908fe80b92c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb2b7670692dc6a85d01c672ec42c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344ce79b5fdcf588b7633d78ea6061217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf13d604cfed2c48afe1493f82969218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805523d6663e3d07c3fc4783417dda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f03e0c97d908b93be59385c9d9f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252134c76c050168210a8843759e2161221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab6bafc3ac2ec24003de906c7e8885222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db504396acb093e904a12d4a632236223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cd33153a738005aaa33973ab9536224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313b36da8b9b2fc39e8f59c762b386225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740960ba25aa29e18bd5a1eefa9c11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b01815e7f4b9a4540a0edb27b0e82b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf2c253586600b3fc8c2f72a10c8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb57b9160c64177b62175fe90040cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c39a773ed80cdbb539a8d5832488230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72385573c00676c244b785aa4a54d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c986e9f51d6e6d7d12ad35519c518232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dd1f65be7404b2a027ef0acbeaa1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b0560e5da14ed6610cf608ae8d44f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56651537b9d890f69e2cf6e4606458235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9c308f4ba8627073f3c2ae9bbe29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a983ada7ccbcb7f4c4ca9b75a5202237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a86c0281044564a7cdf9d0958a45a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6255ff7262843e9ecccb37585c60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae0b5258c5f74f1afc2b0555b90ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b4c4dcb42c13e4463c94f9936cb52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e814f23d3cd0509f0342b6f3f5624242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487df3ee0f9aca095c0e5b5308dbff8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88829df2a37e6416f188950e346d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d34c67fe3360ce6d41132d645a137245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b74677c2486293f4e9b277d66e9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8dbe73aa360457bff1ed035b1d447247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07755d16d18e2b8cf39a73cba5c44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7392ccae8dacbc46d51ed82328e82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b6b900f95ee152d64cbd45e3be9f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cf0de8e22096ad1f73d44ec7becba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898614653dd7f1c4b7990710916e0d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5fab246749a047d40ca44cc285d2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c1ac47f7abac21168f5638898951254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03c4f2843df5ddfa3ce2450d20e11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc53ac486f2e5c6be98eaa0b484c97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c147027b9e6e1fc626d5f42de6ff8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965d694d78c01ec7fe2bc6d1dbf35ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20605b9dfede6819a97c64af57043ffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4faf8da85df9967ae132f1aea3c15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525bc850cc3361e473329aa6a58abdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2704724f765458b807961e29764da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cf374ee8685da8019e3150c7d6241263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc0b3621bb00fd8bdc1350f82b2046264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412396857a2180502dfcfa2c64d92d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3255f8eca7d727d8a9eab4cfb3ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba8294e39d1c97dadccb412015935267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f1d10f6fc9820c0f6cf91e8a20bcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b33e403dd533455476825a6b0c084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebe1525e22350fec73e65ed6e5aa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db22977bda74f8c7c8222f0cdea27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd844f2279f2e4f441297437ff067c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff74d868af2f72a37b479257e2dfd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64ac276187b85b066263dfa76ca8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da13900648e51ba2ab1df9de10bf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdec3de5719b42b571cfe2188fe73e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937164089a375e34fb3934cf9be305277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6464a61c3695ac58635752e21a2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b235b5155c6cfb387e1dc095c34dd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ffbe57941db550d9ec0a0ef991ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e25eaf0fee6ee790668057ebbd58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39a9e7194b9ea9dea53f2ce002e8f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a230259fb76f2af8354fe4d58a1a35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbd678cd93d63dcdaf1dc75407faa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e6ce4f2be26b8d3bf90c3cd7389a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd76a57bde51712da367cc70a7516d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63635c9a880f9a80a71da6a6384d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6041558d4ce931c2add505b1ae361288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7c4138b1eddba2cd55a621fef1e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ad840cf76cd2fc893faf0a5e9ca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1bc341fceae585f83aa35717151fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cddd18ad16b63f61f2b55bd02e36b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33918001a58f951285e00f87aa8f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4446f0af679041fe99106cbafa5242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ebb561fa219c275e1d7f42f751706295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5b866d44885d4476c379be59c4c55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a333f4e598cd4a2a2123dfeb3d6539a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1588cf37c19f6244848738b8ada0fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f016d8c90ec72cc4ca3a23f8c7f55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11067858588aa91a3060633e4cc6a71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b018069c7db87bc08f72347622ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2a709778931e7a2047e78d9f4c29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91492f0594712f63b91b213b372c9c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7f2d8580ad3caeee0970b0e56034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff0826cc458d6da4c4681ec9f3de4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5c4aee4b63f1f377684098dbf7b17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b935130ab953e9c6b0d3245b0ffb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537c773bf9bdb29d5901480d472c12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25088e5f90119cd8f7d5f340991fbb8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824852886ea6cc8f208690bce3b858ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f495428a3d63c85d48e98b10913cee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd3fb120cdd5678c2e7bdd613b84a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a50e0e3d8e426d5f5f26ac43b7fc4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60048496a58c3da86a2db0782d0b9e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a32214b867d12c0126b9a522ab63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b9441e11eb1cfca87c30000b0e12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d626fc3db782e4784b97151495d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5925c47ae94f102fb67092eec012318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304090b69d564e658d8990bb7f8556c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c0e0d066235dbc4dfc2cc521e089320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181eb2994dcee12b667180b50378b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302289419752a1b84f4b61980ba6a27f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa950bc2930384120d57ad4104f45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2984c63043878ee996109833f7ef1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d5698d4f9ec3ed3c3b9adcc1053cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646be8cb4f32c0018a5f93461877520a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f15233dd5b835fbdaf9ab0c2066c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347eaff22a345d40441f0bacde45d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0eaa5be688bad4ff0047786ff3bd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192bb8b27456a9d8f97e6e62efcd3a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195872c0a65b179e17c8c30c92b248ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606da17e5b712eead3999661eb411636332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee2f557895b465a02cf5c81534d1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac36585333bd4768a4b6745e7965ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f04d477d0d0eaa998aafd082c82996335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86420891e2dac8dc3df1a53273eee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130454ac91705931a233d4e72d3f351337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4a3a287de5313238167eaa588370338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec77d0143594346e354a88fcd3c2a8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54aa322fa8ba15366cb6b5b1173109340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7c36893fbf1c395762cb87633f4d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a13c5207db16a9d2d06a9bd91df9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a8577d4a4dd10bb6639f927bd213343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8c351155a3834f40f5ce69017e21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e903cbeb965feba34e3e20a7d353345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5970955dc7271167cdee93afa229346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308118940db9af03ed836ea422f2e276347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09c03a4679659bbf04bb5bf57a30d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d252b220b2746d702619342c3c80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557af7acdf3aef41274b78bb4394c6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d1bd1aa6b3aede0229d324007857351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19c23d8fdefa63093645825e3976d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c956cc76237cf964bfccd00d03a3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adbccdbf40558e4cdff090d9146dae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67cffab0e44520d8cf7a8017169252355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076effe83589250b1e73e00fd9f64f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900237cd13e848b3b8150cfd007c4cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320156e1a316fa1730f04cad530dcb73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30ea9b5e597c5c90f3f235030b5de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0a17912f4f1ec2968df7dce93c29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c512d53afb29a3f7b1c3024a5716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9607899940c1a0ac713ffa525be9b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e60993ad92555e7dfa8a1a0d12987d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f1467e836b6180d0c3beffc8ccfe3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2f7b57b8e37382217948d82b2b93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29111056bfac3a00565795d34bc846366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac21dac61312d177d58ebd498b9b03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69e88f2e3a199aaa00427fecb7a0d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b5e290ac2bdd25ff11872f03f67d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8275193f41661c34f1ee990bea120de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9dce897068c9b53a5dd82b55153b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ca0f1e4bd70d921719f776eea76b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c0c347e213ae439efaeaf2c98957a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462c99fc8724929b02690c092db269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc1e0425051c985753f5ee601caf9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361af55f1cfd9ed6b91104c7b390435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a94fd70f00425ed631b54f29c891d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49522af5e72932c820f5bdb09f25422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b0f86fe2d3eef407c63cc68d78e06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e618f41d7b27efd64f68f3302cacf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b82b22fd141473fcc3b27e47ce0bbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e513c00b36045bd1b55a28f452833d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153b5a07b116ac52d58bf9c68adfd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb4bfe89c02f7c30c21cc385f5314384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b513706ec4ff42303e3daedcaa9a07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428dcdd6031cfa2b1d479ffa36aeec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365ec3890a4d87bc357eddacf28911f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612ec91d6be74ab2e507ed671830862388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1356d5eb3c8c25ba7ab10d1e7457c8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e3256f4a77ac7d116141b1373cf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746367cba05a7e3dcccdae0ed1133493391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e55218e1a4efe9273edd12430249a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf495fceff824406a72ddb37b107e96a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd61da0d6a13a0059284a0b6640384394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323544b3059cf6415a6e0fa60c20b6fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae088c610b0d30a5d80cc86101768dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b566c6845615ef2dd88f5b4cc6815397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cce7581704bf660c4a2aa71c5e13e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00df9cc30faadb097c4638fcc37982399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29802f0b4b89520e7e6ec8d53c8ac692400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd9511735b3d618c183a0677747a02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8814af5ed77899e557b68a2f80f59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5797d67811d2b77c477651a72a8d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f8a567a4a26da5797c234f69865ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efb0137495516cf9774dedffb5b5ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317938dd40535bea6ec801161bf5074406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7917679d16f7d53917b4d6823327407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925154c223a6735630ebde2a7cc2b5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17060239ed95148c50bc7225c5e44ae3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de09405b83a675439b92e6fc278671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20fc17279f0c61eb3dfa8aefcb88a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be30e37cf94875475d4f13e678ec11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2c5acd5ca2ccd98c44dfa568f3652413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f86cad07a270cea608ae45289cf72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2dd9249c264c8a17028126b2a3d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c56d75449ea0d1da9b4569db46d854416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11404317d27552111431e1bce036df8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3aba0e6a68776856598e861951619418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedc28f0c94f550a7db3d108abb7e6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8f62e2b5c944a6a1f34274c43cbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da2c7d313ae3a23ec1e0fc73b22b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df9adca65d2758436574a603c82c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a3793a49ef208c427816397d5d81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c75bed713ce8fa3f1798c746ebcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c088c101adb843a3530e76a066144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa7474f1caab83c1c4bdc80ab4cd7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338562bd5b7c0247443b6e4c3298b6f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb33a2e9740b00fe84d7b695f4d92f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e63249ad4ee996ca1660e124fe046429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23f62aab2e85c95caa6bef6d8c3e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ce0b67825ceee7a38ffc7733eb09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560f17c29eea67ca8ea43787d6bf1b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052ff57afa3f96acc7bff1bc2f51121433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249bff5a23e6efe1eddc42986d55d3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4e153837468826a4d45d6683c9aee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b9bd7d6ff0a66f65f147f116f944436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea84e0a0bf69cce79c6bcd525bb39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009046b937f9c712db4fea9911d0989438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124de53d76725fa1cbd6d14d735afd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa5f743b3c5b4c92fc58f3b2aec30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556cdaaef8b8522fd4218aa3f8e69c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e83b03d7ff6b60736e17dfc0f095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceedf1dfadf73c14712e5acdf845b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde97e9a371fd3edee50b117b6be24c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad359ab0f8bebae92c3851f5d0840445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217bbc9318b5fdf8f19959a803a06c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc87a9c400f5d2d0c7d9f3b76f32f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ebaf274afa65b08ce38602e67ae69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc1695fa404266fa9ddf393e7bd58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c9d5bf127a2bd16e3c7e507b06a7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc429aa985d2659ef2503722ebcc266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ed043e42d8fb60d995612b5e6232452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e1459ed8e4f0585d705eecb137e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c027562ee97e0a2663fa3737be4a4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514e2c56b76ef70ef4e466da719fc52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ffb69b411276a9749e90359e81d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c8931a98cd81baa4fd5e30b55138457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2322e6adf3a655a01967c55ad4115458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe58bf5639021b2f013bcce338e3e3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0addc5f33679296b13ad700816dabd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f8eb96246aab8e9783ace66c9a86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b16761d31543227fb4907a2ba0df05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319f21b01756f860a8d89c0cfe0a10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7a49450895f762c3bd24e863c63e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f5bf2ca0afb9df59603a966c8b60c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a3ae2a6d6f90efad577523b81b6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c06b3e0618b99a9233b68d8594e5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d7a3362f7937dec6614bba58ff44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1dcc0c9ec32a249a30994c88b9fa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b578e34763876e29ba5f9bedccefd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800e640aea32a3dbf417a21a266d147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea444cca286f59bb51622a1afac86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007977c9f2e5534fee4101491bde095473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b8c7c798585dd74b38c2f39f09b94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df51192215ed62e5d5f82ba4dfba4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7a5220875ad710f2c1a7c61e80a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc94d8a3933599f3827c9df4d0303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2c7a98583f3ce875a48e0545b77b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a07f167f1a2cd05eff50d4a592751479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5ed9c6fef7d4e858cc05f7edc757f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6e8fc9b496ff92e65cd077761dcab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3414cb2d5d412ee086a3b71e56535482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761649ee358d541e57fee4f5d37535483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49eb1b41a16b92431ab235a604e564484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8f268e1c548b41db6941a6b31e89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ab9c51dcb32b72804a1483f4d476486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b26d9f89e523b9d2bee9af1f2a664487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a9ba1a9f13edac2280d5deafa122488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37005558f23b7af4238f000775c5256b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278c37d1251f3977854091919cd6001490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4fa5cd3d5e9440dc66ad7c59d867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc35bb2213706bf4a73a4b3cdcfb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad6e2dbe06ed91f3b0fdcbdc98e11b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ce413777ab218ccc9ac76304b5d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1360a8c3a759ec46b0034e125d64c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb52af8cd55c06925cce528f11cc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22fc9d7ede65defc56009d38705d62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfacc96cd3171949b1477169ad83c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eab89d8f847144c85059aeb2d7c5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c14c344152c0dd942dc0c59c31bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7c9cd6157b7b90efd68f353af451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a7d674eac1739a3c621ad8319ba9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee2d9112af5c6e770a3f6fa838e3ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7cb3aabf238e0bbbb5c6b6f27edcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff41a18d67dc9a42bb748e48d560c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67a36bd8fc2d10998f298ad487bf57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36ca813f17874bfa87a7f5070eab7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ccbad9f2bb443c11c35a396a63bd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1c689e0a660d054f01d80a9a9879c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0db7a5afd412e380c512aa4aca86a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280228b19b374b266b8ac363fd1d837511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ca56c2d7e3176dd05afefe0855f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aed48ca29799c6e68672224b7b032513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719e78e13faf968ea42297aaef05e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be9357126f30390186089ff080601515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608d6875c4d31b44aeac3ff1ce0463516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06dbf1bc23a070b3100ec1e5eaca2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634e7d55d36b715300dce4bf28feb7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed619382eff9f2b7c8b7d82e6d53c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b02b380bf1e11bf5e226a33a530564520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eeb470609dba7da73f1b9fc39cbf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1ab0ae5bc23b864b9cca23cb1944522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db419936f1ed1e78fe7845087f95542b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce0ded91eb210535e87f91644f910524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190d2be6117f004c49cedd2c63121f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c4bee8a302ab9f5ae9d9c1f6c0eac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c1cecb62fd50b170fc26cf529c0b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97dde94a4806c7ad4bf22801c7e8fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd275858c69d8661870d20bfa07f06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf73710c1e6bef6f0dea0d9a21cd97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd128e292cb38b5bf5b10b84438ab1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f5806181ff69d269894694708bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43788e13888aac75b8e49a250983ed0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47791dc6b2fb2541ff4c3e9d218c74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b8e954dbf3ef966c531f63a2cb53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b9d5a38d968bb24523087ca9cb3a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a015486ff9f99f982bc3a23257879537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4870f2ff82cb7ec179de6b254b5d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf931bc8a31b0b61b7eb8e0551782c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404231a663dcc3637aa59ea6f8528f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de375e8b9444afe274444e65cd31299c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b710465f413d09dee61191039a292d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656d8aeeab864ebc79645fa82164e01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20abd6b3da6461479badd7208f56769544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df16ca5ba156aec5ea477d9b015be78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147ebe9f87fe823f678b5155c1649db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa6b937cddfd75c4343cf63fe3967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756f30885881245417a92a1932e045548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df625cbad609ed351364c073741aa6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943e7704d72eb5eb8f610f7ad48638550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f83ffd0f8802a82a158ff1c759181551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b664f166b344bbf3824b37973b795552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa114d425f32e5db89a843dc772ce5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f72da4ed5bddeccc83128a2a53b6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5df9895e6edae25a2aafd42dad00a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e0015768ffb511b9e3ab04ce1d66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a33358c377045281f99fe694af16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d026fefe2770e1b5620c46e2dcec0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e9a20d3e9d05d93b8542b71bc623e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3a07efb0f4bcabcb0aa7fbb6a0c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57834bcd909c4e8964422d9e7ee190e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4636ffa0195194f4e610420bf7ff9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2321afbc1cf247f52ca69266e8f2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2001894ddc29bd99958c57daec516d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6ea5fec9516368a96c6628f531e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f5ab37783c6bf7df25e89013b8dd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83312755762de8e43df7c6292ce14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af792ec882f4a2c1ec96bb82736907568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fdb752dbe095e8671fceb5e955769569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de4c1f315e1084c7f15be6ff7bfdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206181c3256142e426ef0c4983d47e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9b5c185630f746d748ebb8a74c43e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb285c9d324a5f1344885f35c97cc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea29d80982c3fe7f5a5cb3ad5209498574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f53a2e8ce87f79893fe1988e8ba22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226775edb9e9dd6f2d4bbed6442b245c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e5004bc8139edfe0759d5a015a11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34147cd4b54ff596dd7d17987258e72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322dc179572efb22c49726f1ab0b67c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2a02e2e69c43e42f22536e9a29ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3c86af3eebcb79ea60e56ec653647581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e416f9baf002b3071caa8c6b67b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed97cf7a4d369433dcd5523481943b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8841ae94e72c8dbe679b4d82e7e4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f6e43f821b1f340ed543ee55d01a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d259e457f881cc00b2c6abf705e93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c47d8374d98d1908a3630f7c6638587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44feea7ab49bb63fcd7548a03d478a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa11d5d8efd3cdb4a8f3033da4e86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7b46aaaf7da99b4f626d0bd5e107590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23376d0de60e6a163182d411dac12c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31454a08bc099266605c74b08d0bad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10027f7477cfe0a5967b0f54697ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa1ca9d48c5eb3455ad0fac35ecf0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a87bdc0e59459199693047065c00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92ebe6bc0ae315fc0769ff47812e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52763c0158824839b700a00cb4ed8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe545175c2b0f3a565f7a19e8eac0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444de2c00bce3ab7e7a41db983b9bdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be381a23b9bd841cde1aca796e901c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb5785d70d3828c2a81b11512c5b09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f95721d68d3130cf8d5fdef266073c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d5d101c6335aebd1c26802a220b33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78983666e8565c009aec40ce4ec6ece6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a7723ceb3ab58c18cc71885455db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d956459556cc36dafb8bef09b3ad4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aed595ef7bedfd6b6f3405329a52e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405459f50146e317986a5a142cbfa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e0ec9ec6a4804a643da4bbd810d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bd080d14f35adf2e326635d4f1b27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1430e5bdf9374d45daee9ad55ee268611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37211253183ded1128a66ea942bb42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd3848162219a8f27252ccbb182d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74ae1175c08fb5c1925fef105895f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30181a878e649a5e66042d5b77f1c7f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73d358c884c1cc15f14260b468ccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837df0e4dd4d3947110643ba497382b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d5951bce8140b2d7791e74f09d4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f053c5bc975352cd9949597cdb96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e35107fbfb4f03f766e37dcbf4ce03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa1c05bdbe7237f09e82b632f1859e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89530f0201304875cb2416e62ec9bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a1c642654950c1d586043b346a14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8244310ca015eb3ba1b6cf6e3b6b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474904983829e5267f64764bdf8a6cce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c1ea548b6b41f1148cd9b181ee14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4222f9a0b2f3c7021edec93cc8e9c39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe051b58e428aed09edc8681ba1b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6eaf6621de8740c37428847dc4ec9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061250d04c3658b67c8e6a80a8e28631630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444521fdd89f7bdf216289a650753c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a251452b10fc27c77af16c70c6db79f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da958c0dc97c85a980def26ab8c3cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a7664944655461d1268d870ccdd02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58408f327dda7a3e18001f7611260635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0487210eb3931b60168ee5c1f75f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435de6369a8a742f4b4f3a1e026bc58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281743226aedf777e537a0725669c306638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c0fa3f33ee9744772ad4015717030639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f42cfbe96871e86fa0f8ea045813640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00869c2a4943857da251a3c516e56c83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2043b47f00b954b5bc1c229a3342d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e309d988777d2187099c74cdb2098643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55648460b8d8ee7a7ee5230d5886bfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001a35fc49bbdeb36ebb834bf0a58b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c28d70c5ae6e3e9aa021320097d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95dc6ee0ad3dffe04ef330ee6cb3be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f45f0f94d4761d658df90d5cffe6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1ddabdab12eec0f60fa1c92cd2f6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f0018cba2208e4f82f304f560f5cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999ad22a3927fc7e7dd6dd3974b38c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e04a6a95f380b17280afe4a617cee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f8fbac2422be06f7a955335ac4ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d45948b549a68a4c0b8d4eaf0ac993654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339fd5f3c8eda801c17f4d881076c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd689bee0ec9b1206399baf5d19e66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d6a4cc27b8ab60b4b9fee8d98b6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54faac13147df994e1f08680828acc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d759e3e8455427d647f71f2cdabe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaf1f6dc73464f2a223de649a54562660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175855dc2d7cfc358b58ad10c65df87a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621b8c844e8182dec725ed6a57ea0d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6bf0ac1d5b852f68746051f8c0da2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d764e549f979b2a3a452419ac19b2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84590ea2a5523567b4f781091d2df641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d78cf68c2095fd435294a8dc89fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53bd5789634bcc62f14bb023c7207f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c67f569da7fd7cc563994fe5a69ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f33226f0963f3b9acc9c51a55d4989669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fc87fb01fcf43835c27cda7d58ea3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305781a8e0efa955cb267c6b7240760f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4a000337f3923c6ce2d244c88f0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a84e8857a5948e0657b2965166701673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0dcbd70a36c56df9996ba6855574f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1f29cdc244c5f43622d2eb172ae6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774d493a82e22f96f8849ea0a06234676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892511acf826afbdaed896015d9386677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b8a03eee4d0e8a74d347ee4be1ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981062027af37f09a6b54b2f21dc9473679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b41ea1a237b3bd5065c6d70084087680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602a25abef1dc3448e1f41ad84ced1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65920328fe95b61ceffbd97ee86f31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb51aa23d87942706021d18d4582a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd5ffa243a22d18416c5ce66bcc5cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e624a0b8af618f637c88aa069ac5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c999290b9086d4becc2580f68969b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e76e99ead2dc0d2f53545b7d31b39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73acc82c9b9d26812f4d3e0d3943b35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a87c16c7a142875ad538f65cc83c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f00194ff7c538554e8360b889b1fe8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0189c5aeaff3399870317b6c21f31ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2de9b6057778672303b273a6a4a6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069f5160cbcc41261693c052a57f7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e09fe0792aa3c3db290bcc871bf4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727bdd2ee97b5fe78dd1899a6f553e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147ee2956e94dd6a1b069013233bcb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118ffcb59c4147068db1194e30d3db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec93fc013b2afa784084bdebc81d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba95d35851b1303a51a511ec9f65f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b6fcab83a80d913fd9038e12a161700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be8a6edd9a465ca2a7d7c4eae415c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd0414c0f12903411b64faf46990e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a94ee8f6f23cb2eb6326dfbbdeae4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5cf204304f1f57ed3efed0335c711704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7561bad08f31faeba108b66e2816ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698f0d85b7c04cb3f960e9725f227d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a10715c22823b9fd265303959d9e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e69bcbed24fec4de790e6f4de5806a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f34f02ba5fc51840959ebd70eb279d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0978d3aad1736dc5ef87f60555cc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda23a5aa291e784a370212a2893f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eab7c3ea4a0022fa8624a890fa73df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e52781719dd79c53f768a5ced8a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9f1a07c095e791cc33d9f911f4b43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da4f91d9e512b3720c43c01b115bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6c95a0efe96136557717ddd65f97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7241435f864aac0a4534525108ecbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7bbe6f61b703c6d4d359ba9abf6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970728bf0a9db5c940b4e0de617644f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d18d9b8c4df011cb9e11c9c3bbfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595534307638fac5ddd5dcc77252fa2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc543f271019d196cb8c4b1dbc61e6e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce53b51cec3a3ed6b588398382ca37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817024c1832c9587a754e86b732af683724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad328ae6073e7833a72290791e3ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309087f8531c22a27bbb82f0632b758d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d19d914f0a72e104e0005f608240f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccc093f87df0dbed401455c47d79c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859590a21511e265a86d7f70afad134d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c72f4702dd9fba938957de01fb672e730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d586e3f048b51c1b9edb7f4d2c61b691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789261ae465df15fd63df46a72913f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950ee6e13432cc64366f14153c8be193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843dec6980666d090b2419efb3c12684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6965f7304633dd0a2d225c338024b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923e2a4c7241246bd72fa081ffaf6d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb36e7781af1e047c102ba520d954a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148680eded714824709fe6990d14358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32ec7b9d6c6a88955842a32a7f7e6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002b3ee156d37d8f808ddb3f105c07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f58ba5c5089ea3940312c11d90d1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e773f0080f13b25e032eed7b1c3d2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd2cd3ea21962150c44069a7096f0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a26f9278552e076237a3f4ccbdae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64ccf1188db6f98e92b458754a266a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac0d5e228f1e0f886fdeb8dc05d6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731bd585e6a6841f32fb742dca6becb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f36ea42cd42ebb077da4cbe8ab37c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab955be88e01143e24d6e6e46b82219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6aa795d67a8a60623b1ca3f7bf2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088968682ae9ebace9d3f11d0591cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1c65eb85097599d14dea5d6ca3e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca7ceb9a1b685122218d3cca0e535423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9adb5416c118d3615b4b5e09bf7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2eb103c98ca5b90de6ea0b5fd60525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8100951e7acec0fcc03942f4bb11326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18648013068e673ca25a54bd15265fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ef69191f43be55f0e68131a6135628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ad01665b9c1a0c48b8601bc0fba429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f960a2ff51a13f964376f4b00c2065d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca233738fbe5d25322244dca0a261331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4544d274fd04be6da43f587fc115132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685aaf9796bab1879e3bf3d6855f97033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32895a060cb43b8d5e916ed46ba0052134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a362c36854e0c3dfc3bae1c7a887d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8aa0fadbf6ebc1711f90b2a28e8cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19dc2afe558c855d7453f6210b38937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024dcb229c164d850bc1fe9bf7a778b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d104d3b6a387062c751464e21207839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66cda67b3d25be943c3f3e6be7eb9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709acb29f5c6f88e7574e19d061d35641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f2130f042b7d2611c810181c5174342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111465644a57e785ab9cd766305db4b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481224880d3d5e2b7b303e1272ce9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54e8dcc85159ff3e53f282b0694da145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b76ac2ca97da247c235b1964423ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d34dc78ee3d94825ad2678821a9be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52dfd55d5593bc47d19dee478006ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828cb3a5d2c6faf80065964abb93efb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c389d843e46a1787705dce24b533950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df43e2707fd1b196205908c697f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef5af98d8386f53f2324d452348c8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c727d38278cc6a108afb08809df5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa490b39a0ffcb18c83655d6cd37816254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca84b7e86f24d67d2da4860ee76b4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8421323ad102092003e2d3c6a4dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb4871dfc3a89c0298662c81ee1c0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483445222b5d643c7f5e7d590f5e7e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e77524fcd233b46818c4c128633f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c51f24bbc407eebd105086f58be3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a65236828996ac298af8a8c727fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d4dc508ee4a22d5e1fa2744f462d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e47eb8ce38a60224d9d499c5e47d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825c6347b0f49556736034c8f6f75964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ccbd97e120386209b850d56e7fd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7881a302c892dbb02c2b194ae4ee4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77b16fff17a37dfed6574fe860a81667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085bb7e2849f92532c727a45de7212b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc760b34e4057fa4ca6c563acdbd6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d0ab3eeddff3663a267944280b79770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2fe4b4566f485d9a3f203938351f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3404cc6d5e109fb4b4463ee64e8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8c4062d15c3dbcbc754e67974fdaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742b90ba40b01afe525c588f1d89bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d210246e9972c24808ddd03c0594a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea521048b269379e0cd3c15cc5377f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d47fe400e583d67e5722c67b47af277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be70af35229785b63d0f84af1daaa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249ba57a3075d655434d1fe9df148ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3629f3b9a03b06a785485eb2ce5e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b0e24a6b1f95b8cf9d16d52b174381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f59decb15bfc3b358502169fbd9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c6d2f35798f92cebfc79a6239ee183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11709a12cd880aecd00b17bf686d1db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823feb8409e11ef41a3fc2eafd3241785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f428a481655ffb30003109d25d5df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e9a9ca516933021e3f2b8cc0ad8d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33fa6ca515b603f5245df80952c2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a303619619195584de6d7627d496789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf0a3f5f0521963adb146ebe5cb2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21d04bf70124286cde8cdc2cd1e1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc07086490499dcd2f9750df028e0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf0610743388572db6bafafb3176393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74493f39d65bd16fe312173dab21ba0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efb96326a64b996a47bde83b1b8da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466567c8d91546d9af3980b5777833c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a1760a4f20054bca810400a4b8c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632d9810968d3c1d578488e13b8994398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738baa545c9c3f94fc36fb8fe4884a8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d41082979435c9f6bcd0a0a778721100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b17cc8b04b5ef988372dc9c387aa06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd127866e4496ca83460999e371ab54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850613d84d712efcbebb4060a1cced3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156f6a5a8f9b5510df33f4953de41e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599935671ea63ed7b0b8c72831f7b50f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04b467c43859c5e5e107c1c60d6c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82362192dfdfc9ce882dcaee3a3381e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71b6a11debe7f8dff2a518c5370a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e382ffd79821b29909a482be6e91e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdccb3dd3c7d72495cc2f0dba9f740f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804bb88c6cec20777f65052ce63d99f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc176d5edb3b7e409e19bafdf402a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2a5e0b293958608ca5bc974415056113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2460662094680a23c4906227e01f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645ca968445f81f741e0fdc4da04f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f6b0fd572b26551e58949f176a765116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a7083a5a3c138ea414bcc5572ab88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6a7ca08460efde6cdbaa0ed83870118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab137d8f5895d49a361ab0d59d9dbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e0810a5a962c8fcf9b0c20d110f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae837a045c60f5f30302ade839298baf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca39b40dcc4b19ac9cc3afc9015795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd93f5070c830210c17f419e6dffae8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e237cad2a3095e0cd2bc8a1a095f4ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527a0bd4f0eda3965d8bfe1c207167125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af6c0d644759507c5bd34239b75d5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7b2c2987087f6fc4f122423a22cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048c78a273d8efbd7796093e4618a37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924f3d9ec0955659e477d0ac5055a87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b203c4ffa0bd692b5aaa550e521e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc08d064650728845b20a5d213bae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18aea336992e828b9b70b95b966eca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c90bef01c9abbec768f3637ee3f674133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a765e0ef30de14fe0020c555ff2e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1338a60958adfc280bd1779bc05bab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3f4fdec1395a9b1247907ee8ff1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89281b7db49683efaceca1cd6ef54686137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa2c5a7db20a57c72938898b36478d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862d8e60a495124b74d54ae8c896e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e337138255bacdab85cd2da7d05c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733434dc166aa84ca0d2ed48d529a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c1c4361b0b97ca913333d9178f585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf070b2b8d12edb0bd72a2cfa796e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb42175d0d2764d7a739b2864c39f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599446ecffcd8dd8385e518347d4cc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e45c7f9f2243682981fbca79c44d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf8da172e704eeed113eba264bb2db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcebdc352d2ae131b82fcc25206166148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e316b69d42de66b788bb8ef461db473149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b720e07dbebff88f168b55ccae986150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3367dbd3c84dec66d2db7d143707cc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6050e754c880aa074727655c586f97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b4bb7298e09bdc26965a009a08b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a20a13b1ea5539d8e09ac4e2a05d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626ceb3776adac90f835703a863a6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd7aa9988d006b15bc736fead5eca5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae371e6ad1e26a4717d754a62c8c1975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eac9e40f81e1be12c332de99e0ec2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce773a1f59baa78b7dc5e665ed2c011159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f101c97c684f648c38858fee7fddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c674dcd644df39f350664b856dce2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13377226d706d2374ca8ed13f6e1ad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3349202714400812db20815fdec550163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba852adc1bfc6124c8fb3cb5ed59b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed95f4b01b67c50e7fd54e842513c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b4bedd8980e46b821deb10490c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42627a57b9854bad6df9a3d8935e0089167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9736acfd3952fac31adc9fea466c10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898bf5c9534d6c5bc3866957203bd91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b5df0a00f9139c9736664c0ebb21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2f5a6eb8980d4b19444dfedb930c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8853f787b71c303076c14557c70f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc36f89d216551ee06e66a6e482fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418e85a3b89ba497c692f22ae0dd7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0852eac32f5198a92151b4fe866e0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ccd4952fa9f8ba790807eb4d351e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62390a18f89923fa640866926a3758177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89492384f2740872c003cfafe49b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa38bbfd8bdffeafb3ffb6c2231ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad771f9f97562e1c7fb58f47a6ed3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ff3cf183d24f737e1262f00dea27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14470525e151fe6229c73daf0cd9dd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74715c38a959c0ebc791d00505bae4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144707a8c0d3d4db5b0f6df6d169725184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e845bfed03ff210b065ec827f52cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50379c9be174b9e0647dba581106ff9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e7a1c4c9c41df2c244ea872bcc112187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79878f1198d0eb00484b4caa1a714a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b82794c318c4000053267ea0731dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce64384a8688ada17c48c9adea4175190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c05304e8a3977bc90b646a9ab9fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e5ae1a8a2abf5361d723d928c8b85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f119bcc1f41ecfe569702d04e04caa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059049b8473e3761b2000b5e2882bbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3279359c1de86a1e7345f1b96a4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83529ad247fc0af3b67d07d9cc1b62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aaf83e2cb53017cb37d6f36d7d167197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83525efbc5ea0c11409d8353c55f75cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c864cd969a6309e1f14fb9026fff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f6634d18b18aa9facd308d503b786200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d212759e29200e8c56a5f8e2128cc46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c579822cc22ed92877979236d74f12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb41fe911f99adc9cbd5ebb53a441203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec901df2235f78e2f3177b4cf5a14c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50a16768306c36bb5a9111806c234205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e39a9d2ace4a4e3b4e4157c4de99cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a0a2287606ce0989f9e93e571dd9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786944048a5f7aef2aeb8bcaab4eec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee1b6d6e0aa59bc1c7e5159be43843209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd216d3300afd60e001a302e9309122210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c819ecd5f9f2ccd0a7674918f39b58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc09fab6c1a5422f0f11f7f2a453177212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7003dd1b9c11e1b155c30f239f9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c82b1ed62caf0d6b7793e48b6629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc52b947903979110837dea267dc66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9099688d00d40943df4f17b20117e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809bbd243ff3fe665abe56fbc628e99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb3342edaec7cb01add4b2e0d35c87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2927d2ed6451ba0f27104372ada7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cefa8d84243e4182181dbdb5661c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e22d2f2a1b43eb0fa6b1e398997724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b775b3ce0ddfb044152677278710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017610a4f96f260b8fb02075f0decd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa9fe0f70c4eb4c3cb795000faf092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14eadce8d8aa82af7e1aa9ff8436ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed3e721f0a3c20012779520e16b11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b667a42104756d8000365c3830556227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37666954ccecafe27681979af49a69c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8fb9002c6e9d4d9b7bfc04f89aec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d271166e4a5391b4c296e7943247230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8ce3d1da90a174e285cec72e5a81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b3c4bcd6c1b520f6b3e136d7794f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed92dd6c362b90cc387dfe13e5a339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0504a2df67b24566c0ab64632a2640234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799364c305f584e18c09b18fbb6dd811235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf039b97a315cdcd85d87e1026360a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8a309e7f4127f0e04196c8886472237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af098665664b355fe3603d500c6bed2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf9bf9a0090ced45b8886bc5465b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea30ccf1f83394e11f69d23532c639240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14bdc38329f4efc063c686cffcc2bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76942166b03170555ed6fa7018d0dcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df646ba85604e712d95b477553bea915243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357e09569eebccbdd5e7f1b320ffa01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573cd9b757b5efac97d5ffd7194665c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7609f5c8accd97aad8429cf62295d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434cce847cd5602fd1aab92cb63c352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a5a18df47f811ff5c0de786b0e4c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc9c30eb50dca4e065746d634b625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff4ce768f784d6d0dbbda48237418250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303838e680a4701d52049e3e81ff128d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ed03b04eb994d2fe0a58375c8a73b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdcc2f1b82794a53002bd89c0e51a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3eefcc5e2b803caa4c299ace97014254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1cc2515325cba3853f2dd4b4d14e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7cf8038e2cb40e7502a3c9114b46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435292a05bb5431d2ec3cac6fc9a6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea0828bdcb66a35457fb0b1f711178258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46ab7b56d27a93660cde8bce995fa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eddef59acf07547f4db556df585962260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80ebfa25069b544bac3337d52587f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da51bc651e1e0a4560cd72c35e83c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c3d571e984950ed2c696af582f21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2927b0535b24e4e24b74126ee3f5772264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14341d6ae41e3137606fe0553e746b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b5cdd727e2c2a3486bbd3ef33bb58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2b9ab6147b8eba6e3350672f293e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38781e8eb1e10fa25bc8a10a3dbf388268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e18c488a12a2386a634712a6190bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb946097cc41e55fe9ba3beea8aad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa761591de43ae8197674a5fe3861a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ecbda38cc36d974c6776470d857d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b0f8324d399e35dcb5b65bcf5ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b68c710614acfcfa05a45d9c3c0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e7f35db7a2259ca187dc5524663be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a047d8db1e526f0b70c57919636b68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2c6378978bc6e9c7f3fb8aa77673277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4cb7f07c0d7e55eadbff08d05a480278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad9e64d629677d38530e7514516ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006861c5eaa25aae94e6826d370ecc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805602aacd78144826217874824a316e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1efd33c21ecd45f02ef55fe94a6fc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bab1380419ea10aa252792e12c241283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a09e2a0034b3a22ed6e9a12b750ebf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c8939c6a72e26e07f17f8ebe7fa9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb9c390cc557abdfd11d69f24129e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d67b59d6f76dbe24a8588a57d3e00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a728694e73120ca23e90dcd7fedc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb066d35c326404762a779390e43c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab9f62ed3a8734de1eab6ab3708db4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fe9397a7a7d4ee8faf0ccb6b9d3a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee4fb75ff72587b7b36800a211c46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f211f237761560a692202f09e2f47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f945c28cfbc420ce6c6a92b04734c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc766bef3cbdb88ff64097b27605f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d9f15f059687375f1788865642ebf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4a3c4bcca23ebc79e5e83bcf72997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bedf0fe9e11b12c3dc569c26404989298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190662579af9158dc3d12bf81fb072ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b096a05a591533c6fd372b7b83c87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be9b64c151e64cdee5863d634866c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eaeb49519ac43ed421d6abdcb4295302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee766f6b233e02b246c9634feb4abf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68adac29817241429043559d0b6ead304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8706eb13015b227ea68f3e6b3efb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85186ad661bcdbc5f05d56aa9192e58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f7c0eb03264a7207011bafb72a7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f3a4be465d14d46d024689076301308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49bf111654622f7947f4257cac1acf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466ef10669fb54a33663cb916895903310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa9f8ec9e28d633bc109f441c4794311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6e6997d9c134e380b622ae70816be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d61e065fd837242ad665baa9c3b07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe1763677b1d3ea0bc18c9c03f3b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e9882182d9a75bbaa5fb8ce04431315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc095da86ae4966a1a8ebd1a641500316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd6b944965ef5b561ae06caea72b3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1818ae208707f06f5a9fa2e40df3e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13304833a83a35affc8d6b732d273a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6db67561002def516f56ad2775d8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac11dd52db4d4bbd5871c4c86363f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3438b0a86481728e28b7b0db092e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7239a6e39db0477c8610681bb3fd90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea17d12f580cfa660641f68f543054324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877c34f4128d7010c835a0e8e84adc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d006c9e2b76cc24885f56c1c5ab44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d344511e543f91b7fd6fb4d59680ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58550ae54b05a7f3ad5409a9fd2bc2a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0127bcd54c3a200e8e51e0dfb595498329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeccffbf8abb970f6604b392b4cb6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95aac72de221135b4614574898f55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c1186b8ea14469b15e9656380e11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf5420b68e8f267ebb047923532e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdad326cee536c59196ca67c77cbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f121c6567526b59326d3c934b58349335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264bffe7063cffa742edd6a4320c1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43df472597135811bbce380cc9ea4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f492e7cfb2770255492bba4e1cfda2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a3df2c318c5e776734f2bccc7f99f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7053d57920baa43f099a60f380338a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd34ebb3bd55cfc2c3b80aa881fa5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9097889e05b669bdc4ccddacce4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409458ba1c3466f57edf79cd21c63b16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145bf4e5840aa16351463e665a7539344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ac4c103e7cf54849604fb29f8acd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123e1b48a0caf543508b89443a99bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a67338227c1f9b2e5862ea6015f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9da874b30670bc7ce87f9f64aadefa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2367afa47c5a622a152195fb0a3bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fbda91328eacc90c9a38fae9a3e1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabb6365284483e9fe5ff8bafb1a0c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689c4103ec0acc4c2d1172f86df271352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5705af2694de22483dc82ba46683353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28c1e99c2bb29cb0cc4a716e2b853354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115dbc6c84b51a6128a59805ed6ef19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af070c043c1f9e71be02a31c729aedc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2b26913d30e0a19c07c8a72fc375357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336145db2153e838d295211fb70798c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdbe1a5ab60705a58ce1fc5031a95a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31434b4fed47dcf90e78a124e362651360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ac0a4d17f87acf94491d18389d08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401d98b1a95afa6d801fd7751eafd1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa64b0af82392b1f0598cca3cf5f25a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351ccbb44e13108c09aeefe001904da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3743cfd2df39d8ba090bcbecab5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89de27965a6a7dfa93de8cf8b02658366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397d2060d57d66a83e1959e30d8636367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee141df9e44a840f941e87c76e297a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41bb87752de095b285f84e688d9aa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896194b1edb58c5ec3fb4b2060f85898370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8527a29988582313c41916f8cf05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76129865da304152854237203fe9171d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009191f7424b0af300b4272a8879b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a615950c15a9f73f9a1401486bcd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d858522eac5d499c614a893ba7b34d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17ebe2ffc53524a69a7ddb79c76b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983edbe8f263e8fb3ccaba4046bd0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b31b5a18218e7f64f1c053a75d0efc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7292382b60e3d49490c6ab003c935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae173d9196dd0048a1b1d84a4de28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14223eb4c7d7266fa6c89dd0107064a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4113fee746d78db28cf5f2877b71e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f33782e02938bf0b1236242297b3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eae0f4d206b5690a2c7f3ddea3c978384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25cb43e424483b5ec2daaef67768f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec80c0ed630fd68a9e91e835576547d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141764cbc92e3b455012b8828932d777387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff867b2c4631b45a34c8d8ca1746716388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f27885a84184557c9947c7fbccda88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee009e57fe344c07ffb583fb40a7db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8eff7eda27b376bdf50d99fd5351391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3890e3a038535d059f55e079ad56b63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0e9ac89313265b43316edda2cd923393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1de561d9c0c5c91e175339e799c60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f78a680f697ef5b7749972d450dab3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd0767493f4ba8c8b408590002c18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fab297aea699eadc194f9313855436397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0227782ebed72126c6f8bc5eadefd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cefb835fdc3b9693d9ad1ea53a401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15360e349975f24ccd9357dd41fd8fc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6cecf97f28368f9ae54bfc3061d8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016beb40a80b33dc6834460a0a6d772402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be24523d8299a14e5af8deddc9bf5b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8d9df92f4335f6e1ff0f12872cdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e183617318411fb01bd37af048c3c51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f21722cb51fcbdd85920223935181406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c953436e2f60582884af6d06e1c09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc4f9e262979bf1c79a4de044838e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0e55b6e6ed161f2f7e56d4b61a522409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8a36a884401ec8fa9099420e3a768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b534eee052ed3f8d7fe5b6ba6f64e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa3dff39b8d32612732ba9a5a28e95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa0a383950f1ea398f95dde0b8d43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686bd0737aedbe31dedafc19c41ab83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ce2d9f3c1b71d04ef0587cdbaca50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68e14653ce44fda48d622426eb6883416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130075f60fa1bc44947aef8d90e6a9aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc3b55fa214b5c1ce0fe43aa904be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9ecf88bcd845cdc8410bfbcbf864419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fbd9c6dfc011ae75e1e9719c6a830420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b90bd1af49fef2505f3f4d4fe2f2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc7d8ce7b764f84584a2a3d3dcae4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c28eb36e05db803e6882fa2523c27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d82692fd48999eda7c5c3d34c426fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab804e9590f7be83089fe998f6f142425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3652be12b4c326b401a02edc3de6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca629851d6453cfc509d9e0bf325c36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa28ef2f2d4c4794af1e20e1b993a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9000374059da1a2f6f8e02b83473429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964df007199d5138c07cec80a416134430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15ac28c0ef3ee132db10442c10de5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bd80d1bb39b928bfcf5095c771304432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c8685e65ce063db60fd7b5665f8e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78299b47efd7baaa4155044c69ea4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ae06d2497afaf3659ecb2e388afb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b541ba233f2575a5c4ee57843f6e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae7a7e234b6b8749039bb4682d8d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc846fcd07d0031ae1a0bb9c1b41a63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dd8f9c77532302bc61bdf57430023439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e70f32e66757a1fc05d6e10f241e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbf9d41f6920ee97f4fba580be92f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf896605cc4dd7b44d7ed8840f65165442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228562d0f707fbf9839e32a71db3408443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb64d808f206c997b1f5b361f9d8da2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0954d467bcc39717b106fbb275113d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c69ede89a11ac45938e1d2ab7213e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775f311de2a3d33867748c286fdde46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c3742b48081b52c7c26b223a6fb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab7ca0ffab1b2947082ea5e4fb8afe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57619a7dade89221ad7fc2ea58267450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe4a6e5d56e3f69e052d072690500451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b0f2405b561e0d22122560adc0fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585ac10527d2d78af31b997d1826b55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5a99d5af5c4a2ee508efee581a9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c8421bfe42bf926ff0484398729b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909205a341bb10b620777e9ee0d9d52b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6701ce60af699025a2feb0c324afb0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6b3cee51cd2d2e16d7e437863b71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e07de24730a51a4888c5e0cda2f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea297943b69022cd3b4c19b733deeaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53a1e84a9e330fe15a045788b7e67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d4c4da2cd0157d4cff1b510e752b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee94a8e0cd448276c5d2708c6d263c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37dc972123d7aa74097f79443bd9ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24a49ac1321d01a56af4106decb651465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14459d5a09031113358de2e16cb0b6f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbcf44999c3036c390e76fe303d5aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8340618ccb65f83248dff397a937c9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066507478375fee687460cc03906161469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6bf07d7c755d426e93a800ed8073470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc31701d297a9b8f41483ebed805cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a83603597a51d20172c95eb8f82e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94a99d57932517f3ec31614d7b83b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32b1e39186be388437989331060b74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee1ba107a6cfd2f68d03be0289a1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275592256f84928654978da81f33345e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab63946244c5db7eb0559ca7b2340d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5bdc030bdc22939a3cdc7f694f848478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15025520983e8e34a86e2ad8f0388a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea0c73a6fc9228502d177fabc2500480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217860d9fdd357340e5bc9253ec35b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dcaa7920b633960fab40e042d23dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4a6ed0837434598f988e628ab754483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f943ea4ffbbedc63fa57a6c2b5bfdc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b803e58dc0c479768ff578fc2c120485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0adfcc00910910893f27c0f14e813d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62a00df851cbc0e33e92fde2093881487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212a1462a585e675be04cd9925af3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238627652e631764fc520cb1f56f2b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be718502d6e17101073e3aa0d764335490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d760e703eb68ba40c64235620bf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0d3c1d95c612102d11e8664bf547492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d3db4cccbceeb5d282848ab89bfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47f218c07a5e63e369486122b601c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf8494cba301d6455a541b9fa042c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76134707dfb85b7be0a9be50adfc7cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a58069bc7ae29f65e25520035ddc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399377fdc155b7a1e0377500105b2789498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa567ae7a3efdc86655df30f37b1f4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059d33bdd83abc72848bd823389c73d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e18da7cb3a4f72301767c61f0567501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2dbe280debcb3eff1a9c3125c7cc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec946651b9d90085bfc8734a38b4a82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e4d24d6a2b42fbd1ebb20d3dadd20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12eda264cd5f9f50ca137a69e7dd6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff7c0da395096968efc9be259939e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc102122f1ef60de24d915856a6050507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568947a462ce1d2497699ce2e95a7ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854204063e56dda1f1d1a1e0b842a54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb28f23b123c87b050975424bc6fb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68588d1c1f90ea83b5f19b7b06f9fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9fa5a32865d8efe25af0ed6696c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35346a694f78a62742cc345763c02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe78aebc98899ba20039aee6344c7c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29042926b87a73b8eab9a19b6572b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7858ecc6b750b1808f277eb3f3e4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da277b7bd35ef523791dba2f3a52cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7693deee951a7f85e9c7515dc43c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf96cb7af4301a8fad1b8dfebfe55c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadddd86b61de5eb4ba8f7a825a0e26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53560ff13cbff9b590c5545073e7668521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc069600e7fd638b5f25d04dbbe4d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95442c102fb7ad3a9a7914c46ccfe33f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed3954edbd6775368a0f15159d939f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd81fcd6e6c9a49d02bb6094649bb24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a928f14ad020904ef234266dd895884526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac18e2d3155cd7c2aef07eb055d109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885295fb8fb6f29e261efcf3912ff0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83ad6caf93c4cc455aa8294646af0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2c292ad00529fb3dc9c989750423530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5a5db2dbda5b20dd7c148cd7b655d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024994f641522adec2de27d4139624ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e55089b745249423b615fde60f3e10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc211ea0e6c1af70844e561c8ef4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d8f6d48dea4c9effb1f0e95f14ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96c6a76bdb9575b981e63568043fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00b76297c17aca82e7949f1234fe57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe91c04f495d3e877977f6249e53ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a01f35db7fc783088666481274eac0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bcc5f6670a9b95a845fbc37e575f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d3368ea916bed084f859d85927c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae4d87f35275442f06fa3caff650f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bff4f9a316113e17d1ab892c92ee79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572551f466dd83c26b113938cda051ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b2460053a2b840e443606ac64dc1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac0c6ca25b8637cfc05c4216c20e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513cc842a4694b35f3257c00cc9ce9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0a0f594500360cd5b63e7584757b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691e3e3618912b8d279317409b543db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3dba7bdbb58e3d150862fa281ef50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa582fc2f9821c28e15157f20a9cec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576dd370ff40e54675c4fd40d307cfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969799375a66007f6a8ddf63db6c7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fc807aaab002ec92317275e129644554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516839cf7de0c9c1d5fe0fe7946aa2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd331aee67fc9da3f3a3e30480883c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19a5a96307a69504ce6ed1f8317b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a6140a867de7f95095dc650e07957558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488e28ded83e52d071e0dd731e2ee16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001c0348e565a8f603d9fe2ccb33ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629cbcd849bd7eda9514a66c5b6196561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668ea686b9e573991babdc553c6f4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80676d62ca06c33b9a402d251fbd1ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a86be85b2935a83bcad8c2b0e019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb99c5c200bf3d6972571a67c0d42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0bc5284174001fbe4dfe622b507a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca846ee898bed0ca9b0656c34d7410f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28611878380a2196f0ff444dd0a3d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56b7c9a249ebddd748678a7e8de93d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8231c92973787f45069e90a3542fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ada0136fdc15fe0b978660b9fdb34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39e58a4779e751a7ab222face05956572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076c91dac557b87022461abae9240e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7838f69bb8f0da027a7e88e8fba5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ff816871684457f9171b1657e0bbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280862c29ab2c0e27b5d7fe3fb55a40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0290a9e03bab6620a0fd48d7f12051d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34475c6bdc229c70aba22814fad0ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a179997e77373143e4fbc6cb83094579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06ee8acc88689d0b245a66b450058d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe766e6639c8e1b78ad49ce0d52d6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30e186e1bd92f6ee355e84441cc635582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a163172c07abc33017f61b3563c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ddc4aa3681bd19e3e2e3b5d83f988584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1cf8bec97553f8a7267f4adff3645585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484750087538d8f674622c5da277998e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588947801062f48f77ccdafc790959c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951b25bd824d2109fabb8a3302e67a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd6b310926b8e1497af59d024069fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168115c3bcf1e00ac11e15b0db696f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b469a14e1e0317e05ee27956be8b74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39f4a7ff83bfa02b7dbc0a7642a79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269faf26f846533eefde4b0c69adaa0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557676fe01ae9df81765585f1e36fe2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920984f3d9fc73a631c0a3355a07c8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b95b3600f1c8d5e45d59e854cdc3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291996f0339d590c823cb2b619e442da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e820b0a45c7ea644d906ea571c1b46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7114fa3803e4243e143e29dee53ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b2e76a69cdc0971979da995a8a7be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b119d9191c315ff8a8c7c16a7cd522d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd8bdc960ea569726d4e659d0027d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813275df7c2ceca1ea373347a7bf1fa7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7a149269ac7b2373500fd6baf791d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761768313dd956bf93fe8f8d7d66425605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f531d9e29f841aef37f66890d9e0b04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31913e07e0abcff80e71375e4a2cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d028c5b4ddad23abcf71b8470ba3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6e75fddedd1e26aa03e018ef1b977609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e83bea331194bef4dcc63cdfc1311610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ed663d620d8afac01537ee0a1f77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59446fd2c7d0aa098278ce5609adeac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f9b109bb535fa122820762451119d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bda561a717ff2acd9bd5a64e67e8c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bdca13d53e9b583cbcf2340307de6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd08bbcb6e44cea03447a8f9f3f9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe042f83c38c4751d54bc347f361f778617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a54f04aae92c8a4aa956a6a4dac9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcc925a8cc8446011e4bfb1a12c735619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0b05567e45c095b9c5dabb6f4c6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f0fee7ec58a622392b9866398168a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb729fe08b88de3991b6c6da32fd069622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398fff11a3feec83bc62bd1db13fffb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025716fc9f7c50e06ea8c0cd289f650624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0b38cd67331ebb6c532d3051610c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c43f9a5d963cecffb254ef3c3d31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ea93dbe1296f4acf3e85ba37b901627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff2a7861b713ba7b82dd07c3d967b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8213f64fdda0cbf3f8be6efddcb3e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c68e37774e616fbe3138b0957add9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c4f2703a359c588ff825095ed9611631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca4cdf044c71726aea3a57ffc5cf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e3565b1b77d9e6234c71417a09ebd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37641808762dfbd96bc3369cbc0e7a26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743abb35be5e3aa4d98689a216cc0e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d602e0a954cc9610bfd2b93aec8566636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5ff27d4ca16fa9eac527665e6ae7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4f5256d604cf8cbcaf858e5fcdca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003fa891e6944fe5e3e8757140e0590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8824001c7c26b41d8cf185feb2e88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febe19760b831ebf578534c26ce2d29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038a078434f7c46092772b3b1c3e8cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba78ead2859facd7a73ba32ac841ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f14137e33ada6f7cb853500727ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a05ac89f1d33e990b23c925d6e4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0674415be5997fc5646f6ed4edcda3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b38b194ab988ec0aa9a6050409a05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e12de8438e5a352ad8de7fbeebf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7935e59663683d3f9897306d686ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37c028366eae4b2daed32050ba5614650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe15c6df5c44b633aa401baaf48bac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35eb841f7c5026aa84158c2c80fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1011ec5eeb916c2963e1b3a878f10c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e4f674f85afd567a42f51d74708a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1887b37dd3e65ec9481a348fbbdd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5cc9da79f5ada711d4f41149ae04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c8eec24a93bad79834838146f11d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf4811ce5535fcd3e268eebdb2f60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13481cd8f955140262afc100034e30a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c82a72ac04efc5ef52a93fb0319b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34672932ca19458d5f915ec03c8db8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ffd6e8caccf6fe1e4b72a311110c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341611e0f161181a0dde0e90166ed2d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a9a8101a6a38f4a733d7507e91b0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e4d48e8316a8358810ad0b3cf23a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5394f78f9977c64fc3a7a137a6238666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e8e7125017e2240368f3fc82d1e8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029fafa931563b230583b579d08c50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb393e263be7372ad70187400f3c81c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568515f5e11b1598e53b12939e14a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef93e621640db74552668ce8de8b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c453bea17c4a71b5dca8416c6716a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2faf580a7f8953bcfeb5158dfc83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f5a5f916d6bc5d06c73df201849bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366634821707ccf297497a87f98eb12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd519872b89864bd47bc12bdbc016676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d4cc3913e541b40f05941a34a7df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85753c91a7d1a9950d5a5fdd017cf297678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe3898fd1594db3392d1ee818a4ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ae28277dd5a6e79ee939d21aed01680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>