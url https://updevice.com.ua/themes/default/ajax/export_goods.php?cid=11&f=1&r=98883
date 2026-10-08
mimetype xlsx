--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744cdaa2e635bb6af86db5d04419bc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b348ab95cc645f6dd89d0380e7d43442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8185636c186406507c5f4a328fff73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82e0b7336cae0b93fd72e0310033cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06282bb2d5713af57e5758b8a58666d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc1235b9e9417c913ce45fe3c59be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ba54c195359aa3a8c499a0428c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518aa8d4aebc3d2acb378622ff546c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85cd986278f588b83c9f32595c21619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0890061570d383110e601df6a43faa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2d021b5ddb74a8448683b23aee6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58a1119126b1b0a7d67491cc1295b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640862faedf89db8372400d5d11e0b3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bcc0a28cf960b1364c1f20379939314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc2e70dba9a5e10905699a1eb7393315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7583e0f0b34b27539fda720eb4dfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff05c498713fc2a5882ae8edc89e3eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab263f85c4e906aeb8f7404b0fd8d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61529429c2f64fdb945c1c82e77bfe819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f01c50134bc35f0cf154276a3b67820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76e4404a2e6ee7d057c2a79c5be7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6dde5bb2bfd1d33014726e41c94e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9e66956c02a864cf581a47afc8b0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa284e127e145b08620dab87d9ce22324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef3cd1f4834a7201c6e79a37a32c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c5ff5433b8bb18de62435449a041826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da87fe168f8d71b8a1c3c4a11da4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef35674446e204e3f2d6a0aeeea9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda01be889034b49deff4179b4be47b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b71b76b3b23aeabe7e4d2bea45ea230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b6233642ca892f999b74866df36331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6e0f98e28815848f43c3281bb12632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419877de3125214ab8d05031683c5d3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b2a66ca3b1e1e7264b999b502acd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538738d2cf8520899a3770f00457e4d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fffa9393304a77062a96d6b276c8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d78caeefcf9d38b108424fe33dd0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ef4d26a2cc13d7690d5aa23a02ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76fe3e90adf9f0be16b3508269422c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c565266cdaba824468e4ea328c56b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb65fd83f71e91e75685da815d56f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121303af129d1d810fcc5f69cbcd519042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054348a03577cc005d3a9e4efb2a1a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949c1ce13e00c62ba846d64c515dc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbb12b00b1f0fdcf0eed2fbef8d27545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b0d1c8ffe3efa5277f96d302b98a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d15303b2285eeb9b38b496b24940947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4fcf6227141308a8846cea5fde28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1d658f89c30e4d30076b12fffb8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651caf3409d03efe47692ac41512216950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b892df51d9d1cd43f0b5faae52fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f49795fc56b3d32a9914c1cc34cee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df021be645bc87fe903f3e09dee0798853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c110090d527279f07d75a35195abf0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a222845956177529bac96922e49ea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27942fe38a042f3d59e44524c1699a2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b92451b11a2c07e1d6132ee9cd4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621595dc6d7e495a44f10a8c93b706658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a43a46c9ed2486f1d42692caef441c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2524da9efbb3599dce8f38565f09e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc37de7299783c4bcfbba5194b26e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528a6f9dd951b71f87cccfa2a5d93862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d01d64ddd2761c5757be7f5d26a2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f40499706e0464333408750b943e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752f83faa4c2f95467b9d4b86b09c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61607eb8ac94133a1a8ebbe2b9142166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38607d3f1ef5cd132e6140bb78ddf0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112472c29ec2699a792eb217fb49d2d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec42d62a0f9bb23feb9c74abd6759cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a48e245fc6aab2b6206668b681dd4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae866d2d6cf92a879b208e0c2d8630a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76f1b521d0789ca3723c81da0e2de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27e8fe25d5a455d55044edfea9de073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d4ea59fd63ed93ed4fd6a78d90f8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9fa7ceaee4235ac2b5f1bebb4d2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a85c0e926560af767e8b856ba9b5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8b612a7ef9a1e9b1e4207ac4677a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565678b22724007182cf6c062be65c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24455c98065e27648c7c576ca0a63e0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff507289c909de31783788c4fda7f6a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc98d0584505c6ea1b2a21b0f2f3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d8b9ea5b00b796d6b5260bfa998aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1cec50e153df235cdbc15402946383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f57174ac8755232f9d7dca34917a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba4399b4944615b7e10c74c4cacf8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffb0c702baa7eafd39c79bb59e7a1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36771b490db114a4e62347346b487a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd87353f0a61b4b5435c41cbe709ed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b25ce784b96e1007ab94722131f1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8fd4421cc92d219ac15870aca3d7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542ea08c31219ca86425d6960810d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ed023a65058e6e55259e2ec5114cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e6137afc91d7f97b873add7529d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea321040e5ed78fefb51f8c7d917471e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e7c28015bf111c551f412f9094df895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5cdf1a46e404b20f652cde78876a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae3154acf66d4971f205a2aaefbd7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abacf94170406e1d4d6585793cf5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902842e248e3b35f8d07ba57b47a59699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b79c7601cfa693a001ed1798a422c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6a0ba8359992f5bfcc0306443411a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b349e7e55caff6739479015d3357102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c85aa760fb468f7f9dd37d7dc6dd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3ab3554d372c025cc6bf164ddbcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3f5588266e6f9834491549254aa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5570128f7271f622d9d9356aead9f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416a0c50c22a23e9d5772586eb18031107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f7660e8341bfefcee249a1c245543108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b66db72d2c0ccf12bd7af1696fc244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86289ac49766f591fce3c8a782642cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f704fb7fe79c123ca251cde3bfb4b9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aadfdb69d9d65f24f30e3014f69c92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2c3dcd5b85af7de29a59698b901cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc9d8c4b0e196b43c9b05c1da5ca59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d9057249dbe0dfe18725fd858173f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b81b9c944ac03b08fa45b0d60c470a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f142506317de4a21f6e7384253e9f23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897ab9100fea33df4439e78394fabe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc219639750854a6290b2d88814c8156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251523c0ffda563e6f88bd61cd5b4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0e069849dc1fbcfa867883e2cbb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761fc5eaca650b937c553da86c098dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab1980c82c38eb3ca39c6d989ad8af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cffd31bcaf1a9f90e945b6d6de3a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b92a84a1bf124ef153f03517b7751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022d5156aa4626ec42ac89d168dad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3235d6ea8d3ded5c8e05529c3b76b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcee8ad831d7e50ff4de31828f65ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3f8fb94a1957963646f6b310236a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12737ae1d775ebb9643515f211029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54ed3c36844a2f62991f372737d51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055bca1c09ca7a7544863e4c279f3e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131beaba44c55b3e0bc41505462d144133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975df7798e3e0144b58c6fee3259f04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6d0b807fd8d10f065ee9997fc9871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303289c498aa5ee69f622a8ad0db1073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8ea54f534d10ee626d6885b0ed48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6f10b708b7272dfc173ffefb3bdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752563aed74bace3fe7c6eff21d30d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea54cff18504d60cae2b0c1d27e26b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9bb2b5b1bb431fbd3f516c59eee4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed1f8d97603ce749cb4561b3a9906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95577c7e2918ba80b63fe5cfad18c6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40373e052002c169a609795ecd6061144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c20f3c878d81ae0158947638da364145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d01140ac46358496059136d763d85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de313a45414d0ff86cd3986a9f3bce82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549fb901ff593d89b17607e04fbe820148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b8788b7d5e0479992594fee543658149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b09c66e36a2964258ea34565c6c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11cd0236cb40f9a218b6a5dcb38c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f63f7a9fedff940a7faecd8a06df1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649268db14ff7814bdb6ba1e686952e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d7c4ac0cc5144c036ed0d9797ea8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bab5d221fc0f2b54a7020a8b000e5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013968e1400a38fb03c2c2c4d2bb57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3def8a5c78558fc5c0f53381d4ff8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9a7570f25900d8ebfdc04d620038158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aa4aae93e6dc4a592a8b42c59a346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f31774e32fed97ce7c1c0550cf2f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060bc00c372bb6215fd3e29e47cc001161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d007c4c1233a52fc53315e31cabd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34279cb5fecbe4ada0ed959964a7545163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b6ef74f55f28508c1a4d0ff9b6d23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099397c3b3bf7131a09b668d0d0045b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16596226a018024cc9d6e16de735ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a99e05a739bad2cdecd0ab51f0eda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed97e63366e3866ba50f7fd3e04fc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f0ff047ce92c511e1fcc12c83a82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d18a09ea970b9116cb35595fa26d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd45b7fc160f51c2b972e9d5e7c460171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e757f5816dc92cb36bd9bcd7189af7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc33de26962f28f1c8133743cacd52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b091a3e32f252c9cf611372d13012174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98202bae75707f3499ba04e29363c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c41bec024468d987959172bff51d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734eab1476a37f8a9eb5c95ef2e3574177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0912068c0affcbf3b9a47fc159e297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7474e4b13d87db81f35189b17b1e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b7e3e88fbdb771ee1496faa3a2d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac401ac5b5f521173dcd088d4c443de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf346f9fc15e9829ac5b1438734f4c83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4296b76ab88179faef4dc7c46809b25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d8575ab7a175fca9521adae680f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9b6fb5a413b5b6c126138aa4aa0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c296618e1d1f94932bfe5e8f5cd1b92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664f45e66232e9e8f29540e8cccee7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf37cf6a50c87b03b4a8ecd915349188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130039f975f93a9cce78a5fa986e2719189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdbd475995886bea48a6c85680c87c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf00f72d89b241bdc6dfd60984c016191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55d658de074d1191e0658ca6a81037192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a956486d9f025f442b50a2a6392610193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11675ec4b418ed034db71283933854f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48c38baecf5634f3cacbec44b0d0bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b6d50fd8e9b3a5311f733eae4fd73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d2571795b60c791dc47d2b8699be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a2d66c58610043cb6c01bd095db3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a0fe51c94fff866c0357f9e7ff90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8022382ea32d7b4780f52d0ee107200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019af698b688bcfe8b736a265394dfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c660aaddf6953772299d625aa31b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820c9ebcdfe68826526e1b5fb7c1d3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879345e7fd4cabc85a4d4a1300920ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9b4aee2692d941d787068c9b38f7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3f2bcd1c0001462863143746ac34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de75330956fb3da37ce360546eb829207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a5274bbc03b151f5db6ffd373398208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa573895c74f542b77b9c7da7bed6a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a32f258f55bf4d32e4b3c466bcc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384b8fd345225f4287d08a78d6ce4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907e4a8f432fb4089bf86f02959c25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4405230662257724441a3889096ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e28bfec754728b08f5943f51f2df3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860ec8aeb1ac4e562751183bc1a639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5734a91ed5e1229d1edfb0bbf19c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac62b54a049484e01362e389ee1884e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221d7885b04d06a55bc34cf1da511c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd869695867d7d0b59883a973f7930219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999f5bb46392d5870dd3feecd7a5e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1cbcd84b4e4adb9616b7d83cf2e7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350362a5470013fb59a49b81c0e819e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f595d48fcf72e10c8cf0a184be3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0852ed1542369bdd60f55b8a8323bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e027a34a65de025987375b9b1668f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf10df444ddacc58d909beba6c79386226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5491157d3567de8c118add8c7c9378227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dbc6fcbbd0fcee65e24e0a1fed8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65d981677f82eddf4bc522772700a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d98f504473fc30b20dc4cce7c7f3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05537f13d4c9e2128ee428d3c9c7c466231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f9ebb93cc77d39a36cb0e0395dbf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaeb0c384f5eab4a2fdd6de76d910a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317d3d52a9ffd6c62ead07d3955e70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f22dee8a42984f55ed18e5229e65d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04ab69d384ecf5197675f3ddfb303236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b321fe3252a0d36cb76a957265f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ada61db16a55611745b9e829d4b0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7e814deffcea3de49326871acfbc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730091dc7ae1feb5e19ea728a96170240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f2ff4a0b7404c6c84dbd2ac927e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3aec5fafc47b3b2c827a26892aa6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9721c2640cbf8d9c39b8d1cf918cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f70d523bcf69d2d5f143721d04710244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb5bff903eecb2b3f3de0ff2af7e7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52fb2c5ea9757ab618c1b8bfe3be96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e639f6beecf8ffa169f906c099eaab8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9480c188d7b2fa3d3fd25739daa2ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a4e2bf4275831889ad6f914568c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24071eb5e703faa77356d38c63e8d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ab2449aca5c594f42f2666445f20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f3f963db98fcdb412503c1b9ae28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131072574b75307b0a0e092c55831e1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c89a7c6eae6d49554e5d333021b92c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a91259c7fa09151f70fb41849c8df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ea02132e157b84d645e8b0dcf8d41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd30d2f587268282f0ee416f251d17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0629c40c9ddedb7bda260f104221258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091716b8bd3b96219d38571cf7c65fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e111609f8d09331286fe650d835c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666e1a9308618725bbf2742258b7fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7df02321f67d5c0c4b62f6a958537262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec27c412e27fb295bb63b65f9b232c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2561e641895d8ceb4756e3aaec83c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7204971fcc617dda0aef4281ca911a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896dee7af56f9bbcddef2395c54a2f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae866e16b467032fe9e9fdb9a3a1911a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea91181d0e58a989bcb01c8301ca26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972dda17d963aa79df263fd60a98d3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1a46ddfa294ebf2e679a8fe878ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41f3fef68aaa5acf8278f16ad3518271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec594f07d679f84c45f06db5c6717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22230183fccbd3fbc4eaba0e21ead653273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6210629537bc93e2e2e2f22fc48c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072d3f037bbcbff6af4c5365be40f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3dbacbfbb80043288b060b7c6c73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d461589808569932dfa42bff6021277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c84c7882a60f962858b7209d989863278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b37e83e5ec6c7140e6d1c7a956e9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f04e9ff8067c822b356734f1aaff6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ee989960efa4765ccf74abfbc9b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ebec3ac2c0625f89dba10e1d3094c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d8327f001aa19e230fe5274fb4a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a9daa5928e466dba954d3f591807284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973e05080feb4a756aeadca249b2e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aed8404a486c5cbbc92cdf7e67441286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d2529f3538eead2740ca67867d1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ddf1a1b56e0122b76a20494afc00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd421b96c3bb6e151b68c1faf2331f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bec4df0411434473a3c5653d67ca5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7164e75c76ad4c21b9c0582acb13c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a2ca8ab1650eee71151f5ebe8d71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92410ba0d086daf1520aa11bdde86e2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924956c644b1b126f5fb97536a27c2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009b00b5a9f552f4771018b6f184d5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fc2c933aeacdc539874ae8e5e2831296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8608086f5311eecb02aab4a7e43ecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f3ec2c4588d0fd108f2e4f3a9011c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f47a26c72aae4379c214966b821b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a014d569375aeb38c6476f14bd51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddcabf52249ae011ae76575f2c6abc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d3c09c2b709d8905cabf2bda0e4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebf1541bd1438de53690f9ef117084303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7607762f10fdebbd3689e7bcd9550c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f13b166dc0794b7bac7251e4042e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619415c2d48303c7dd8667ac5a904250306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a6cce7285e945df6a2ec45757849307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe69b6e12f4c98f98306e11e694e7bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea56a7e4b7467c3031818605c558ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41aaa417318e3a69fe595080c8924a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435753ab1c391cbf31b5d7c9d69d538c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137000d24228cd1db7de598b4a41d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cede9bf03209a33be66482f7868814313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920144f7708ee23c131179afd66049e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a32fca9bf62c2cfc9dcc7f86593c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d19903aaf34b21d4b08c5f4d895734316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a6a50625412d61fd826f508b2f11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a23919d78cb9d3372c1175f580b0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635be3a4b7f2fc93c88008566f094fe9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8029e4745cdc365daa176f62936b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16200d58640e9efa079adc9ad2de543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ef88326873eb28b7bd0e137ac685322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c76606fe70cf039e963f3c3822279323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631528419ebc9e43173a2bef6c5dd381324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c55738e428e513b35be13f556e45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21562544e43d76e837b734280777211c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f531eb9b798e76e1e27249ab69574b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a88066bd68d2c77798e92ac44909328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86775c12028a318ba0e1f2fe131ff486329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c9094424ea5df79c59f643ccefb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb0e2097962aff62aafad8cbb3a42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec722caedc4ffddba87be5edbc5d04e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6552188b098ea6553280a01a26823af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca9a5082967445957f999727105d62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e6cdce54d7c53364d8b33dead9b37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f2937c2bd82696aa694af7cf2a0c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b463bb1d47174efeb276a505853c14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bac038fbcf34611b675b30c0bcf47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8cb13123500e68e6272154ef3beab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d886fa50f2c8660d55178978bb744340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6f498aa53c56953b5103d27f992c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c78e5d0d66ff3ad10bf476506d393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf4ceed7952c5b53df9e87f64cb168343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0f71e58f1e07cdc2c29c8076c372344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5f049bf454efc70c33dd8442879f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8812008e87d2ddee9c9e8d6b9399346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609062d8a76e06c815c1d7f45e299c17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa62002a21ea0001fb369df8f5a2c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e080b93c93b5139e5641810bc46fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9cb5438e8ab47e1a9e66b793a2a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b274822b172130d2571659c74f34b34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173cc649ad1c2abf632be3824f4170352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa4c90ec0691696438eeac22fcfc30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e8992add7ef605b996cc9759646a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d14c556775dc6ff7f3ad5cc2bb0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddf388524936a1aee88a394ee1944b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf615f5a16211f96d8bfc361c5628ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f6772ca9458512eda9a2106f4020d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9de8903647b2f73a38a17b3c5d43b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2551636e9d987d80c46bb9978787d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3a50d911b24cf7697da6b00a507ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6618b043bd369e39eaaf5d8ecd8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d57e629d05dbded335d4582576cebe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1444704796193b197d3884458e59d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe7569179366f7b61c333f40332f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c9f98dfcb8edc9ddb375ff3f710f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4064725ace2ce7e0ad0fcdacd5cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c2d722d9413c2c94c963e68b5988368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfb20f98208e3004ef03081a93a23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44f184b8737db7c26df3fd84bf405a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aafc923915c14bdf92bd0883e634a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412874fa14b4f4c2a3828fccacfea866372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e3314e2b1d8513ce61473da1bdad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e46e94ad6542cfa46737c25461bc8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d2c2b33cda32dd4bd0724abc12b2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951252928c8afbbe5d4cf8277e51f23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e508805f0ecd8da21db1475c692b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3754a0dcd81c71cd9f106198676f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b0a9d4e6bbaf3de84a78d23958ef1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388297dfc70ce5e2abbbcc771a73c65a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60425048e0e882f18c706067ade94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5fa9219f574fa86749607abb3dc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c970ac6412457ff19deb15606f7062383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96e28f2da97c6b1587e38a4b12d4cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe4349b27df42faf51ca31483246ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e1912f00b63d6f2809ccace2b176e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14046bfd0e5d7191f5ad3879af8b4f2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d957ef4d08d464ef7606df09e7b2a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6de6dbe1236eb824b6886ee8cc3a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a6f328856326cb56a2c7831bc439390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03270702c858018c3eb2a2e452d0a7c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db1abcd163165a8fdbce2a14f47e05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6baa94f3336935a69b878f591e138e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262916654e6dd28280f3656055efa7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28a3fbb8d4776eeaa56722b0a5062395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75491ea3e2c6e7b4d009d3d60ec6add3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783776c1e70b436a6a0a90817f16b633397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77593d154764c50bedf8bfb1cecf290c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997305e8696a3c049a7a580113fa2623399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e6e4cbcc5319932629d6a2e84b70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc984ca7301403bca09fdd32d8fcbfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb64a022ab36172dcfe5694770bf1dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594864f4fb58e95542e968925acc753403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe78662b7e6bd280ce7d0b55ed11b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f68593a3881bef206efd133c420d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf739bf2478739c5fd0471b2ebeabc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca3080a47a64485e66854eb67e7ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a649475c5396e652f7c2e53326420c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcb51473613c30e07384e2301ff0fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ec4c1051bf11b43384d72ef3d158410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc647ad14505f3b321f6bdbd344c43e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97520eb4da5d1fced9c31bef4e49c83b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2bfc305f49d320daf5424636aa9ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11a3ce3eaa10eca3f3fb59cf3ed3fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf387305248d5a48227751400b04b7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07282b1d63595ff40e43f4e768aed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7210a8567d967049e5b1876c0ef5469417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1aa1ae8eed3d175013d7a0ea5af60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69373e16dcdd7d9218a7834455a95b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267341c400318661ca9fd272370cb31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f64e70b2f1ccedd480d32079f516d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72e60ed47c28b69494c94bba3126eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819859c3c664025a940d20ff618db704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d02fa4d23554dd018b4bf982a8e971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e2bc64faa738db7a71b3ff1849296425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c4d74517974445285468b1458952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67734394e40a03d8a4bb7399d922d724427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749e043260625f634979bf4793b2b25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbad16f24d72ca645847c4f4ae4178429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e3f098f01400751ca626badf246e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d0dd4ede10f4acd2043dae5832b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f5c1cb647bccb54deb27ce349e60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7661dea7a96472394ff0f1f28b245433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af94fb0c2958e0949d06c9210c5d0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e40332fe66983aad3db4820988b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db144cc5c4d0f2e1baab87bbbb827436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab2674f476460a10cffbc23e08003437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aaa32e12dc6f0c30d5161afa58cb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de49e9aeb4ca6ecae32c4348f73c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceac09e3e1142f499d5261f0622386440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca25f95772a8a2d88f55cf6d15cbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ced14901b8d86c05b3655d32330b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9849c7924a4dedd9797a2240c5e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3382d493aa757322209423ffb9b2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270bfaab97558dba0132d50083391cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d6eae15084e9c3320be8457cbe898446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ef93a5ff52294624ccf08d556978447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca712d691ed149ddd0f3b18f59780aa9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664c7f9e148793ece7d67db800f267449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769b23e30ba69bd55b82ff5d12834b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d37694380d597735ce551b8d49baad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158fc32f1e45336b9c96cb60524540452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a28bfc8f16c27bb5bfb8f2e466e83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a494d221db718a18bb743106c8033454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075fbc2a40dc17ea59e6f067435afa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3344b7fd67d7dce37b4e8576c8453456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c1dfa98306b9cc3f5144ee5815ab9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bf62708b8674a01e6af4de4f8f201458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53e052b21013cb7e2abb6078946970459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf92cf7a392d67fd2885ca415d4542460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9684aeb9f7bc0d55712803ceb95e80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6a9e0f01cae6d4df4b4b99bb802cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9203784fb7ebd9a9f4897adde578c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134007dd9e078b05bb8fb9c26159bcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce912bfa5a77f04f73b0f4240bd55f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d5761d2d8dd3e368bc0ef7fc1bb91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3d1ca10c5092caf17fb8761e6fa8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea317d5a76e878a3da7d950ec926dbec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32cfc7031571900d311b9c884c36a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee652b1e8f074c7a02a205b4ffbdde71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c74135be8f6d6860410a102dcbb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b317b3e5b23452df97b6d17c78f3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826394c9cd535f012045b3d303cfb7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29508e2dd3f8508800193a9a2eab799474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4932ab30041d0913eb27bdd3bcd483475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0103a03ca8c5431961879adfbc1f093476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489cd85019d6610da887757d316fb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f79cf9755a7f280d23f792d3fec47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3a9dde67853d9287789af1d449c83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3775618b3f1494e0dd689a1b343478d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153699d96eeedee980a4893d8422a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e399f1b2593e94c97bfbc6e0d96e45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc1852923331565203ef77e55a212483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bbd64f0314d4cfa22f7d9c30fbf6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9ff84b484ec7e5c7381542b2c8a04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af8bc002880d4a66469dea3e58b22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b46bce300c7c958f6b8af91bb0cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238590fcb779ea5a2239f23337cdfe5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09ff99a81a314746eb66847131ad32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dce180cea9bcac44ee67846f15251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da8ca6ab7eb98ba20811877893934f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba217cf1668800d80a3f7098b36874492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b03f6bb10fc21abd00079e627c0c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf694d6416d50cc5c480bdf1de98dce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96d8f553185a1927443668dd3c9b39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98475e205adc2c99f980db15e08c4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3d5ac3e5860b9ba145435a35eba6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c09d87952bbdde54bdc88741d205498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea91824a6ac514d8cc23f4de2124e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66571e023ebdf70fb9e55c66b352ea71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eac9752f51e756e127a1f58ede3f48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb15e24a6ce79c77177049e0afa1b13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618748847e8d5c76a8163b0add4ee21a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2498da4c991b153c0f569faaf95f84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1f15d0b610aeae196b147195b2ce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a8e7556cb80c34b3217771b42b03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980589735a4c60a9336151c96fe945a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c602a2e95b3fab942fd308ccbc8ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31513738eacb16113b454da1c2150509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b968dc46786e3c629d744139fb8924510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991711f251ee463ae20d399ad7f0d9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61198efb9a29e229183814469d9bb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f6074aec4b381b45e961409c477f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca295368ba0f88a7ff36cecf8ae7a086514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba5a23c1795b05dd0183e3fbbecfb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83986e6e1588bd685f20427d6b0cc080516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573e15ee8d85a7aada4433c302bbe9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f36581a93506e38042764f8d347ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc294c78532ccb882b782d1f510b788519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ca3d137ff0b3ac6532ff99666b2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4353793369da91174387bd20f3965a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb8a76255116fe08a2cb3d439109a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99cb043a578de562da9a23d49ba9cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db094cb3cfde5a0652c1743d69f5ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906857370df00a26d495c2df3e4a80c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a03a37138bad2b1d5ac8d98ecde532526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780eb2461d248aa913298cbfc122758527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc59bacc371b743ce9dcd47c44635528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e957e2b2a83a430d36c9577b145a7d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f6d68eee65ef266d0e84c3f13363c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6bffe045fcef189473cce958ab00c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ecaba8f5479301df56a791c437f78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb5ca5ab8b6820a83c80e11091ecd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7665e700f9ee866d188f9475980de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf8b0374d428154d46de6314cb9e01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7870fa64d4ba4bc8e9132d741d74a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d2ec33bad1c49ac43dc1b901622c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86868c4555557b26662b6a461a27e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d3c82874ff602fc2d74d32a665da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24376a58ed586985990f5530a5ff43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05aa58b109057af71765f7b053d3ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962fab57c73a182cf2b1f7ef95b271542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b23ab0af4f644561d852a1c5f5ca03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d300e331f5557572e6082110cc658544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459bfb83270d9fdb9b926d8e0e3bbb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bcfc24eefdbe8806f524f7e224c61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf37d9c338e494fc5961d6b05493008547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c67254952566ef4f6151b592e08f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b27df48c38c6a1137e60f5f6d3f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612ec10fc6730b0363b17472bf6d1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd47de9ee48c2253c3ec0641343c54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0dac7dc4295996a4d80669792799552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cff6c2adc07244b54a04411cdaeb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655ca448570c84abfc87d77e1cf649554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b71420f5904f99d9189ad5e6b0d43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607e1409c066e7e66e928729c9759f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f8ec565d174c825c8403d0f357a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81439a3a35227abed86209ef2b8459558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844ba36221a7afc12a4eeb3e869cafe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392dd21e3037629aa681dcd440cb99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af6ce79674d0620ce8c07fc98d7fb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abbbead39ef202e079b0202a45c662562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc94c9af362f472ee074ba3038e894563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd9f68e8ef81739aaa6a277381556564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a52bd6f9695bd2307963599ecce313565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631a79824c013428c41830d4df7b320566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38947e94d8384385bc9c5405ead5e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e3acc0bc7cdd0e092b7899c2238b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e6f876044f07390d31373e3945cb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6584a618c9a5f4c8a19d0887c97a37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a5183db904178da82a28cb188a43a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fe7c5f6cda3b035404777d0df205b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e05c65821ae6d40ed2090d543580573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620598ccbd1f7601b00142e6056eb12d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f42c11ebf37523e18cdb0b84d09a06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a1f741b6965a9cc4cbf26fbd27dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74349a0cd748adafe8e5f6206fc7cc14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61fb0be2c3082f207dcf5badd0a33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0c87b7c5dd55f58cc0a2864e866a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee4032cceeae0a4c3dcff872c77cec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7c83c13faf2535a5e45fa83c4d4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d13ff22e9b7207b7f61731f4b39e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79547a8738b874a83f5bf71b076ee69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018a5108a73425207e670e75882aab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0183512b38644139bd074b691cd3627585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1a83a81eeea507dfbd2018c42c2d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049986dbbe4e697281e09b7b31aaea9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842a11d5932e00c56f39c5b7d666ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bff471c53b97daa49a7d807125601589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f162402d9f5e42983ad10d9ff1d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f809bb1971fbd18093beaf13e8e9f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50182f43ec58cb8d6496bb40cf0c15e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9814e6b1da06e6ef21041cd64e73c33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceadbb7c374457c80c04db1ec7819f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c04e96f308a0edc23674e94850d37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca272c73649fe60e014c520ec5a1cba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337429f2922977446d0866acfe3735a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d3146054e88105e0a8f1d7d41fb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf87738cb25b8c6a02fcc484a4851d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e930e16f87b03c91c1741d5486ca6f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5832539cff6ca8ae27c1d764415d5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b46a1919f42710cb2f443b3c013c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e03de0cc73818efcd0dd9b9618a56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e41c43eb4d55a18be83d8e43b22f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833eb733cb491e811c48d3956bcfc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57629c5a3ae53d88633a01ad767244606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913f8190745fe46e0fcc619e66e224607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701f95f2b0fa5a38143ba13d3f4a294608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1efb45b771383e53e3c1d6b1004ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239784a1807fe966be81f697c50243e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a5c50d518a05a7213b9c0ae33b9ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb18a101ea890e29c335560395771612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3fdd8fffa907bf8c5ddd328f08aef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5c16dc4f2be6742cec6a7a420e91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23f00152565d9571478a8ef219b61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd2f09ced75b3535c32d098d438334616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9cf5c17b44ce283fa5f663c6369f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf720c7e239278e3265800a7f4d6af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9635ba76615e142459dcef3203dfce7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3bfa3f957542bf0e3071b8a185d98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0784c5293c9aebfdf017c6d0f7ecf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e773ea4d7055146c15469624db99b79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933214ee884885fd7b74bcdb943d2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3953e2df7b4fbc59b88dccd1af916624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a851830c0d1f940e3515398df9d652625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd78c00ad3ac7fe840931f04236fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5fba69e4de89643e2abe79fda215a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86c9e80e257d345580a4246d50a85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5872f6ae6218a0bc6e4fe48851e165b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997bc257f0af92154216cdf2253313c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c750050f9469d2a01d38c484ee4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe24125450b3bb672cea67c65999db5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c38afc9e4b9d4e73caebf0bbb53a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf5a31db3c8a524fde77a93119118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db30946d63168ad3c94def10804a95e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750488d275dffbb7c2fff634575f37e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e501e7584bab677840e8c11d0cb0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52764db88a8ffd66373a9662e717676e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0bd365438ab89915e3b003ba3a14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b001c267920cbdcbbcb601564a4bdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3692f4f9eb40469b18515ed2cd8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c9c01c33c9f5bed922af416806be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f593217e6c350dd68841a9936d4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa83cc014b6e73b1a2873025a0b4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6cdd1b0b945f256927d0158a8ddb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e570513a5370abe30b42a14b3bada646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc730a6a3f776c47f0d0be32d36f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bf67b69275ffe0e4566d8e14ed9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf687251efc2509ebb144f6efb2d6a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a333d0eb57ebbc669815101ca440e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d8d07e6d74dacd2f8cb5b90a4a74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b6fd84a8dd448f44f7c4388a5d36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8bc532a6761a703c94858d9c013c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e27edff86cdca2f8c2a76e18c3a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34e2613397ffae3afefc7fd0083d36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1907924fcea634033814a2dae37d60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e11394d0ae7e2759f2b73bcc6b029657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f4c58615d3d13a1a3c05720546f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b6d717dce03cdd74fe2a4b66fd6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7856abd8ffe272d060a2ee74b1f2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee826fe3c459f1aa54f713bcaaf6b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a6c788b63cdfc11c695592786eb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33773b4b52d924bf96e82cae8025f485663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad60b8daf9f4cba6c9028f2fb8831664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542954584fc78396c8abd0d4b6020ffd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99c25bad6324e23747af913944c983666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca5e7b14c4d628908af547bd2ac951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da0a948afb834e4d7e5a245e4021b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1f171a81ce3f17eccc3af121ccdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf040db987db1721198b22c40b8e27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18cf19ed1cf0615aca8e945014170b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524315e7dd6fc186b7b123393d2a8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a5e7e962bf0887eefc8a9830913d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26636416023880579eadb3ae54b7e29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef9d08f26d138933870a7cd155f44b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d75e6e0cf007ef792cdafd017a4df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ee5347495385046355e95f301593677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf512d61f40accd1e482ac6e44f92965678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09066671f9cacb98c8e8cb573a208f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3fb2159b1bc96b1f47ee6fccc12c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138c12271bb92bc108a7256fff52230681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc0eb7a0d858e6375f5cc0094a558f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fb3d8e0b32243806a05d837475ce9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d44546fdaeb479cf9ede5249355d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad80970e087aec15d543f558f9ed3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419b68b26dfd6ba4fc398dbb6f0b62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88227829eaa4c8f6c40ba48c52785687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b49ead3ba72d05cb31b1fdd6d85e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191abf89f0c6cc820d028f795018522689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9028c49d0ad3f052e8fe3bff6a76b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a143abd43c3c024ff9bdf4e1acf498691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e91f1237e31cf1dc7eab627c7511ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ce43240836eb7a04497771f93f5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fec91ec0376b6a8f73224599db456694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0241675ef3ff780795bfe509b63f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b54e31a48cbba618f7b0e6ec94f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46eca8964f4e94d6b02b25b4a05a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e775047dc87fb190a9c6be426ce458698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b5197d9df850db5cefd1ab2fe948e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8186f9049d14a7f52de4380fb2e4e2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e6297c976079df051ffa0a990e69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303febe910dbb22e64747184620542ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52dd9e589ffb92881a6800d54b9815703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caff8549f7d91d5f87066f80105fc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b71028b80491fee0f830fce3f63db5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84ae2331876042c95ea2271811f13d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326e2bfdefcb0501374793f4e4f53ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d975302f7d1d9c2da7545f5de1743708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82cf48cefe9922fe9d5cc95da8ac69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a162410e601fe5dc67facbbb5128b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e111081288c10de874567a1ec12a2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d449fa43dceada3e74eb116b47ec712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104c403b53d17278a675ab8328a998b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266ca47f5899d1f7cb361eb6dac61b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0bb393f1cad39cb36b7ab12a4c2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3b9a59ad637c24f3bbe2ae04feca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1e42726a741ce878b4e46a60681d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67079ac5d94eb1022265bd94a940b26e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd32c33c712c204268c60fe9992ed37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6721fb2d71013d5f8d4cd924482418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca8f84f65a24d843ce5076d52f96ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0378e6206d84d9f138ef45287ffb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a444ee9778efb1b280d4743d9a48ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f56e3007c979f2a5a1e6e5549b33a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a1d9801706c7157bed5710adddcc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171caf8f79df29d9d803682b5bdefb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f639e4f742163544e1c5e54361c0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033d8adc8e0f44c660c00e2e191f9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5666ab2be866c65444892b49252117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db69e8f3b20c5dcf6d319ec660bc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1cc935ced777def07cf2701263e7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf6962c4817996456790107aadf23020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18774985acedd9b240d45ae8f4fbc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab6a424ab49f3faca234bb3744b49c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302692b794608827f4201718ffafca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d0b199d96683564175f7d087179fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a4680dc87823cdd95d838f87f95725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e30f19e1ffc1e5f9c0a1fecc3379526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ceeb04c3b2f8653daa1f6db08d4ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785e28973642741682b98fffeba29b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5fb9476def4872962c39876dd2c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a38890c512cd888db7b7fdb00a3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28e642ce4601724bc6700d88e8b45e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a289550053d24aa70470b0c9e9a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68febe34778940497d6b130b9d6fd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a3c897dc58f05a39cf05ffbf118534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c680328702cf68a3030467fae69a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f9084bdde21c7173156f1834f428736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b53ecc322ac7b0f1c4f7cca057a30837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d505949b2086b944212326e54034f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1af64a1aa40032c18a65e570218b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34a64ce2a8bc3bf9c106b10180c07740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51f68719cf83807ec4e8816d5be5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51976e8afd9c64d193a0dfd4ebd6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee62dd6c8147f78cff0ff510137ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e27eabf1c47f4a7169ea3c9a32e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f38cb5b542285a798c01c6687a66945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f41ae6cad5d4e63088a7c198584746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0469872b80a21f59ebaf36d7afe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff778ae34f6c23d776c21c01286da5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96827398c3969cafc8dc3228e9b6c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdddd85820dc222b91694a07af0e24450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d88526f040441f6baf350c6a4bb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee6d899a6ba2f83863f0733b5996ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1a89e3d58595caffa096a6476674953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63085b28cbc9b4338fd8aff3c8d6c9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a655fa5414afa3dc5ca042327130b9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e34bbda8ac15590bb1190354ce57d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83a15ba8cd0239de37072efbfcf2b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3331fbab602de71d9335c69357f7f1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77340ca8d6037171c5c5243c8ecbcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa96d90fd239d26161c795f3ae57a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cd462d2aa8fc0b1fb9a9754f166f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486496cc96129aa95e03552a322f7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a471615956eb88fef92217eed55fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f3043f327ce33c597e8767f508a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea324aa2e5de41687f159345e9c183965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2120575bd768a67586109d65cbe6bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b636d15d15f28a3d1e21663e000267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eda3141b84e9ee65222ca88ffb20068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d6eb8a398a4c9abc80c25d668e4c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6945bbd047984b2ce4c8b9edec38e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35075a976997c9a2839347d06c8d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2c0a0529479ebd213fa7e8a58ea172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571963de3e1c98af5ea0203c1b90865473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d3d3b1c340c18e24d118ce407d1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e2ce7c870eb3b1346293977b9c0aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea190085dd8a201e102e5da81e1f04c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86256fbe4ca936e1f62a864e27aed26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e075d84b4794d000cb6ebe119d94b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1d3ac0246d01cba8e978f65ddf19879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894a163f0a7f4c5720bc9534cd56ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa240b17e8816a002a4535e8e29cd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db4088a7975d877855478f18dbb6e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135595586f5e4617fe5bd0fb6ee57ad283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f0e5f4e0a48c6a8b93f6899623ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa00f00325fbfa4ac8349ab0a9d9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e840385359a2f0999a9dc8e81bb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14020a0ecd31483d9b402fa02a8a3a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d26591248a67cad921cf1aba24d1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d31f767d6f595a99c27cf1dead4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c45c7843e518d6ace4149d7f271ef490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb85fcc80ad820f99235cb139ba9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef88b787dae1a8a43f4904b01ec1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03594d2cff2db7783973daf664f0f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145d66e3a87b4390aef15b837cd0fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c8604b204224360d9ddac82233e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197d732b92c24e52ad40f87492fda2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaf759966dbe8edb5b76f4020b9dfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f071c2fe6d2a4f5f51fab1d5a99898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db25cd25e98aba6714509966f5d13f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8524540a58f758f8571ccd797b4451100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9058b9e9fd5bb7ceb22eeb57962f0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7183140fcd5cc6c1c23401939eff2e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895e96df429b66d45c3a18eed56fd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4774b5c9148fd6fa1a153d5dfe7a35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122047e9e5915c42290667a817487aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593fd4257cf0246ed462d3eea150e83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fef6f39944eb8f9346140498c7e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eae61e8f0783aaaa9ae85f31b2560c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0bd46407633d347345eeba1a93a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28592faa0bc18a13dfeeed2235b102110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692bbf3e6312b1f016d64fe9f3b498f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe961fd9f32696d6d99c458372dd3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c37baa4cb01e99904f4b0683faa2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be746d3e26c1da29ab62d4a472e70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba2e94fa40bcf0dc6e9fae9e29198a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da81ab080c0c36efbc8b87419f015ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0266db02c6b60916c2391ae022360ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4214b9874d2ac4c7b3323f7c4740118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fd40ad5bbeb9eed063acd4634bca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2c72720393dd6a3bfd016ed8b143120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d880a9fdae664cb33cdd78bcd507b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9bd3a179231b07f084200e5f88ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298d60a514307dceb00d25dc5143a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafcb59eb7a254fc6fd8219c3c7043d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83183c4add30a0edfa84632c484bed4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0803b1a7f3c7f0b96b0b96dc7bd8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f395e35eeae20622effc4cc95cbb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a1933230bcbaf1a693aba1e69fd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2bba4ee20c36b20c84cc83f69147129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844261a8086dee8419fc68792ca493e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be6c78aab2f87e56c9fe84cf9eb0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b522cbfc8a71485eefd256ba7454d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86d617c3d3035ca7c4733ec1987918133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13767639f2203c160c047cbf1d866125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0750a973062f4b2f1eb68067089520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de0c39d31f423166665f4a23d0b586136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b2f1f41b2d1f8077299e848c9f08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f8abaca0a29d5619997f6b512ca5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad91ddbb8e7fc43aa9968190e559b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad18a47c6d998060389181b7306b51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a799c0b9a5720fcc33a7f14560c92c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb7729d78b8ac5e2beffcc0d77b07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b2f7fb9183ab7581ed67812ccc162143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b211ed682ae278fd8bc58eaaaa6ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa92749b2221f9a803760bd25a8e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c19a80d974e42f6d793ee2c727f78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecdb8608cdf3bb1d7e4b8d23ae4587147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd986f4a88aeb31c4467939cc7d3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedcc6da31fa6e27cac12400920ee1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333fc686077eba0b55bb50cdeaceab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050acaa42dfba1f16186930d19dc300f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e519365cd90ab5480ab9f9d069b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e3f0c6a919246b2dc1fb8d284011153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65fb89070c1f7bd8dbfe7fd68f174e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb90b908ab00ce24d7ebcb2e70bfb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb667db6e6b5f88286932549c72841156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d185675672cc1804a195330065b8eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49e2c39068c073d84bbd525ef7bf4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb72acced290c7dae5606ed44f465159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43290e9e8e1a43ab4edca4ced23bb799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316bc7b40fd5de13b3eaaab2c28d66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd528c5cdc9194db3127a71601f341c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e3a69c156ddb04d42b98b9b678c4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdea290f1b3e9c883988e6b95bcecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6652936fb5e25f5452cfa0014259165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d4562c2cf8196ed548901f7c78fe4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad195a7b48e370bdaf2157f6af18ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6523c47364d135538a23f3753682168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747dae9d116ede176bcceb9d8c48136169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f8a2ecd4020a1f2a149ed660fe4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb10267c1f48321f66fae6c469ac2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec47c86e222683a56f30acd29fc940f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d3a6cddb46319a6cad05d42ce1742173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f91f3b5106ade83a1453a18399df65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86d0f8664c9bc8c40047e1877a80c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4990fbb70cd9d1ffc6badc533d65223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf27ce1fa77f747a69e349b948b4fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d182b611cda8bb914b0d1a435a76d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55046296ad76e9db104aac6a41095179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facffd09cadbeabbab66d42ed39e7580180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997ff1b2dd3bc2a93c34b90b9c558a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ceeb34dae22897c8cd28d0ccc57a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353dfe920a1d0d1ee6344297b21ddfa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d46fc5027888ed0c2c94d8619ed9fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d9ea05d862b7b355ba8acd39858f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e1bbdcc798994800ade22391658f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455889eb402ca29ec7edb52dc5fd7308187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f053f61910fa5a5982cfe0b72feb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76e436de307cdebd53ddae53d022d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444ac77c645612c3505a8e9d87143f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b946265b3ccb8c4ecb4e68fd921805191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3e4369e07656b2ae1b0f675c30925192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeaf2003e1ebe2c8a2954b652ec565193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3887fb4e45b2b25df1de417bb792194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319097d038b27222cf134d33deb036da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43599ad52b610bb6404f66c5b69397f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f445862bf799e44b7b905c65014e15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15995f58681f8cfcd618656016042198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36456c82a29275eae832547d85791a45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fc32c948e40bdbd49cb9b0a5561f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a3cd1d9accf96051af1974ee98dd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b48815e0a7fe55b51d4723a67933ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a4eb0f1e336ce918829f7f3ee12a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7ef65ab746f3127690fecaa2046c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984244ce2b6d09a443f514ba6f19c80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78ef9385083a29ca749d718267c85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427d822b81c096a088c0050ff239f5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b56727f22d1ba07ef6a02373dd4a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa1645f3d6c749a23244884eba7d69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d611014f74786d7f963c23463b859210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2e1164426285a2f4c298b609213e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4aae934d5fbdccbedba2ad97c1398212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a977f9eb06aeab7ca525a9b0729ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418392f93fdfb224ea7814778023ff57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d72a8955252f1fb2e826868b45fb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d790b40776b81f718065ebfe9936b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a6d6cd9a57205d9990dbc2fd574d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdc806f042dbcb6514b6f20c2f8850218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba833d97f13edafc22628792852a73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0292c0fe87ec2061549278ac1911e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44ec1dc3593b6dd280658f6929b57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc28a0158f058d8187496c66956cdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5ea83b3bec3267513d4c8fd53690223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4c1263c15e2ad8a492301b1d27ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68546f3fc01b0514ec5faa9edcf325225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fda069a01c96a68f4eef208db1025226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea38b784d8f291f90acf41c1f5dcc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221355482ccaaa17b52bcf41149a6e67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c9c5bc67850401cbc83927ef6460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe7dc9a1118a94e1792dc9ba06146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130fb269e69c1c4be816375fced7d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb638d09717fedc235decea76a5f025232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d729479a7586412ec08f43aa7d29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e1f0cc2585a0719ddcaff5614733234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bde58353c5d02968eed4a6bdda877235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc6de57864c3ffcbf7acb8895f7a8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafd138e6a73bda1fb513531f25f3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296481bd502fbe5ec1d15093b95b68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b0c4ec9cc092e23f4b1ca62a9f998239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203361955c48cb1442612200ecad765240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6fbcfbf63cd9921b4f9ad6b560f8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88a902be77a2589c6b5e6378b2196d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f860f7500aa6d484518b32969ca5b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e09f003d703123523f182d800be828244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23571b668995ad95eadf35b093bd9f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a47af4f1708abaece3f98100f5ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c936b925961168fe9e7c1240314c26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ff8bc3b9d3629aca5158f8de7ad9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537456c4e05cc919c3c7cd09ca0e626b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b746feb7c242f62e05cb68e9787464250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae79cbf386dfa46e6c6118c075e5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881911332991c582ca12e48de246a04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e996c8adc71e424fd7a36b208d7c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123b7a34d20e46e0845f14d9410a60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1c6ca4b5228911dfd15a3701d1786255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf9a222fd922bd8b2085d39b5dc65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79ea6e23272b11fb0c92eff011fd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aee5d43511cd470cc6136861d3891d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08d3312e9b048bbc2fcee3440af256259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac225462144b1a57d1db1f43988a61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42f1941e0b2528e2ffaa243e67f2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17605461c29b964540b6fbe3b9ee16aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483db1e93b4361b9a2a147035c45fdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca483e3b6812c1650d9fc8ce3a9d905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2448558191be891772abc267f272a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca399a04d26b96583e30f07b94b98aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf3f60b66d86a2d168036002afec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851135090b83f661c436a196d82529a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868852f2db1a9f9292e0fb14773873a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a7eebc41557e27b117623628ba7ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353558ed1f538b0f622dc835905f86e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f1d191781f728b1f940a73f675f1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5328199ec3b9ee9b867d5f35ca290273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082a3c08121186e6c61295085f67bd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f107d5f1a161bf0d00a65b6fe123275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109ea6e5741da131f04032ba6765539276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb66cbd31f8f4084b0c8483536c6b1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768fcfc6b6fa16e25c3ffb241bd840c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f41102900f263319e65b3fc9aad6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667272d25b44d875821ff5640c978d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b69af3bb5ddd26f9ea2110dc67905281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749aa159b8288ab5369cb14bb8381e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a35053eb2dbd336d20bc967cf0e55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619de1b62620224dde76f13d0719e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ef0702ad0dd3fd1f9b86d6e44dab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab5c6705dfe29d52ae0ef78c70daa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec8be3842ff718d138dbfc0de15ca7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f53644f31d667432dfef84fb96a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643780be0e24c3ee6922f4e027524d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f7b45e8bf47733354f132a0eeec4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91552e062c6fbd4572ecab6867fcb9c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f5184072c6d7480a9aa202688830292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db67521de527b2fa1380b35634d1c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503735a89c74aa4d5d9d613dcdc039294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243336455cf56a1a9b9a44624e74da9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7d6dd013446b7cfc0cef6fa40bcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12791356211724064b5c8078c5bab1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7497eb784b8f1904c363d5c1f18e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef53c1c85b3c36c2fbce7ac6bfaf6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cd1cfe1ba8b8b9d3f3c46b2996b77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f98a9c8216cd10ecfd9bf9038336f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba634316a6f44196f59a04218c8c70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442a6c8dd31d07c1f2ca6108115e7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3b330738c256ae004678eddc2430b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69490693ec8adfc57ce48185c92fad4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6cb4cb1b6222ddcda2ffed7cdd48f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5375525991e4c7b5ab35b2bbc6e8412307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e761f48eb0311e9e0538d18294f3ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35a67f70d7a990cbade23c77ed06d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b14bd5e771a8e8132db38b52cbd09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88dbc4ea8684bccf1b5aa5b90b2aaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662a3c5e63c6fd985268f4adcac352312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc488ea03db59d7b83cbdf21aac3a66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df79d5aa7cd8ccd9466ecde1977498314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a5dfc7c886bbd0df96fbe62cbcbb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abaf552806fd3d566fb4e5caf2f5e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286d20b2cbf5df5fba79676a8e3a9e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb86527b21763d17beb245b3e813c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bbdce3d2978dc324e51ffef4f70da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ececfa6a54017ebbffe30e8e87630f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ced16b10baeac1c8fde0dcd849c764321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94dcb366c49bed65fb6e52f47a66e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f26b849f546c446975282f3277fde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11cac357baaf4ae26007aaae04b2fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11fe517516892883b5695886e5d9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b9dccb1ac1f314b897b68638078b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323b72866e38512275f7ab443e3f69c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4048414a4ddb8761dbd2708a8e69fc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa6fe68938f250b0308152183da5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f700401e1ddc49138bd62e5f46201330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89592fe7dd1e5da2498b71ddfdb3390331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c7d9b044bbf5636956013180f537d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df18729b815b32cc26a618b60eefad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260cac618d831728f1f30ba2472494334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af81d912a55f63c49242d555605f06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ef0e0cd5e65d63c311686927d1e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3bbca47295521ed424d4916b26c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122985729776a370c03d9520f7aa196f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1256f4d08d562835aea0fe1ec9a442339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb96dee5c76b4cacccb4023117bd94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea245c930b08bad125f51c36f161451341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf1b6f62c957f1a762cbba89d357a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dd920251e9f5c7849d8a5a92faf01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cdd584f07db1e111b686336837dc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc12bbf1237ce679492ded25ebf6fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29276991ad78a677d75dd2c49af97362346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e93c96d77f1f666ce4c35fa3311a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c9be9de62fc37968441d5bd023eff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981635dacd4ab304eae0cb7ac5e253d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115ec1dc2f5ba6a414e8fa25af9c10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1c97d315ff6b76a980ab75fac867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088231767329a7c8b8d75efaa69e7038352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984dd89055ed1ff222bdd52f834a48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a40712fe1a5762391f4635a4b7ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204291c8cda852b6f3fe89c233fb21b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb715b5f773834c3343e682053770356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b8cb3172e13133dd66e3343766bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247e2fab7a6e9e3b1915eae4a406140358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80075058acade392da38d397c6c522359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f30af83970ee3c2767de12b7707bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21483e422886447b70844b652713d3ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6deea12e2fb19710f2600a47a0f73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85c747f7e49e8fa03ed77de34b13e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8106f18cf36af95180bbdc32c35c28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404504564510d777029bf9e3000dbe7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53141dd31abda134682e40f7df71798366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c851b51f270ef57c9a07fbb00b7b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2383ae883a7e832c1ccd12598174f8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6c2e8e9700c0ef111019da1aebdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5367562238ac5a2c74529ed95a45d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51c49b1dec1bb12295c6a06c13035371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f016a4b878581f16cfe514d6dda46f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fefcc2ed3398beb7a163bd6ca10783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315a7091ba03a6514ad8a27921ebff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e552aa39d35133acff5aaece37701375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d00e27b9a6a00c8b1952dfca51a60a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29c0f8c4bf4da3d837aeaa80824c68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a44c5c8d33ab5707e8efefbe035b22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f181a6860a8235db2c65935db54024379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9c7630521f7d0fd80a1797b20870380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91c03c64ac43f71f3f177e03763e0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcda99717a61f10f6e43ee1bc485ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf65faad7e99b93b8853ccd80c6e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b463504162be69a2ed4d87d63ccd80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac202cd7ece4a5d85c48aaad325e745385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0c73d1b58ab099963bc401b40916386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a90595b834380ebaeb393b38c96a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750b42d24009210d55b31bfa9f1042388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e155ef0f1c22be92afcdb23071d3e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad612e69fe90ca4bb3c0e4392d4abbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ba8c34f119083c4bce29ba9f4f06f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e932fc94e3f81a4c08ad2e0b084ec1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaff9e38f0ba8bcb69a5bc957680f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7d4952b1a47d4a6393c291bcae5f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f9392f089550de1751b604f5baa4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8580ec32d158adde879cacef6776396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76039b9fed0df77e3c682b7c4ee883b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f39699cdf4d53f6e6f53e51a263df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e65a543de00ade0ab5509be0e1f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b756096449bd29a7bccd370ca0c08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee9befba0437f5c809891a0ce1681c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb19e4000a4a20d7435b2ef5abf722402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a454ef812974976428dd281e9c0aecc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee65294af59b74594a4863c45e4f25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a70d82a59ed75803c927a7ca03ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b2ba2c61be451712c3fae923737e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968acba4d64312c6ea30b5d32c8b700407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5377fc1c9d2efca8de3a73cb7c6063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e85b92e7fed1d81e64994f62b7556409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ee807a4b00f18a7b6e1671073cb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f26b506adf3856f83dd280fab5a1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8103797d5a7837b1facab26b98ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe5b9ab1f0ed76e47835017e18907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0863b2f10e0644716a0e7fc240e4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb830e4797b5fabb166ab31e2e9a11b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2898b4c1de49df3184bd2b4923c3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54086369359bd85c33c275e44456c28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb243c1a624d69274a53dda564a3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e3012acdd9212668759c1dcd74a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01cc3751cf8abb4a3083a66ab7287b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40fce2c005e69502f228c19ced6286421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50186e4e77e7221b8b8a77b2627e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b135c8f024d7b40db2b7d77d2dd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f06aac980626792d307b31fa413280424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c1a04f2c5900eeec57c1491dd025d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbe1378ae381d1fab3f5aa90a0e3e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562dac4952b72d29ee5b36d0fd2ce37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28825ef6c294891085cd8bc81fc9f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3c0b1c88c70b9b1c21b6f8447a53c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f018d237ddf24133ddcce6bbdfc304430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b18c085e8d57468b81e387bb9fa2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51600635440b86b38f8cdb4946dce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed6e73324e5aa37ca8186d098bb6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2815049967fd5ecc8bad8d902a2eb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d795b94972b941f5b126510b15d0d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab30d3c6676cb799f3fa25f2a5a21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e96d8ad322fcc41c675f9e53e22d74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124246280ba2cfb2bca516107c9b4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efebb55db0c19ae62174cf9204ee6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a26ba17052d08f41897471d384df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f1055d3f6ae59cf1d75256634e0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e1d30dceaab78ba4040cec7e387a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379de8ed8357f70dc11923015510e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d561e069f6e3fea3cf8126a2a194e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0740a8599790869e080196f01e0f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36834cf3bbab6d9fad5afea48010270446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a5e20fcf50f3da968f6e4f4a20d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b6f2fdbd69a4438d3180bf67aff1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77c773f866e747057f62232ac8a90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cac9979ae6c3f46c07fa55199747b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a5ffc93ec5ab4acc6c63036785890451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c51561ca9132e26f0dd2381210b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc17f963684b99f7b9937fae78775453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d5475fcb7bf5fff1f0658007eb89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d345f7874ddb0720554a0741994b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138408fabf863eb8eded0f3f72259c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94248c3756307dba9fb50063f3fc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce787e9848d67c82f7bf1a60ec176fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf052ce268d7a5b1348f9b75777300459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e307b86712f32145e275fd5cf1da8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1728a16541f9f79edc2bf9383d94e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1888574b7c58eeb1839fc96037ef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb6ac46156370c4a8f09e2f75b28f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd1c962b27ed38e6a9407956bc1e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed29d7904975107f74e564113d75e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f12c25b9590c4fc004f7cc8b8df0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b389cbda747ce86efb17d9a66eadf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0ab8c91e2781b132f8c33e8178c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f12ad7d25f67eae00604d0ae712be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054064805607e785d9845a319eebe8e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e5cfc71bdbc0b4ccf60b0cd10abf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e839cc2969ea1f63533a93c8a57864472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a2a050086e71c4d6a6e530ccdd46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276a9a3193d92028818c4590d00abe2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d2371b1b6c9acfc2dcd17fc1a579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc4aab74defd630b94df0ca42295e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e810efc237c95bc4658989fd037b4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f2130ae87e42f553ff03f417ced7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4c04cb325cf153bc609dd043da8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0177b2bcb6b09ae67a469b08eb226a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7319af7c02cdb67e691378ae11a0d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f4c3ba948060d6b415fa2a5f813f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8ccd93b9b195c9a693ad2de7b4467483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e92df7ae1022b818557da7344789484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d525130e4b2f4813d9b0c7dc32b10f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e87f66777c9555f09e110b01dd52b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372bd2201c99ba7b627ac4e954f6524487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f654e7ba62d478869f85aa810373fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a881fd8330da9727b0f280a7b6c168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790893e37205764b9f459d80f92837c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1770b6130e19c2a1708dc8595c022f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742477c50871b733eae22d8cd83974ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc33bb7ed907dc9ff3f2d1cb9674b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43328eaaac9c292faa55047249c9282494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aac9318c09fc4f7499248d6baec1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de7efc9e9a447eead817c44d2deed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a194c9f27d0743376cf4341dbcec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a311c84edbba592c692a20cbce7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eadb1731277f4db3f5227c75483355499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe326df1e128bf60ecc964b2973c28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7b64c1a95542925a78a7c962070d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23559a455d65d0678c7d2baf93052502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070d245d7dfbb1914abe137120c08b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aadaa36bf472d468a23abd6c02a14c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59624e40c391237724725d717d2d0928505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0639493447df9ceade2f780c6e753c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad3cfcdbd5c7acb11b3bd585705486507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911febb790401c5da3c13ef220807b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ca8d46b88caf8785047bcfbd9095509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c494c27b3fe87a43212ecce3f428510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c60e8633dce39d625f5f1bb6b3f28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5d13e52fbcd1a09eb05011c3ec4f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25de851fa4ec3259989c83b42d4c94f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318e09543165bf3ac2e914719ed1a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981fffac99e00d77ce2eebe783de55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50362bc359dd7a931d764dfc29057516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6cd68922250a0cdfa378b6b0cd7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdd2f9a62090f6425150cf7a49ff35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ab8757f8878d891db645ba649ff8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16567aa77aa93d122258ce14d33d10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd1038ac0b458293eab18380dccc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b23b0525dce4716b83cd40c4de1cb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d79e26d182880ffd0825b6037f206523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c467abc7d6b0a8677b73ba82fe1dec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a73ed012dffbb9c46b0578bbcf0ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1bb91390a89e281e8b5a2ade07de4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1c898ca12a1b796c548bb748f3b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240759f27b808dc6ce1411b0dc1b71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0becd1ec30b0ec8e76586fb2cf7c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341e9d9a589afdb6729a27e77f0a79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd1e9dd935b5f4ef6a7cfd304cd6c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca4e2facb43ba37a0b9d4d82617f05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece70f689be06f95635d09abc566072533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f74e3896a377917be326f067536358534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a30e3752050e606bc4147ba66913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2dda73453ebbbaab766210d04d0bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856405ae032ddcf000af2ad58f69986537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c287c573eb63602a9ac85c533bea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942c09eb491e373ab51ca3906103848539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3019907c640d588b2d566b4da1e75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddaaca902a6b4e6e0899eb84ff9af7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9bbe9f178246241e5cafcd7e9b4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ece4753a15b438b5f232efe52b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef88c4d07840353c9d273b9bbc38230544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0ff3e0a2940310a9bc7564a69d37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1654e313ad3537a1aae6706143d9a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7d7d0d8e901e84c2a4813a54bb30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd8bbe14d9b70cb32d89df99d2c6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab3daf432bf54233ba1e895bda744549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972674e1a2d48fdea3af954db0eecf06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd28b139e6cd619c724c3fa0ac451d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc0c6bed4a19aae6fa89eca39db30a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a729e63e1b45fe4fed237b2f1475d21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943cd7a7f96c5a889213ad00a9fc8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d02e8845d765b0222f271b4a6785555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf993280be3036e402dad4649fc2ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b8f212b60e2df6f5944d9cb40af1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c9d8de63fd8cd51b2ea528c2a9cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20fb771c21372e970e27a7bee4766559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f63a61d0ccf635f440c14061b089560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724f797ab885669e53949cbf79fcfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea2d24b622140ff10d9b2266ef1a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a7c0acfe30f78e2bc83bc407833d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e81bf63610cb2c02ef3cf3223796564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc75b7ac3f74adbc27d15d77926f87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb136673760a92a09f2d88622a80be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743bb8d2adab0136ad7b3f7a361c375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12061fd33cf2a86a86200f9f08b04e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ba55176ef383f6adc2a6f5b24eca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83879f4fae8cb905b913f048096e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61c5991c36592542268fe9b9c6ec6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6b91b449e26f168231650a3fbbce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4636770143a4984223a7562d773e62b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d291154ec4dca71f379fe72b733fc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a97ce0d95ec3e61b8618f0ed49539575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee5fce2d504e13953be995e29fe34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb5818bed1ee9a2d0b3a305011653577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de4bdf7192de622ea8ea87abeb06f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48850dadecceb838722359c4adacd140579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf32d317802dc19fac41190cdf57c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b2f88f2a693ffbebc4efcf048c64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332505a2215b6e5ddfb7b4660742284e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976bc62664e933eaa3344e22c93a42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf2be35b32ba26777905cee8ffc8ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24551bd211c1bb6b6bf6a16d97ae874e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7367b4904cfe25118d44847803b8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a48cc8c4aa1286aff9cb43e3e99673587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c8233b4291c11079b81d31db9cdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134920368331ad68b547a9214bad53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d51d5b100b484cf51fd1f1d1c4cc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b30c29fe4cb6f000e0d3134372a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e6684822ec18825f1e900dfd1944592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd058173d02532329e650e8f7858f03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74665bbb50fce2f02f75e2216d33094594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a1cab0a0b59df3d1e014fcfa6b96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03ceea113a89608ad11f9b5372ff1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720dbf273eb708478dc993cfa8f83fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689c124a3d452ffc10029e78f7cb213598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e2d31a1cd40dc63b25dd9366d7ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a0a7d932dd1516e573ea7ce95d3e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39c3a472d46f04c13433feff9c3bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd65355a7bbf4f97488dfbe16adcbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f780c088377f31d3aa2ac2f2f15115c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a314c98dc8618068e9701742f85344604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51843b64510756cb9fe8379024695e65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931d97e1a356443784859ab92265cec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d56e4c63dee8c88ad982d24aa6f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584556cfe585f8fdc20e44c7b692240f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef048a1d1d1aa5e2cc986aa43ff6397c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85852e3f7d1a0ccd92f0bdfac90b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e78a1fb9ad2c97422488c9f074ef1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579527b82869ecbf566597d74046eb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eae925cb8c2fe88bd84dd6fa252d6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bcfae5d5c2a282b6869fc73c2f558614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b6405b475fbc9af07669ddd1652ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89295f906d9684b3d1fb467b1589496616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb893f3140c3d98b7ff38606ed6765617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89cf17468040b64324d919d0a59b3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9bc6f675b1372aab5599aa85de7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801fbf867e73d7499f132eca9ed701620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6e237ca937d0ff2f49cdb92eb518621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad5f5378a0e87054e78ffa3fb3d51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf7ecc1dd968e9e08058c4ae25ee1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28089195f66e4bd1fd022127f490c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca2f40eb24daf45a05b5943115840b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deafa1ae33c88e9e29911b993ee8a76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02cabcdcfa22983a008902c040652627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a530f852fcd7ac5350f0314651f4fb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3300eb394a603160c36d983f9698629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a384ffc6950113e06230469d316c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf6b75e657106622037a97be16001631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59608cef8d1ad371efd2809e16bcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584eb53d068173603348c6941bbd8d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d64b321010231d22b6d843acff4a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0ef4b2e6294d0e5a02588e9ea3209635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55007b5328b1889c85b656358a819d65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca01d657784a6ec3b8e84669ddb21c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28f7c7450b97f69980b9bd67fa9ef3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e03eeae4c920d26ab432e99a839c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783223c5fe0787ae5967d54c66825970640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e5beb675a061441f10dddc29e10e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509de3531b456d0cfa015dbe157d7d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd856c8f21d5a902d27d4ecfad291643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224dd77a0bc87968740fe8eed8eddfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda2e4d647ede16a0f15e302ad2435645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c42eaa309134eda3fc1f30e0ff1332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6da3c6845add445dbacb83fa43f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d608f4c0b2da203565c56d41b4f908648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a930330a5e998ee60d496057c6c09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ccf0ba35fb733dfc221443d6d7b04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418266ce667c55c0f9a9e5adbede601651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ccb1fb20c08a20a86e8eaed6e4776652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3ef731fac43b7dee8c7c0117123a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2238fb093109287acac88f9eb1e8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28341b8cf4c16ab81b2b69d4badbde9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556555876ea323fae4f2d8abd603cd56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab76e8199c00f4646a4dab958c48cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce04778754d807c8d2be2e019fc95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eea4599672720b38f6cb52320e4e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f702b462e08d8284652b39aa7fdfc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616c337795cc25ce0c4c9e5d4b3501661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d93cf1bc02058cb89cce8f95ee1ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ec99ca349d908e1771d88595c4073663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c6d6d6e21e8d42b3727f74bae6c01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd5c062548698a8088221c0678340665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067494d069bc68ae421a1e96b98795d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075afead074b27fcea046a69a4c49fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df361f73a639b9f3931d133cbc0eb46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2a225cbde9090d562235f14db5e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9a1eb57d746bdbe1e243fa44f7d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8090af402381929d4deac1d5bd5e8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0772a829cc64019e2f9522f58b0b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8853d8b64f5fc42b4d27c3a41ddc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2fcafd5308c821fd2cbafbdad62c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc6f4a6eaf17ef73df0fe6e4372b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b3d677d82c3d2632c8be347ca35b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8090c37e30bf6f6ccea9afc39a91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff616b932ad2045128142d002af24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8074512f9e96d8b58ae6dc7d750e060679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120ebdc1270d9ba7ab69b4eab7280e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>