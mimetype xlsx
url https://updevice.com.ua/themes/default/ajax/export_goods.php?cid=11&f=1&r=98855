--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ab17796a52dfa34fdab313096ed71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d78fe1c9a39966cf9fdcf21ac1f2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea624f56e66e6ade156f88f2e35f9143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63357cb7212e231b2e6cf1cecbff5d144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc3381546f9c7bc5ef8009a9706005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf978ec19b4db7d1707375eb055f5ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cd051ea3ab7e347f71edc48ed3a607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f5d5465113a2d2fab7877514abc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c85d666ea78622099a0cdc1995be8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127b020be9441539958dbf5c4852d9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920792c872d84a8753b72ab83a5ed2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469514030a07c80cf948b10528a36b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4f12dd0a2be479d7956ddc0699ad113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad1d56078da4cdde6aa5dcddcb19e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d1358992c61e440088a297412fb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8d40132e254f57c76ed08ffbf406016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067ba4aaeacd61628c2aa427fc512317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d0f656b69a484a0c7440856440d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ce6da5493fc6ad6d66f6202b98d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383e48c6b3cad2ced52443ee8f220320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7b304252b2bcaa13f02996dcae4c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8313c0c57a0d0ba7a3d27ba4bf793922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1132655ed6208c2b1c073d05f716623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baf88421207655147dd11e2a10a86f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461b154448aed4a51003e49d8db51125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336312527704335836b086ff09d156f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d81dc351ea27d016ea6d7c36d45f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563482658ae951ee35d7725b1abb3dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fcb649962e6291156b36be1ae35a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cbb2ea2dd577154e54a46dd0a63c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce74e8a6307a414a53a2d6c084d3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90019fa30993285611cb5adae008a53d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3964d14fcd878ce7056c2f229d0621633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d448992c3fac33f58da877e5b826f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d97304eb4ca2bf714a40efaa910035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e22b9ed2e04ef7fdf620b23b9c162236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5121eb6b373eaceee32241f433607e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc8eeed975e8c25c3b2fc83f1e31fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b669e3d3fee86db66f29739de19239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1d20211ae46dd8ddf0a2b25dd19b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82aaaa91659ebf99c5cbbc13c32d7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0700e41d6c378176ccde4c9b5c8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff39efb243c738611a9d6ec9ef9cfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c6fc275a09161fe20d06d4a924de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38e0f58f561b064f1799c16fc024945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89da61c96977cec81fe4603de86d9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec080796750f8ea0839010222fc2809147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeebc2a50d5de1653bda450486358148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b553958f86561373575e95783c58f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc99131a64d7d4b4ae4675b0de24b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eaa0710e199f31a04defa4ee2700d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44bdf2d0d1bac6262e8e88d03cbb9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72516084017ba0a1fba676c42094e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c603aa0b4fc74aea8b8a0810a192e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42aa880bbb8a274bf5aa222412091655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c2cec18e7a69eaa43e9b1f6e9266d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e0097636a5209b6651f7ef905bd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab8f6182758b21a70009163f31fd6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7129ca73c6131387c9378e1dfd0b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb1c1eb9b7b5a34047b8c8d293b93b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ebbe432e0d3aca7480c2602e7af761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69dad32c809049ffc21160022d28862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528cdd8aff1dd3fe9c541b8a0e883e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3341262089ce376d0c67be2a602994f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413b2f7004feaaf88f24d2cfcb54ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7307d8c36c3d678b31b3e5153b0dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83da450bcf366266063867b0f70e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d9ce2bef9e43f120d77f9583a1e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9ac328eb197a7957c89ec0a02c6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb75626d2ee0c9167c3a3b3172906770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c8022210c269b0c2a52443143ed571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d519843585c6d97270abb5ba0b4b41d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f876fb9630ad80cc518bfade247af473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682018288716eeaf777f812ba13a27274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c8ebc470a91b479418c1325654bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4006864e5eebca4a53e350f86141d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44888e0a14c0280a4ccbab34d0e4c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3cc254299b92a31005800469eb6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcecf59325dfe4791db10d8c5cf67cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f5026029018a1afb88a24af08ff680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d167b5119ee0190e839f3cb8a1840181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b500edf6cbb3b6ee9248de643773f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b3372656f00e0482dde72566a7aa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca443937e953cdc3ab7a73eb23c230c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d42a712a6f003b1697af02e8ffec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512d1656cdeaf2d4fded804cef76a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fe4482993ea3156e7166be96000787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3499afbfb28e7ef20236554a617a8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ffaffa22f3f285ffc27f5daa3f3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83ecf2947d383fbeb3150a4928f1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bb92c95884e84bb604811e17e599d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f86b7489f32942a2d861ccc2d8ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30f01784ecc099cb6f8119c83046b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63631da5a090fb4808999415b6297e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe7d42c2a0f14b8ed18331fe0986095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c309af6cb3b30cb6fd24942aea7fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142f64a4f9ea134143e9f92489807c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac7ad6808cf454c42f1ff5935ebd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce5240fa629212d208c5b402e63b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ad37fcf9d7c29035fbc7ceccac47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52948e471638dda528f77813426cd12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd65b411d544ddde24d9713d52c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4301ff4cff40ba734970c664fb7b4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62055a2abb57d91b85b33024ba5cd6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25274cb7e3e9555610cbe94e4e6c20e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03c6a9d512786eac6385571d87951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876873f064bb65a10ab7acdb6aba04a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e79274dbc48943cbec4f376afa97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d01956bfaf5d03dc97cedd904bf1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdfff7ecea2ec48982d2d3c1cd03aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3953c9bd1420a66d1f6602c40bbca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41efa388930844f2ddf212f4ec7bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfbee6907a2569b9a44958192ebadd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2f547ad0d63e0918d9e3e777765a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b766d713b8c26a0442295f3a98f0c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda419ec6b936bea03574fc396ff86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e1c87b0775205979bd331e87e0caf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede1aec95defed668d229daa4e369c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a60e2c939791ea1c9401f5624e05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f031a184b3b2d1db1367c6b12791f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b6e3d6588f797ee04d4b401655ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759485897232c952921632f05875beb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304169dfbe4e0a37b1f6aca52e50b7a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d10e8eacb9ae5613a423a08bb23932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3244e317ccc1441d1adfd31f3a2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8eda9028f7f2d70146842f71ecb25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522facada42d691c02ce1ca0c1f88cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7501686399faa9e11f9ec254a4c97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386712f8ffa6de9d720d4abbf34f37fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2766be80053f7c2e698c99de8a4b6e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd3a2d699df66bf7d0a41ad3f20ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7529d6fc22bd3d360fd99d034b7c9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904994ece3880e64760ac28c69486d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836d5c6e27b37720c082c2f4e4182a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de9e8b5faf116ac945d724c300d93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ffcdd1af781c6315c1cb7b94839c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e93d3a8651c25a626a80105cb55d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe67888093111009b1b2ebb28690a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609d63e979abcd642e07b783cb76ba8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e69d96057d9f15c18d45e85d4a0f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01056bfb0f2b92b641874bf555d6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a38363dd4bf7cbbe40aefe30470f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb831cb65400199329fc3ad1ae601a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e53c5260395205735e0c81099e2f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a9d799fca6107e412bc954737c9d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0363e2c5bf2471ab63dc638cb3d33b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695da4cd33f3cf5c6645474c6dd6cca4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c74b9fe0db04736ca99ab190e59db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f771e1f6f8ab45e851ef5a8deb6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977e09e2043b6223ab41dc2f6051d2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7395ecad35baa651678994ae2d9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f975bb437fa71f03c6d29bbdd2be2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864ed04cd5d375a9317dd4616523876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bec20ac939d1ebd50ae228e7e737df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ee1f84215017a8aae3a697e3eeee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb40ab3c99edb9015e678b4d14f53a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d160495dfcae60a32c9823fbb3a4914157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd1721b76255545cba29da2d7a92e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa7004a6d1bddffc48fda1072158e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92feda224bb98ab273d740ab8da7ea5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff9d163d2431d8d0a3eab9509a9ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a59753099ac5afe5721730a4cb9e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edab6a3e50e3c733825b606a7bed9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13621231258a30e3e331daa1dc856164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481dcd3118d5d8aa620527ca1ccf41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08759be48d76fe29d364e1f0fba3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10226e8ad2da9b45b37c8fa5f180d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ddde3d1c3c4e96d1faa613d599a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b73de807a2c8272d671859856d6a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9319bdec02e9fded2d94663332e405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439cb24182b8ed0609900d239d5ded7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628da614329c9e3355dd2e988281d15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a69e1354cd29ae40c63a8daea6740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8772fde536f2164c39634705fd810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8eacfe731efd24210b5beedb74b7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee599d3995770c26d09662fe43b26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee877f75b0f3d6a0b7646b76428cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804492ebeb73d1b962900fde6fd233c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4188b30920545e60cdea7a53fd6689179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf67717c3242e569b5fba6b516c564180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1954596a00e029ddbfb07bd0cc68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e351ae51d926bca9442f09ca7328069182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651bd1fda83992280f096e74a29041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd78f9fc4bc1f4ad9f2ac99c86e420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab271a4685290be92e1b6c2402903c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c7738d4f3d149b189bea2dcdb00c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e24e3aabaca950ebd55220394ecd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add5375d6def40787a957162b89034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f031f4c7a2318947af06bfa9c5a211c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5db0845006883896e1cc91ca21db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2a18e0c6f3fb91a00c535c09f01d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c330bea617554caba8db1072452d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa4758d79c8f60ed53872c3cf3c249193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eed2ccac69a872f19a82f3b738028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bdb28481d7988de0d556cfc170f4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0b7bd3f6769d4671e381795e571b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945b6ca495841306579e4511af11799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab82b77f32a3aa3ea4385d033bb87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc3ab2f47fa83d40b057cd9453499199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f58caa57469fdb5cf137f7d16ceb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af08434b1e5f31a864b9e01336a3fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614cc45ae32d6a42070163871b4adf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5163c1b976de44e28aaf42a3ff7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50106d7921d8f82de8c2ad70e35bad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a842653fc7e82345cae00615fa53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7b9e1769bda8d837a16b18533146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75b3352b91e388d71d67d6d8995d28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0605b37d519133925e4a80c1352b60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83efe90e35f479ac6d7a7ec42b41c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017323128d9b70896023821a5472fa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e73c28e7cbca7002ee315c448632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4b4742b84d1a099251564471b620212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f12a6c3d46e949d9a59719e6fab419213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2a19c106763fae60ecfb0793aa539214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf76acc5d4b214bf647d971e34f6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d00f922b60e8c8201c99c6505f4ec5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396fa970fd08069f284b6cb3dbd489d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71725a7e765fc2e758dbf529f2a31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c46c29d34a6eeb83d1940e8f025f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cfdb5b71353c1ab1770d67e5fd44b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12e164a6e4063a5de5b234477f4cb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe600b886f073586071a84a5df8eda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4bef875575f79ead85c0be0fd688223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbd1daccf010094e5652ea255ee10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d245c07b0844d07067678b5189599225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af3f9ab4e5311420a0646e027eba1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f21ee222acdeeda66a6e465f2d323227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ec620840d7a6cb8e57322da8d046228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd016bae4cff7d3822bbe06490281c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b990c4e019f27ed921908b569d0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407978bcfa585753aba66cf0362739a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb9d6b426b15fef4a39ffdd778aa97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b295cbcf9025ed2faaea30174c9aaab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f70dcc7d0791794ef2f1f46035ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df597c403a077e885f620b44777a2aaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333649653416a16e8c961a6fea8dda6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d51d692adb9b9215c819875d96bbc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097021fc43a630ba82bf99aa6f3e33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f99508755169b5a93898f52841347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142041d0867026b7128cb941319ef3e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51872455afc3089c5845c66d5249086241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0986ee9f1acd69a2bbc3cb8c9f49d49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b81e96c9780c3aeb97598f912488243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06562bee7de292e2ea99c35e533f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9e41c252eab84f1854fdfe6782bbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c00c37ebd790e89c2dfa87b2aac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5155ffbd95dc85552f8f062bb00d2a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ecdd928f5251ed7e8446b8f33e93d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6b0cb8584a925a1f488d68a46d7e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a561008db4d338e40ecdeeb2f29f86b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954fa6139352b7ec65e7237ae417e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba707a0f0f6f67526585c017ec7f0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00d77c4b1d824552744bb685edcd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8771903c457a7168043e9f9b5019254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2732598f4db12f78e58d98663b86c3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a36d362c1e08a4bbaae19fe97830256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d543363d252bd7629b37b8972af32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eecf30026b9296a6002b7e9cea2040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b851ccd4d8813dc673af967a1f68dc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd1307887c7cdc3f37e99eb5d64e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e71ff23499616a435d84cea49de95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec35d106d55c9f7488fc96a4cae1928262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72f8735e920e8ae95292b3d96620b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76965c484930aeaf93d68f0fc775d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073972d02c6ef412fad08617e0e56c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b0b5d1c949f6c1eed6d97aa1fcb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbc1e88f24a98dc813faeb5edf7ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373be7ec3343659e24be640e8efb7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44775dae23600192c13da7d5b6bc9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a0a4d239d764105d9d1885422da6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56796e73c860e6c7c78b6e53746034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d517689e3fc52ab0be328a6c95c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897f015a259a96d8e25f2f0e73a64e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a770b8b0a49d2541d6ee165a0acc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b33e65cf267963e1c8b11087834f94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3f2b3aee746c4ac7cc1c1b5199a54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c73309faeae151b988d57c526b3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c82b36d9f4268ffabb2eaea73ef14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce9cd55e2cc9ad0585ae412cc25e0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bab8a96ff7a94855dbd615d318d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31925989e9d14e86767c8b993cdf7bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b27c65f1c84fc46849e3b9c03bd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da4e7b2ec32f3142691a6836719b04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e36614116d6db1e1827f1a1a2146a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f876d1ba8f54a5e31458a2a7cc556b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd2f0146bfa4f47ee11955d721cd22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64685b78502b220cf3e0211192b6be4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8579bfa8a999bb8144219acea1aba8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe478b4f86e2c44995c998d98d0bed1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12446002c7ae4e737300e7d166e1e3c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e110989fbfd46b79c87b3731a3e241291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee2249881706ca92db3359339e8dcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66f223f69edf1a06a16f91f4106efb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86123fbd7b94b241da66011479b6af7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b523c361db385f4abf9e8c4e799e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6285243601b23345515fb4fb5129296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ff30d688a974f8e94ce8b017e090297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657063c00dbfc17b685ab5d85524495298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33953fc362cda2e5fedb4927460183a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a10d42456df08bd28bd1c149c008300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fcbf66f610250e6662d44f502c5bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528f43771d0900ee3af3472df322b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e929641d8ce9ce34b83607b01f7279303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e07c8968b19229a26ecc5d6dda3d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d58ab20febffcab8bfab0b889c1ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b43a2fa2baf9b550d367eb754ca1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339163346652abc829320ffd56ea7c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e547ddcbb61425db5ebc4f0fcd010f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5183767ea3defa85e3af03c425f67d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445e6a28de0cd572327770c1c5e640310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc2e734622645789f92e32c8b27fb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098e4e16f2cf0253560da1baee917f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1706f90fa0dfb880ecfd06727c2ab4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37182692f20fa8ae090eade2535c42c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef39922a875c5f7633203dfc4c1ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab47821c0746fdf08dfaca9e055df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ad614d4ef7dcf44e339d9485cebd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc091a3a4965cb30b3ddb100aa8c126318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d7df45f608432b1d87dd44ba35956319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b0cd3d8f85607ca7afa9de476eaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8e4b820680389d066ececd87643dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc2224d2912b7e9da48404d3148f0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d14058bcd92489b368c486f0cf521323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bd0d3361ba7db2ec9de3ecd4ae00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11a1488fd498b616d2bcb6ea125434325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056bdf242926f7bff6c7b86db9f869326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d3d4cbc8af8fe03a81d95209a490327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b21d29de2a7b878c69bbd21ba769e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ee7bd8f58ec7549977cc6cf1af38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c033ea30a68aa75c76834f0dfa9323e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869bd1e8139ae36b34b324b9fa87063331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc6fe462b7015491fb46fb828de39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b978a57f0f1e02fdf2d4b4af506f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727c19e7c6d14cc6e8b00dc618b0b92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca2cc11613202becb6969895fdf15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd201b7539e1f85416e78980ce1c2b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92162e2bb43de70bab8cbb82ae03f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62196fd083ad8279933adc173ae8ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c6258bc4b74eb6b54781963335d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc686ca16f0ffc4f228bac2823c0e7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4062b54099c6eade2b7531557cb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26770bebf557dba7f7f90ba1576f815a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8cb27467123d85a414188f1852c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c55290d6cff5c47ce8e8e521543f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691fc29894815c024deaafb775e5ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ff56ca93fa1dd906565784c0d791346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a600e922243cf17706aa0bd73f385f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce67ff8c34ff6bd5322daf53a27c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11480771fe53b4b6cb4d21c8e344f82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a734c75d2be8547ecb55802d799d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d53cae9319cd7f488f43457684acd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416e72d0538458dc87d1e39f26b4ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf522bfbef7cc84f0b5bfe02dee36a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54127270452f490eb9090a4d2800c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596e89cdb9502daf59b72cd90ba7fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9753004b66a2a4cea12371e63e278c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895f968a21e173919f5ebfd8f93511357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3d93ae9912a460069c23b3bbbdb8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc294fd0c7fa7474494637e8bd9c872359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adace0575dbefea2d96d6caa63c8f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8225195ef660194dfc612f767dd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a453865d1541398330fd7e4b1a0bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6fa0c37002ec56d4c8061027a6cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695224e33eff4e3794b9075ec71778364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c20bdb858db41a9ad8a4f65151b5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62423366d063b157a4a99b448985bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c9505a8a14165a245465fd0b453e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890caab74a445cbf74ac1d7643ddab1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02575b4c47533ff25f63f3248c499272369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510139684343f875d1973a49b7a95226370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de62b9c61a56b6f8c5a298abbd965371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2567ac4eaf6d52a395f6a3290ef72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb0e7a6cbe71377a38ab475f21afab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa1b775260be52016a9d78601e0cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a7e0e916d3b88e93843b49666202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f33eff3429a76f5678791d796eb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e381edb4270e1ce3755923362f18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf2f0b1e17eaa3e414c6877529fd8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973b5437ff0a784657d279c200163b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3484cd13fd26ddcfd5efe493d0c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb0c6a964293d987d6e8e1400ff92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc64fba536740eb27d92cee3686ce8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549dbfef00c87adb3038e7022d1135383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d0825ed1b8e2b62108ee059268aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8c0290114660ae8e277d40aa6f10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5a429ecfb8fc651629e5da8f2421386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da49cca2ccd02db97ea75e548e79ed7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15afa8f9bbdcf28dccd689b215f6d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb690d02db7929ca12c8e9ee63bf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e54f79d9b61ef35f7dac62f8c910390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe71d62454ef73c01bf1eb699faf1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4abf77442702ce8c3c9d6ffe032103392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d3d3d2c4db29292b335c3869be21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436bbc591d44790fa8a6ae9dd187037394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1488cc953c1b0c5a4be1b9b1d8e1a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2405f6671ee61f70297b760dfdc0ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdb90dc0ddb24f4501ab4d0f58c0d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b3e8b0a8b8e64d73990cebd18f04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af370b6b3dd53c28c344dd428aec3f3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f520193e0725e66d5e53efa4aa4b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcfe05898da28bdf4a4462e8dd0b0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2f71d8710711f785a6fb63b64a15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad00dd59eba542a00de0e511d8006403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e6d75ea773bc71821135e63341da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f0c3220f0cb4960e79d58764e74c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cbe494926025a3a79608e020151ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c577a6b0d54957eba9e4cb8d27014407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec1456433f8c51d36b5d2ee3fb3b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec50ae62df13a2ac6a65501228651409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740c535a37c06b72e7e8397fc0bd55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e252798516b92417eece354525898cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6d0591e43c17107c9cbbd4dbf46e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f21f85755ba874ded24c0505ed19c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293263de6632d6ae1e8c6d8559095a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4657aae94808f20815101f1cea6dac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93fcf81589ca22301534413f572faf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72aff08dda7c79e3f8674338aae03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8ad14b325aa2d2de0919d0021125418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b990efe553d899399e7d6ecd1faf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee2310f8d1a6d730ec7e80debaef3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079c4d07091065f580fb1540f1d2ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f280cdcb8e6adf334641c27a0afcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed3c53d7e68260b4ae2128df18b2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c79f6c3a7dad11357c831e079c08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8c25e3b8c7d78494cb294735fdc6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3dd359a3ac4c557807b6d918ba72a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b42d30a6b31054371d2128469e1c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab797309ef196ea0346c20645d38d15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70271d1bc7a96d29f1b82285229fab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2d48433c9faca20eff2e59111ed9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331dde56f60ff3814a0e6c37852a332431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196383e6b4431b91fc534abae96fe6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba75347016226534b0407bef57caa9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f863feea9802277221ba51e4e4ccf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21bcc57097644d1080ca8f30b6cecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2fe9bd67ba558fec813c1128a040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928c408d91fcc7b115a112b51cf4d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e56e8786321429855085e35a23795438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f395aafecddf928dddf77811e45c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec44c99e7bff446c73b58a14f5e9c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986a5176c371416112c350d1658205441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c03d083322f9ecfd8650fa68543e4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e08899e202028555026780ed4a2f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcadf151c64fd1c6a655a35c63a254444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5cc76c5234d5741bb5386c6ff17a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf272d4ac310182222f7908b2f0b31ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601541c08f4f5b85780d2c38ebe6529447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e97c37b66491de4b4685668b9dcee4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0ab239a83db3d8019b3ad477f568c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5edc701d31a197f1a861acaae5ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55145c5cb7bb8a0e4d75eecb04faee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12143a5ad465268d40c5cfe5aabe8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0661f8332436ccf4aa88b5c370db9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1134839080e16ae4c3a936f371e55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661031faace419c494812f13f16b88f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03edde82efd6a51b57cb9510dc8a81f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d41c55d75b566ddf09de395042d19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b19393b91c69e334840e5339c24e4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2dea16cc62a8a71c1808b55b9c7f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd515de3282d2214007ef25f5821b37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96750377a53849bce217779873f6e75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c191e3cfae617843baeeb8cf75fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c92afa2c65acaab605f5f6fe677db1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5702c9e2ef0c5bb182a0d5fc347018e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fb6921bec1955c69998630b30292d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2c7661662b293c4e81d5887a3853466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b869d4e760d79f1e4d8cc6385606467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e270349e60c95311be136e89aca52f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32664e43e34c240996a76ee52cbaada7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f427e457324978e2078f8c575a9fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017471b4c28a4f6f55756a8fe4f6380471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8dce314e38cceb715173920ee731472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7cf209e05acde61e14b48f0a257f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23631482a415f4bc9d8d2a3f7edf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05a0bb85c219c2793dee0faca9f92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b5fe0c139471254869edfe501592476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cfc636f2ae94fe21629b4b1a7373f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c796da95466b1b5fb52ae3655981478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e583912087fa5833853157c3ae47d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4acdc2674adb0ab0edb760d13968b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9750b83f65eece7321fea745f11239e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd05335707bdfb2a3132c834d71a73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc8a67be4c4339dc91c4f019dc240483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907a1810484b28ce5c33211015c90b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae52d784586d543cc9960e4fa547c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653368cba7dce7f24651ea9b50ac57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c689242004f671d288c200b1a59762487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca8c4a1d7fe29569894a0c4818981488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62380d370dcc548ce8126d1cae89b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d51deae4a3312d3cda3bc31994b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245e1ff67383d5a15fad94892370445491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639ed30e3560a424abe9d255944d96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e394fd368d49224cf08e3c155956c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a94c5cdf3bd3027f821f0afc1019dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8814be0301d51de57c8a716049a15c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8536285cee232468332b3ecab446e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcd867dcf5bfb524037dfa216d3717497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ed98f0a57e6fa6fe0d2f75527267498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce62b77bc23a5b6f9f05e9b474cf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd702cf7c6fa5bcb31c3c3694bcfd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836b175074538422209e7f06ade353501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9797514ff83a3d4da13d0af381bc714502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01890ac1245c5315ef8250325f5bfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1256b1a600a905974602d642aa3e78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb6b8dde7ec27c75090104534663fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3061c9deb67459f3bb27782ea0b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836654e92a3b4d958c343c4c67c2cc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c46451c55cfee11897127cdc95ec9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca89e7749843ef89a75c25c4717b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb889c43dcd1a4a8b8f77de73ba774510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ef3c65b711791f474cd05c24a15d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06136be6907465695a029bc8672d97a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910aac1fe33b43c6f477114cd7552f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094827aed14d93e9cade76c65dbaea36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a73f1d153b3e597a9f5abd65094f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841f6bdb15f58350dbdf07f63ac458516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec23596af5f8c9e6104d132afe4b4d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21ec701fa8bd9d5490cf8e5b1e10c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a99e1f721976b64498e4e89a47099519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a28f6fa17818433c26053093d36b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73674d650e95f6228bfe49c82ddb1c40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa4a1d34228c1ddaee9647e6f7921522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf0f0426bf3a06e39a50f7b0007ed0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3073e7d1c16ba339f7bd7ae76f093b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc061bac343bf51f11b6838e3b7b78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcb6b2491405bb15842605fdf0ea03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b56f503dc5ac1ed497a227fada8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f26b432209159649abd9fd3d478b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329cd7af2582d138697d49a0518fd90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c45efc2cadc822794f3af5579ebed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a75fb8be464399b081c6e4af9415531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7faf86cfd4eeaabd4569505fd4ac38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75851d1d78472dcf429d445570c5f6c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9cf8bcd65a078dbdd725dfbd58bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee9324674b583931b4a9b4fdada0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94acd11c9bea71b138fc4b7a7bb30ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cae3fef3b55a994a6eb3a4d149ce93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e07e6e045c5aa1232acff856d44e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71ae15aaa08d3d28f5d03bf20c4a52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d49d8fa33b316ea1b80edb07a2651540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854759aff150990475e4fac21e283a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efd59c5b17ed924764c5c6110f07a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b326a50c08ed9d72a9c49fa6fafa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122c111123051834b781e4ee360893b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d3453fb4d26e01ceebed4fe1e47c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba05a9cb9bed20e2126bb56379ab4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64e474323bb2aa01412f412d71d9f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253fb127ef7449fe8e7b3a7d082cd3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac63417edd805fb55b217a2248522549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bba4f3aa77481dfd675fdb3cee03a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cc343a2ceba39ba84fbd222d82a6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8fa58d58f178aae80463d20251430552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73495db7f1d55d4e11ba6256f093cb58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a6c93bdc16324b52a57a18db2944b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103a4b1c95f3ab55a753d6f82aa9b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502010c8e27b979db1b7158ac29a7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546630254ca95dda89e4b369baa60a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9c7829848ff0b07468116949eee34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597221cf874016c4b02c21177eefd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c221ff5f5c0254459ba2c78815a34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e61ee4488267d85386621ae3ff05b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deaed1dfc2b97f2b00521b8aa5570e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a118acbd41f7ff555d8e09407201563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601530feb6215fc260d57d9573959d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ceaf39587e924cc144cf2a0e73329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0052e470b9666aece74dd61e55e19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea9e2199b918beb6bedf21fe906ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80a2aacaf918e94965b4d94e26c3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad72b90345abdaa7362f2bed23748569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d3fc30db41fbd1a39d36653dc81cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59106d6162650a781ad5141a539aa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ff645c8f602b040597fc47dfe4bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e3c168b21eaea8d2ccc663d8df9df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb159336ef5b880c6aee761978024e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89c90ab2d54d577d58e3c7f1324db9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181917ebc4527eafd0b631eecd0201c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a3aa5c4ea09cc54f545216ef1c5a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6eab5bd84d2896c400576e9514540578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15bc718122e31be9b48b3c993b087579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60cc36496e84f49fa8e404998bb02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee899b7be5566d0a027752b25c43ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea588694b92d6c43f790d8bdc7ba9f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307ff85ecb180ee55ef8a0e8c17084583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe760adb0961b60e2c703f32260c53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25860f2a842a1d06d62c0b73157f10a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af32d63effb141a1034bc855e6e4f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223aafc50e9be5eae4d7cc73139fd93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067b1edd6ec0ed46153e1982bdaef7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb0acd0e115bf08f3ee8cf06b2881589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a214b3aa48c5b62ded7bbbe83ce2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf670df9a7a3812aa6a010a94b0a79e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f95aebeb18cc6c4b4b795dba1bb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b42bd10b8561a682a9b5a90951f65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba8efc4a72c196800abe911a6ca818594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f92cd94445da41f02880a361bc95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43456ce4cd66e02c667daf7e8a68ccb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38282970a8a6bd0628320e2c066b7e37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2ad55309d09e048d1f58486c5a9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9672dcd217e62b2f360baa458c60d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c53c88fa407b68fad11b17e3ebc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f63f67bb6ab0a53882439e7be748c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7de39cf211da800701d55399313c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22200a3fb01591dde41479584b13d46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b0f0cda90e1dc73bd017b8523391604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e30cba6813ada9aa2cf5511ca9f873605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938e1966a4ee0512e0f1036592ec4c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbae708c67ad2897a684e3bd36e9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33e62e5cdb91698633a2a01725bea7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e152c675541cbef41f32a33cc38d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf93445bf281971137d334f04705e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c55276fe193a094e9569e9d4c56060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afc10463a0327366f4e2e38a3519b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc72f736483a60e6387f68055e78dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da0f435d26879311631a3faf3c4bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296dd4e011dd21da4d994d910dfd835615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846496c228374dd8e555dfa9d3e3996616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e35a3cef44a0756b014767711d46c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b9476874001d430f9eed5571900c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f4ab5b756e578f953f3b2de6e3acd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54748a24b15100415f10610ec288d93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe52fa5d112b26cdd82e61a2cc2fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c4451904bd7895d0ffe52627d2a23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cbdcb5f469588003649b4b64638c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d3e6768e04b49ecab2ae8bca3e96f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f740598a3ad5a8c344168c8ae079b32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad39bebd16db6d345c4ef0cbcf4ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2114af2d903cc50fee3b1583690e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a720f8f7c1d614340a1e4285140a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d765537efd6ba2fbd203e6b28254629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e869d2a536132fdfbb744abcf4d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e7cc4e296d6dfd35a4bac1421305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722f0d3e9ebcdf59dc6513e232c4b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95038001696ccf096a77fe68f54ff7dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e788d6a9d316bbfd0aeedd7ea6cca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf3e713d0c7a969baa3d33ff27f5b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac92cd226b8500c0784a4bf2ad1c15a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e615868110756aaa537080d48d8b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15486b3ced0e07a440ac6dc8706387d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0432de1c36296bffe268b9ad7bd2ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1e730c8aa3b7995ee3f9db001839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077973ff9d0ddd5788369287d4d69b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ed8dbb10d44a40fd92bbbdf489abb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2483b407d6107ab4bb1665c7f904c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a261cea8a4b7f2647bc6176d4a7649644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf392f8baf270e65c0002999c94d731645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e768f60ae604818dc4430d42f0a62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00793681419ea397c52d126f96af774647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b2f058c582b57a8c33e725293bb14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827be29f51caf1e8608b826929a4b41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06297d16d83ff1b64b8787a0a6aa729b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dabcd6a0539837f135f2ea2d67647651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213cbaea8221c33972d25d894a02eda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc947d22fb428c90693337951b7b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931302f83d8b7542cd069b70aaf9cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630a80b8763a7d8b2aee26cec5a71e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968e902b6b056ccdd6eff1563dc62bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8efce57a75d4b308d841a7e5b241657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce6439a65621278ddaa8fec24366dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558623094ce4f65278922bcd4b9da7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252418eddd6abdaf63c75572f671aa72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438992efb63e9d2a6faafec89d22104661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf862e2abbed233ea28314dfbd015e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebba86ed51f13d08f1903bff560b0f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542cef359cbc27375e8f6a37e21d720664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae8a3822d33cdfd78610ef1658680665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe849a1cfce16d11b7eb66c6586ee2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a7f9cad40d846b4e0e6e8fbbe73c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d47c9252785cd51d90e0c666c5d14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130430df0e28868513df454a796513d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d679e858cf2bd6dc87778a4c272152670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e628d74aae99d4194911c39babca2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eac233f272ae8721014251317c50cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac239f4b6b12d4ef3fddf88b47c9e11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a18fb10352899be6c93d50163a64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b8c0680482901c41a081d237e0f0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5191cac85ab3f20dedbf6d6b78f2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d8ad4bb52a8581033bb424750a961677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd32dc9e1f2c6d189d588db497c898678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85831f4e3f0bfdada5ba0eefde092d47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ba33c4801c469c258470cb5a4f4a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4762fd54c8c741ed065786d717f6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ac090f0df3b79ca53617b0ab9d7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde9c16f3a77a706221a5aa7cc76cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9f213072711f0c214cba24f37ac66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb7de654338485631f2529e0b5dd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84210207adac33e50bdd94d569f05b47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf032cc08655c1e877c2d683050c0283687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e933681d1f2c602ccf8942c1fd0cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d9c6ea9190eba40dab8ba0062e79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cbbf7deb967adc060c6843ac21813690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b775ccfb11456eed3f111d1b5790691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73152a114fcb08b0bd75012642480f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b93a1d98ce73783e4349d7f39b341693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3d6fececc286565e08985941ea51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f0289cc26b423fd1cdd3fdd1779f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10683c2fb900aa31cf17238f7bc7c48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b6bf464a596fbb7af31cc58b24fc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183c10c5ac4077f9a3bd6bf83f4aaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3694812fd8fa127e247253e2e9020699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e704d39d592376cdc575e9d027856700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60195d1a5da2d342733f93d4ec08c3d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab49fcc4e77f970b6b882634d08906702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982d899e87e11e831b7f9a7d200f3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203787510d6221d1b448f8811dc60e52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759affc8a646af474cceac1ce6f06b52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03722c5892422d0a501519ff048eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1233c194a218879b839b957b27ba2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d8241572f043ce1a57b038d1a077708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3cfcb5b092927e79579589a71ef9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d205e6e24484a46497634c6ef9f4264710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478403ccc7cae594ddac16a843983811711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbf2f443c26483d434156caf71469f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b88aae8a781202b997a0a8c112bbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd4f4a73ef1d3ee29f96af247db6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5160f6afe654b6699b93b73b7c7ba0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3e9a196c097ec6041e6a8256efff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2c865a1823f6cc29036426b45ddcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647ca01d5ca7ac9b064c08785bf4949718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da256effbc783d1a4a3f6e41e316f128719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c363830a36ce527c66388e8b380f08f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1a30b321d1f3a8bcb46e3cada99a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2b66eca7f60439584eb0897571102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2a327f862b62068d43159c20e8de4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33087a330e5fd458aae32cc5f4eabbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5fd940680c94ecf77aae6749f68c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bca675c8b51c849e8944bf01ca09c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6625cdb5577ef4170b1c3100f67a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564053aeebbb6099a46d2cda9589a6ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabc7db30af6e861016443ae7f872b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16fa57f299e2cfef4ab35927ea436730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fbb9cba30248a5176f76c5a02cba11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eed31d8308a44a83ced608085782a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960dad1859b65a04de4171771b392d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa2bf1150da4e65fc529e4558c7204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df6ca91b2246595d2bf64d2611e515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51730e93145f2b0f952c9b4965c12f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f40880da740edf5f9965672d5c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c0d65479730586f905bdb7fac81d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd26b3fa1b0e1c64dde34a1b7c4239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ec65d34d39785baa64f3b61659db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f20a7178d972813bf8636c6f09eb1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a8f9db247ea8a0205a7196d4a1eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ebbb04ef8e58dc448d9434bbd8e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706cae69e28bbd27764d791d04abe0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d6e89dc4aec78bc8b0e495902824715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82477a112c937dcf54f78f86e70b3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c8ad07771a0103fd7a2e8c37335017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347b21c86e134f7d32e1b4e40ebe0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9266c2ee18d0e82be786b88f471c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb878add2af689807ecbce66b94daee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4355a991f301d9f5ac4e9874c99fd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16467b0c4b884723d77fe51803dd1cbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97803ea324de12ac3560641fcbf4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05222a0911ffabe89466b4f96942cbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cbb137a877bb3c7946a65253a18d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3769599513d05ef98dc6b50811ade26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac18d30e5f21894d90cfa522183d14427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38401159af1dc375aacfe335e3fd8c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587143127121dd84e53f34e6dcc38729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd999cc046f0572ea8381550173ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede39f67304a6a58fb497f13db5d93c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2ede96b2952eff543a6e9ea881c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b98a1dffc2deab8eeb4b1fe49883e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81dfbceb564c0bfefb9e5c823199934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565ce1098caa9de05d9aaf0d12f944b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a9eff6c9dea4202ce61c01474bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bf242a00358b7e966a41ec489778837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fe083437e0750cd4651d5dcf1b7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e2d226c16bbb1b29d5972aa48e64a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61eae03906fa745c2492c86fa4e8f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0b7215944510c8dfb20991bf122341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b922c80c8f6e9adf8719a76beb3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6e0fb069c097296617eb3d9ff0da743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d73ffb8c87fcc798c22eec6835e5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa973fd3bf292eb5a59f3c37291de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640fcf8260878412a19be4752f29a1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d258d8dae6dc1029dfcf26415ee347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa8a42ee5be99e42fda253923fe2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb2ba420573620089c12ee2a7293349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889dff884ef97cd43ab9b37b2dc06e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4510b28588d64a745b2db11d61f7dd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac704275142c78541f783373746befa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924fd004261bde0aa782666b93ec9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b276a1e5984980ffbd742bad42976954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5760cf0d9d95242853189fade924c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab9552000b59fe619bcc5ff8a3de5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bbdb8b35bc178dfb55ddbf2a2ef5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954d9653958ed34135e557d4c92f3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711cc942481a78a33425a738502ed659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca34c900e75207bb1ab0ad116d97160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f3e8d515395f1c86b17f48e6c67d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0b7374df6be18aa4bc6344592b9d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e68d57f637c19e39c97a9541ab18d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eaeaebad6ed6a4d2cc6c8d54162a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f2520668b9b0bf505f6d1853ec6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c245693612a8044232b309f7c732166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7764cfd43dadfc7489a21384b92ea567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b81bc4f08828abe191e76f02e6ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faaff3444f1d18a696bb734a09e38b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f83316b1c3e92083e2bc0aa1076f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c7559ec2239abcc656293cede83171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea9916c66ccf034b4380fbc0ae24d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24111eeb304e963ad7c74938de03d0fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1f9211b367f96a549d81d59b558d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca872812967b867cbded6b292b295b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2cf84b977f23fc4234f731b88f79176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e6a0411577e53fbbd36062f0be90577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fabd724106824e0a56a355e57bad7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee0c43d3bd187289c4c9f91b7d0d6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189097a1069a696be9bff1e4cc2e5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da7788ca58795cb0763f8fc777f3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde441f25dc435a76ba1f7d9cec76b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ef1890575378d69bf8e1d994f79b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de654fe1c5d4ebb3b630b329b4f30a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b8f87249d9f9cf890bc0298556f1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d595d84fd0c95da326e6339c2336786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a53d136a40ad57c5c4e56f624db80487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b22ed97aebec2ec11aa8e6f6347b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd6205dcf161d83b24d1a24c4ab8ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125c43a79d49fa183885d9b530116090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c6a0f6593e4f24880b08ee4d14e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799273fef3be39e91a6befe69cff81492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe582c28299ddecb1cbadfe69c552a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960068c4ad2d2d89984c746116e78cb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c88a2746aa9b37869cf6d07ddbd76995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a006a3b42a522885fa2d34b788c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde144fc6f488f69d82db0c31a5fa29397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a1638f55185e4f1efeaccfaab628a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449201bdbc354dbb6f45a03596c909d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4eaccb7fdea390ab0ce11f5155341100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e30c72fd270c2f9aa58f53f4ab18d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156cbebab80e2f8213d0436e19f47d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb578d3f1b816a8c94e315e41e612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e85e1990213ae67b8343cd43bf55e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd0f98e1b2ad838e3731a501aa47f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6235c34501ec0f74f250c8ebddcb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955146faf5740ea784a47b0175f6327107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254b40b73a59ef752b70660f4cd7346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279321624d32103d86670a5a4452429109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1051aa09d4684176ad7ae88a5f476fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96c60a61ff9ade37be643b7a91c83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f609d72029859f95cbe0f00dbc0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca8c8b0f72ee949a9613101f66ab4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd063c4d2d13eaa61a714f9e2b11423114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a095606d4ce53ebc8a875677d19ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62381f2dcb0e2153e2bf66bb39cca7b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5dc662361138c61822120404f099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b163d7fda0536bf2a8d5143da71f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbac6f19c912341654544caad723f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63632f06270b5462ad5c48104e076120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5579634521fd3c3041b7f909dbf8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0f561c93e7b95fd16e5621f049382122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f9e49635a369d879017077b9fa212123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640458a28b03c1e8924369cd3f21638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10832e754e82a2984ab2c1a3c7a7bdf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700682ba05049c674286d8d5e8598b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6674d1bddb98275ae5261ef29577c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc9a4581e39a4c49a796efb86af4c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34354c7c224875f7d873d13ec4178ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc416a6104a65619a79bd2d2f471ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d43d09536aebe9307f56437fa688131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece95942f24e68f83358ca3bbd581b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef51b3070692d48abc991aacdf64d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942665d3474e5c9ad9d65842604aff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e36a675ac5d0746f3b3456c2ce13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e4a60fe654af29385d0a0226d5813136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652442e117e073bc480f574fd7bebc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2fe9447ef8775ee498845a480296d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768514a5b61831f51137664741b0dce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3f361c5c8e7832e4d8e4d53133da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc57eac44295ea26b8d3a4dd683f58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8463d00c462ed63a0af40522e3359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b49cdb5e42c29a5cc6068dd35523143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14b9734ffbaf37d3a1299201a27df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2740bdcbb336e273549dd33be8ba355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77fb33cc5181ee11fe736b6b22d2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd3d77c8fb8c24bbffd9f162baa5e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135fc6095d59a05267e61b79066ce8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742849cfd272d85f10031d28768ca1d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51627e62b581ffc0317b954eb350ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc9b5a483adff2b720864e9fd74bab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d3b662cb8062a2a241b9d9979813a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201b7716630180ac9fbc24eebea691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d8b6bc5c56bc99ae9e7084e24db4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbe84c31096cbed4ab139610b3e1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff005bb991a38388e713c8cfc45e464156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4c58d9e8f0b98d8465ce4c024d59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899ab49a738aca1826fc97c21944152158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c52eb23b7decc375c4ece796b619d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37939a2e026c8fd0d6305c25927b7bb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a278b268699b9f05683b45037c844d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a7cc5dfc8e13e6e5375b6e0a58bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3364d8104ce7c35fce60a2ae22ca0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755b624fa9448d7b20abec6d6a3a81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99957b30497bb42417dd610b75a87b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46384c86897cdaafc4b6e9a9f98a870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31979ab9f94142d0e911a723035eb34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76941d98c50223002bf506293c876168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f70c990f1421235e388833b59cdf8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978b6d0ca833c831d42080d696294b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422e3f7326d53c561263917ec1db69b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda17df24f425b5a5fc078ec6f7afa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0de94f392f7dd03821a0cc1f725697173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6739a560c9ab2d210f81d33888fbe5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8dfe675f4346b1cc1a8b15be1016d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55fd7f19a986f4dc55f3fb232e095a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0810c761e666f08fced595687fe818f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783df04adceb531fc1531cd5b6bad353178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce036131ed4e50c8f6d85ea63e78461c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d591aa97792fded9c674ca77a95f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db4154aa2dd7539a0eda868ad81e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888e6c61e4c29ca409966738dbcff9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664b0397e4803dfc62e0d4c8cb18cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0fe000882ef2db49f818410501a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866baed609578fdd06a47cb9d336e287185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231d3e0a0c0dfb378b720eec2296264186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df926d2db40f3aadb72b15e53ace1ed0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136452602fea6efa4f876d80cfa6bc78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aae8f7a2e31ea099a694bdeb76455189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48726452cbb3b61a22775b144ac46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52ff7c4e487d349090d47c401bfb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4128dfcf1c9c5f9ef1c3503c93126e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cddda8c8eaaa7038d16673ed17554f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c803a64662f77a5ffa7eb1231e74234194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ceafd51f394bb46226844843a4d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0602d61b0321d9eaeba9e25d2c4305196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de725d118ce82673785baf88bc54933f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f03623155a416a52e3c8bea447b720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eed8c5c0c5f1470cf5f394fdf7de1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43abc75039d4e61bc44850bbaf124200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ce0406e3546b9cac03b96784c1774201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176063ea833f964957e193336c293a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccdd73615e83343adaba0fcedcc2f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e234773639f4ad1290bc8c80cf0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3683187c4bded2c6eab34da96cee50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3734535f7ce4940625fd089488964206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d0c45c5a64cfffc2a82ac4f63b8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92b0bd0e34901bfd68fd234e400482208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b421eeb3face253e961f606e0f3be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f74dbfbb4ceb3b1506c84e92ce5a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8559883843ce746bfd688cb7cdb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002bca198fad5db5bcf48b61c1f5211212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906414d81857ce8c2629814837769a82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a253d35c23928765136c3e7e1ccca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fefcb257a030721c8c2fc321174c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf4fbcce12c4c74118e282e8a0667f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b370bcdbdbb6a71982faf147b1f994217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087a40489e905bb61db9cac3c1a7947218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23361e81e1baa336135f5f04c8f02c6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ec0284bbcf349d2ca1084558c7402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299da14ab7ac3e17ffa712a7a7a8d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9914642b9159e31c130f43df3e651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d05df246bb2de087bda21e9dbe7e81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56070a848565c53de7857b5ac36a8643224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122909b3d43aa2555cf624a11fb6b7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35157f5027cc6b28710a25945cabc3e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f3e4dab03712994035d109eaf98d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f946653c9646d9be40021c35f3eb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8edd745b6008d6afcff4aa2ac2ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9ddcfd224168054bc5be4cef6146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a24bf5c179f581629e7246e39d798231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632c3fe11a419bc75545dcc333b79e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b2093e0cbcd109b5144646788ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d5e3f5c633cbcd99a2550bd18471234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90305dcaa4e4f2b05acd0e871b5d27d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eca0a3fed16cee679387a79b9e5e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795f07dab45cbaac5e4b6d7e645f70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4c205223ea1da41669f0e259a3ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f87665931d3193db912870ddcfadb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc9f04a9472ec7cf2ad95062d55e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81ddc57129c411396d9157b7965a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40185f16109f80b298f350d0e5b0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f013a2a8d1f06d6fc36bc40ac6d63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414401264b2916abc310186975e8d66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55152840f1f7cf7cc2f65a4733711bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ed15afb7f491813f60a47723f8d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f50e9665288b13c954bf192e2d28f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d09323ffe70992deeb78d028e4dab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ecb96aa3291633fe0fd5b58e6f09f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e741a6539e53b29a89028a6ecc5f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a74e7b60a3200b2409b88d5e4d07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e468c8ea135813bebeca7f99b83fabb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af150c77ef32b082183ac7eac11b291253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c1fa93583151d050266213f1b6d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3facf0c9ec8cf056c8c6d164543a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec221f0f2946dc81dca9873a841a74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82882d5d94943443f455ba7ef62763ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91726890720e312091eef13606fa580258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a951ed6afb8f141bd4972c9b32e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dc3d3bc018528599aa8bc5e52e26b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743d71f66872b1a32fce74248b136c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887cb67a1f945ee636bf2aae8592f6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a535369b2f4f5cb055ccc5bfd784263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b6286f0696c89c426534b9c37d22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9d82519d8277d92e2259a43ada94b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bba29e716677734cfc6f3ac3c9958266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce78c9805d9019ab3ecb9105213d570267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ecf587ef4510454de8c8d338a1be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053f4103df2a120dff9cbe9e57b05df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7568188c68527a9f5f99be832d154270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbbc0baa6dd2175b9149e80329b379271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e36c216077d83e06b48f6f5d5676b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a896ffbd94cbe1e67db22bda5bf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d9241465ab88680bbbc2269087dc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa492976cd6e356b9e50003dcb04b20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e78bab97d65fe43573fc639c9c0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96bc446e26cd3e29d86c9a969f249277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25c07ff828c70f435c36df1bde7ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67771c7567afef13643d6aa55a9e017279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242bdd8f9b18bc94b60b4a6d62ece1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef069dd34b9867162fb0ca74744239281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305783d4017ddc14a502c8b2e3ca7f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2cabb21a166b7006e0b247ffa301f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556742c1192a042f39ee59b0560891d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075511ea0dcdcbbd934374991671fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e118e4f2b3bfaf9c0296a9ba278846286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f73f4f328d56e8ee5b7afed49da2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494b67967ce424b84d8bd187d8898aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553469876560b56a54ae2b5cefe93e88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d90e501d99281b1a315111d7099c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d5b5890489a510800a0ed1c942ef7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c0565a6dd0f9dd3ee07327d19367292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce577f002d9cf2a29c4d43059ba1d39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec5d4a8ca155ccef4d076c9122ab1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17f577ff396c7b8d511827ca45a4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e57f1b2bd6a47e18bfcc980124963b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259f22a0b9c87116179b6abe36b6fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd4074f90f6bffc6bdda5f41e74b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f41b7e634bd9cca6debcdfce83e43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688bfb8d7af29c88367c7f6a5b7fe99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b974e06233ba1eaccc9b1a3f305de3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6557e51ffda28085f0bad26005f69e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad942851e1d95a04e112db17eb4c673303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da085639c18387db0b24c8928a7126d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37df6f48ac549fb1f29e741f068e7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9339af96bdc2a2a7016b35e772fd69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc08429edf023744898325226ff11b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa549ea188f60155fb6b413437afa1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab8efd530fd603712e503b1d1ff3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c336c28057984cb080798ed235f54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b2ed6af4d20785dcc44067c82a56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f75bc938ba93bb1bb5b65c8d848b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39dbfc38e4711d173718f32a911809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57fcb2e1fa5c963b39bac546a4515314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e97c953bb252f9da116857e341d928315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2abfed4713729b34db193edb9eef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05608a61815a1dbd1cff845c7fa819d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0e3db77314bb5c086334fed14024318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c34600aa6f7a6e0e5e297fe77a53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46558e58bd2362d0b56e3781e7fe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12506eb8b7146dd4884d6489dc303034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a8fd159751c5a3e457da52cbb3248322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a389a42440c5ab233b32a980e0685323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61154f4cd6f942e0c129fd61a76d59d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da621e67ad4bc58fa708ded35cd4d11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4767bac740c3730d087fae439c8d67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed3ded59e2b020c8c2c60ea4acd9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dceaf346281c038b0bbce24edd698328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40368cb99b5be41007fc16c71e049fe5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7fc9160817d0e3e06554dc2923cf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b47061b391aee752dc9397e56454e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ed04833bf979b951f3ef80e64d79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2573f21174f002966175422842de49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54096488ade58c6bb72f1a9f2adfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047931f22183b5d7c3dd19aadd9a8e2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1998f28937d93f064b7c0f6ceb36a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa1cb443a698dac4dc61134ddec4d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba66566bbeefbbebcf9f30cd5c22d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f006db53b888233116b40cf0c8a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccceacb66acf9f1ec3e2bcfa809189340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a889af9dc9eb48d11fe236cef953fd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2be5c43eaa0e2343a816c83bce0b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c379af0fcde9bfeca5564f77fba20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c82e9f3c97baaa0b5a1b3b7f741e22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1d747f67e2387c83faa81e9e4a6de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5860326ff714eb9fd9f6bec97f8e7af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0c2eed9155658bd8838ab725e5b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db87804248d6cb0f9201ad026dc6401348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0864cc7019991077f690d81cb0940349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b293f173c2acaed0ce10e6ef2eda26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f8b44c28988b9e6da29c3f384f24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7d17c609876d7fe070a06c8acc91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522fadc17701b4c75f4d99c72b0175353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf1f5b8ec10b63da37710aa8b054d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77483d270f04558c02422410aba375355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b3e162fe7d0766c482c386fa0d96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08ba280698d8eb13720a9bf33fa88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110e09549b0c6cfffa47eaf49dd446358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c453fdc98e587f9fab54cc985cf861359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad780f7f3f85d6afab70269bf8f6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1323877f70d26f37dddf3578ffbd5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e4085493f7bff7af348bbcd2f6ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814652e4a6c765eb906f36ab9a11a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02028bb1b2d3e6ab9f43b61b424c71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2431a062be95727c6cf8f503ac0da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d68f3c1d06ed880d8fe251d5d366a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a9f9d3aca2b7a75c37c8ab54a8eb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec5d2f2eca888125be268236c3c214368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4f1ed8c1437b8ed4276bc4f3eda4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b6f83b6d6d4dfe129a17a55c83f9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae9fafcd489762ddbf2122ab23f41c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b38edb1d22ad83187cbc916886943372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f483a9ecdaa32f3b3e179449ecfd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7844f175ff683c0d2dc799ad51fa4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdb42f9cc7171439939ee26b414802375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170889946e3d97caf6f69a76f7b5946d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83551fb176d6ed2dd014a7a8d42f07e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be3e3c81fb11be564def8da0e3e9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0c779b93a088cebc23bc36dfe6f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef018b0805e97155333b11fb299713d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb406d6a64a6d475fb28cdd919afcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee542439b9ebe5b63e8f3c42bf63dd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f48db65d30468c7a9f9b3d701d44e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d111835479e83d0cedb856aae8ca95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa80ce97165055aa2d3e00e0d3d03f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28893fea0cbcac2be02f0b407ac5fc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f7db08110b3db7d4bd3ea2ebbf652387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013c396e9e50bb8140a05f9a82fdb5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b115b70492f02aa691a211c4a795f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230b52a0e65e892dd4cb2bddf76617f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f78fdd828a8631f7d2cca4dc3ada93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075687319f46b329a186e14bd7ab7d54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ddf353ad8f440e4f36c0a63a3bd36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a088cf973229ac886244790a13d6185394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5addbd515a92963b2fee4c70048d23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e78055b8500aecc033f20aa422827396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2403f476261f23715cc7ddc776988397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ea8f2fd64515ddbf4f4f7a5a00edd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc228f5cde558ed3bbabaf42a43b8777399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1a4dc903776fef44cae62315f4beb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb7ad11da2dab0fbcce5180b47efb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5127ac97e3db450a1266c74668e8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e8267428cea8f621dd0b0a6df5ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95834e661e5986762e11162197c718404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e75d7f8dca0d859bcd5a6a0be9ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7762bdc54f78149507527602850bbb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d35efcccf6498898470280b9553d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8c0c7ee18b4e27dadef834fb9f7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a81a5b5a810fea38969790bb107fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c7a16465f44681bd967eeccbb513410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca545bdc372399b2f72e750c435a5c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3e9ff1acfbdd4a00ff336168980c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf0c2ba2987cf78fdf1a9dc2b99d88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3781246e01e1a47aa521f996ac46dda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659d1ac94c0d2c7fc4546fce65cef8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe03428eeb6bb2600bfc0f8e4f4ed3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a184b414fd1d287939cb62fa10c71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501aae1808b7e6c27fec7e1f87efd9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a4d3cdd28e59fed999ee87d0600a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada70d99337252c4a28b3440f498a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45334eb755b880974f15c5114dc2fad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60330a52353038c49ddb0c37eba7b7d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62fe4525d3e929de61770d4f3a61eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d428c85f7f6756710e3389f298e9e11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc57658b23e4e43863099967904147425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24642f3b2720ff4275d1af16e35ee976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d880213ceec41d8096fbfaf3bd46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298933ca0fe94efe2fb32d5ef4e0ca2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa79403909532296efbc41c58f58ed6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67f32526f23599769c988cd9c6996430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a728f4d1c14cd480090c79ea519f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2458763b233bd009d83de7ce3b33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30c7d24f340d64c555b0b49b47d8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d494939ddcd661b015a550f337cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b9c21b12759ada4b07a9c52cde4b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab22530709353752f998e8287f333436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ced3ba128ac758af32d0e32fc2950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51cd6ea9fae3ac3db6026d51804b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e12ebc8b22cfbc97bcbffe65e4933439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b740e9a43a34be52a04ba07be4fa2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2b7fa1b9b2a34253b7f526c7b990441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c12bdcee55cb46e2a473e52b00a61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d814c92f4b116a474fd6bdf23d6ccfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fb5230202e614634bfce4249c67c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8f5cdfcdcd590565338533e3909df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3d8ce737291a8880af3d111e127a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29444a9fb713d4c8587e8b33e09cf2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4de12b03e1c56304f4ba3e6a15106448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfebd331a2cb6cdfcc026e2240d0f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb4135e7a9028e0df7fa95924f4b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad378859621fb531c983c1d9ed338c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e5f64d5cd462d460a9e840c443626452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de2a1c384907b24d700a27a246a97e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eec8a3a0d7e359d43e4c8df9c7f57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0adfab6230a289f31290011ea82ba2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19963f4bd283106c234c2cbb208134da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33741581a656d0b943859f6397236d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44867de0c6653944a6b8bb82b0cc2706458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14515c7b0aab72f04f86e4295a3d9d51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2473a7f096fa9f8433005fe758d3e88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150214d6559f358b272d92c180895a23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c89213e48c4648b7193a3d9b695b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125bf57de33523a412d081ea6be40f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e9fa2b65ba7f29817a9b5045f4e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29ab728e074e1ee2d74bb809e88b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a9eb1a35844dd3f51f2593e69b1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315075b7ab832eb7aaf578b48f6827467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1015f0b630566c0dacf88b7470419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7529d7c47579a614cae8d792b5068f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920fbb040e1288c4222b4fe3816db6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb4f12ba0f2d86a99b121fc55f5855471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94598dd0f3772c07afcd82ceaf6a23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b8f9de6f6593194ed9aba5bc31f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5042001a55ff727c2ee80e6da3c0c8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2cb27d47f4db1c3776eef552d50c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9766149c7a0f6f5cd71c95a8ab8a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b3632ae8b07e1674d03d3055ae51d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f85aee8825c3242b0d60b39d8d2f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c189e55977bc42a205188279b2a7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e5f1e11ca1a1568cd654cedf0e24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d779c249269a3f061cfbc5fe65f0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55337a06be315ff88bd9b21fdae40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960808be6be0dee83da9a90f77cd527e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1071f74741b99cdbbcb6408e798af0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffc6723bd51da338944210844c5523485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc918e8312536ed8b444d2aae2f796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b0bcc3b51d505f7cee8a1c94e4f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cecfa2996baa313dc6797bfd9e874488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f9593d13e09c271c1801aa59e7e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc45d5f3c4b56a65aaa687f427208f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d4bab62713cff89bb16953424a7c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0fbfb0a9cd13f347eefe94af0dc95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7cb2ef4eda35a40eb53f7e377e3ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc079381077fd97e8996558c0f614d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c294cb98850e9d93fb451df67bb87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7969b53432f06cac8c90bd533c61468496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa7eaa2fbf636f83e6646fe2f5a091497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc832e7c3c5237422ffa01edf8356e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef5c0b0157f9acd1fc2a29ceb00af4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7505c901de842cf7e9cd8a1149c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9439b9ab96e5dbdb350a9186cb15e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955367cecfa0b7baa1ceb6e192636ab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b52094c6e83599abb54323dfbb352503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72578418a2c31f983246e14dc5a3a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce77f2021fa28d474f44256f3a44c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bab7792cc703dac353c62b547c3ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713aa6f73d7e9e5906125a9cd94f524507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3ecacb6761b9786dc261fe3dbc87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653299d4117fe5e40764d569dc8d406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d1fd8a0b8dd5b534de4bf209ea124510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a978f85b562c17eff2f380e137a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd8f8977b2e0f0135280ea3fb4575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bebe37bc6e7bf425bbc91d5fec9b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39268e9f76f1df8c6b8409434441b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2ff19a2fe6d3bf95ae6408fd0a028515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3571c6ff4c8a9345ecbe86e112f0bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423cf1df9a933ae16528f4130725cba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf68b4fc42fc710ef2335b71d0fa32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eefb89e4acd26e5f095b86bb5813d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d3d5ed95db545a2d346f19c03a6fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eab2bbf5ee029787c1a50e341d020e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4c97fada3e07e162143db8833f569522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55ca2c77d4e0782a22bbfa29cc8973523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d7b6ff70ff38a117ccf2541e198a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd76208e4e161a4012a505c2952d561525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee5d3b35a02074f9dbe408dfe823c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698940f80a063a96e15bb02b83184ace527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad7b1e6f1ae0d9223ac2bb709a387528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cfd3a0037881b2179745ff8ba9c8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9418ce13af63b63bdd69355c6a5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7fa0fddd2766a6170000b06fe6cc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88394032e2cde0215e29db3391323826532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ad866b2a0e2d9f05fdf939eb6855533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efb308f1b46d509c1b9d855fdafa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4894c11a7d385fc374470a5f18b067535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4c1e4cb9c618726f8e1f0eee2b371536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4e67232ed01a1a56522a94c59f80a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdd175715a91238c9fa62f7fd4b5ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaebf83fed441137c51dcbb734b06ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e486dfbbf8433532111c34a19b2042540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d0fa9f673a7631e44e6d0c2f4971541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d732b3026a614ebe6022b3d1a048542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ee0085388c41ec4a63b3c4883c11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e8f09fb6c8a51a8a338bb6dd8370544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb744e4e584e31d1c587058bd6cea48c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25b1686e3fd28c4b55cb30fd4e27a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9beb8b301fe080bc90a4696dc13f08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85c803a4c1f2589513f5fa8a6d847548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462cacbbdbc2ecf8b1e74abe158964549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77f19211581cbc4cb719fd3e3aa67e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385800172ea13dfe6536bfecfb42370b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71d8614c79ccffd5b6207bba8cf2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b400283f725e1a225debff70e4c225553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648ce5e993ef6c59d59583ac3c24ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026160b95481772a622d3c9dd82a3d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b202ca9446c779c82bc846e9d454406556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b89c6213295145d60a7bde6703a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ce4fa40d79ba3c65e29803c838f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3050abac57db248ae6e632672b826559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9087c2e38a9544a365e7c028bda6af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b7b85290ca3b69d9544e95c9e64ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3a404ceba09fce922e45150a11d6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e446eb5a2034deaef7ea7be5ba437563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fee56942d07e1cdcece83cf619c91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101769f8a06066df755417fab9488397565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e14002885311b5dd587742c7c9ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd309d76866971ec491838fb7d8f76cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2646afc785e85a77a14d7644d558b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52052da3777b6310ed3415e9e153817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c681b8df16b9aef4b9a0b4f7f1ffc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e1e83fe59b18771432eb0315c1c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295c916c10a3a4e01b44c4c48c8ba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86457da5404a126398b06b712d84dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328515e0f73ac802175939b27a1b75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc2ed037392e2e225dce80377cd57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b035ac54993fc15d27a9db3e1c0c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e190c93409480ccffdb8e3d38230bb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20224c1cdac6928b944723e8b49e30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d98441d477817bb8f46c2c32ae6851579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3171dc34fd7ba9be5db17dde81c13b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c587a054aea896cf3b5dc6d27d2f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84435b697da54fe0a3d62041f824f0d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8acec49be3abc9716921517e5cd26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff19ff2eb36f960ed9dc6ecac2563584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e3739097777e2be0891a0d8f4693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313532ef2b2d7b14d754b7d883a4856586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b6b51175921a8b82a7d49e8057e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9cdaf0071f85768f3fbbb0f839022588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de848f83746c61f5299b2de95dbd80b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd03e1820196d57a56e5e3c2a410cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232659d1eff05e7187af914c63a91d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14ea410dca2df87197ea5c4860a84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e00a930081f0db0ad87202e1fcac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accca21a6c7d4a7cca450bf43170343594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3b0904bd2258d2ec24fc7eaa8c3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261b5b38e16c16500abdbf1871ddb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a2a0770c2d81c99092e1d2c6149a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6822e7b0a08d4930b099c4d1d28570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae59888c71434a7ef373b8ce4381d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681c1830d5a552cba12d5c378507e92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f440e55145e243d17d13ea30d60bec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b52d1b69d7b972c20dfc59c29f0ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff6346d64579b70161b0b0357cc6e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ecaebec0d0471cec143499397d465604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b677890516d5195532185179a76af66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02909730db726247600d8351a5b1d0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295d38382562e321141ac81fd39e858607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912aff91fef2eb89fb534fc716c85ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50d4091d2805428b6af14d196df538609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8321dafb942b78dd4f469d5c32f4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013756837aad7cbf77be862b2fe3fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d235d04b58c72ae832056d793da28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a52c320a3fa869e98b9274d6282ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4bf6ba44c6803e14bcd724e3f9c41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb749655e2c978e23dfb20ce001837e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733387aed689b322e4fe3e32fe55871616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd85d8e0c791e016e1b82276dd8b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4f1b3ca4ce26a11c172f9b209fdb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca83008cd5ffb502b6e7709d76e7df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b5a452ce599e8ee9d665f4c3a7255620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cec029747432dbeff9c879b1ffcb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f635f7c12e4c09586a2b3dbc1401622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc2ee9da115e221409aef5d72aa61e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6879c9411ef2bbc2cf9ce3b85f281624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89b18c20f2003d0c2b8c8de5b3c59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0231a2c4170b03c3dcd872810a17b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055227f02464d6219868504b1cf4d4f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896254c411b78b859967f88161ed43d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457af09b912d92b6be509249cf18f88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4055bb2041e88174f8c10489c60ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f312adb2982b3d22594bd7bb75e1ff6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f578cc3880fefcc9f0d03645a70f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db5ec9b844b2a49756d2c84bc531dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559ac6fab8b59a8f9f2248ce301aaa0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b209e6e4b4e12d029e6c5b3e960654635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6896d47c3136d6695e84a4bab1ba16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2dfd5bc6c33f10c7f9859fbe94cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505ffe5fd331d042156cabca57e3acd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dbc07fa9decbf5778af8daa843976639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fc5f5881d2192b1d64face79138f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a394fd6c95f6dbf50f7e029ed2d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774572f191efcff43967aa531c7aec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d433cbcac2ca28fec4d918a0ca7c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3212040d93ae4285ddf677f9fba7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57daa77a173377dbdad8613a8e52e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a63e7c280b5848e1e79ea6163b28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fefab28bb7eca44988c5386344f41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cf3c1818a0a94370fff1633e49be1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36fbdfb12b512a4d1f62e97241d7fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d8c31596796531f3e107f6a16fd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c8b3a259bf649ba009b4191413c02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6082803b21e9b20ec231ea407879d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d963bf6c4d860a1280a1691f167c15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9405662a720d005aebc09051710a09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6593f5c3182256d7a9ac39eba848af6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c495f63a4ba93008e4abdccc8f547656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00278af8db19ddc06d82ccfc4b14e5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e9087470f034b70bfd99cc2551bdd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461b564de5585f9b5a80cde43bdfe4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235fba9237bba3cbd82bbbdb8e8c996660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d18bb9c424c936a9a495edf4a588661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f415bdc3075ea62d595f5e3af0385c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6d1e50f41e7e5c9bb721fbe58e98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9401364d01d58a276db3ecec6a39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388bc4f4087e3b2fb8f962ca0ed0dbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae762afb97a9a427794474d00a9baf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410319d81efe842798a0c34aab86226667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e9b949a2e508e5409594336662a99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b7b7915c94bd1ae64927fb6101ed8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b20e0fc18871e879e0a904ced80c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc41c375bde94f55243db7b8a687f5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa6afed562282550b03673891416c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5830f20f03d4aff3344fc13d159e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4ca2c253c2648a184da2ae0b8a17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b4644596ebde864c18da163a0add0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b75043b79c7cd8ea9bf233f4c653d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89747dd53659a364ac24dce61eada5e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc723d13930a407f3bb4037271c335678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e69d2e96ff3ebef6e6ca289078c0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4afcdc618240f6e2e9c336f9f3ee0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>