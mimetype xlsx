--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2766b8eb9586fef0f9f920a4cb3e2421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2fa7366210829fbdef36aa362c612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd759000219aba7956947445db86133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0198a21545fa341ff50ddf4711b6af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dbfac8fd3dd99715650ac5613d9415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4381de55b2781cfb7462cf75d1f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a40ee99bcc7a90bd03708db7671dbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1e06f8904446db0993e2ee4644deb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e69bf52669c4e5d29b7e5e7fa815b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b5b4e52449d0dc1cdaf4e4baa93a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c351d7380bdab526b73cde7782b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9267fb69ebe8e84f4d5b875f743d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff91cc788a3e7dc86816b1cb9a909ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cd785fe02e207ff65882c264020a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bece431161f02095ef8e73839703115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33a3e75ee438839121e5ed36f29eb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1edca0d5dab3157cc9a315a9151717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4699b0e5642d7012e193ecab22fca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e62aec7c6538f821e8e22246b6dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc37b627ce3ccd6dc3ea291a5072020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f26262c105cb705ec7d1af4b7f45eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb5ab3c14acf9589f54b40c3c67d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b07d961d8bb7f453d7d452515acb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa19fe45b3e65f6c2c8e6c4230457e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd13f01af12186af73aa5ccf0ef9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1375e66e53dfcd14d21b747d900c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6d665ac9e9f7ac23e359b3f8c5a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342148b13afae9ea660247f66e8024a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176d5d633246be0af72a040690fc18529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d99703d2ef9c80f70e4aa5f4caabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01363a9b4e8604eaee11e393235fad6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6faa2f81fd9e648349fc1df71756b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01af12ab5045b4b03aeb72a4c78899a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210112eff806da1cfd959a3735a561c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a6b7322a7b92d7d0ac45fa867313b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e9fc00f121b91993cbd1a9ff2dc5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab8f0883e2e89f0e4bf17ac97406b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26fffe34726c7bf91146a443baee538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b42f9efb3533e576d5aea2f7a52339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53648dd4372ffa7c9dcba22f3c082d4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b94a43964dd3b26cea7628ffb3d1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf95c24d809ab3ac10f2882bf21f7cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebf7b8ac9e5df86cf9ef9f87b80b4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097acdb370b9cf83fb501b02eac4cc4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48231badd87bed0a9a363bd8da02f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0943fb38f9b7321f397fe4a71c001d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cadcd425a5b746b672210545e683dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2a6a476209d5a9f873d7b054824f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7696711a3cd763778ccdba6ff8f94349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20dca6309277324e0d8d6e386e933d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92325351360537beaba1b061c4b26951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2ef0b38c6736effc8c940a16f02d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8478f820e3b6ff7821000139e73f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747416fdb8852485ae09706cac0e50a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e34664c82e60fedfcf21bb277a7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ca812312c60af9abd08338f2008656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48afb9d449e27c0c00094c242b606057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715058f251df6145fea5eac96d2767bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e29b4f503c92d17427511fa1945ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79e94dd7e1371ce8b2ba4cadda20a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a8f8c04205c0a4691012fc62c84de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48e8715a2e86fb60f9f8ef5beef5d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c31c251df9b4c9cab5d10b4b582c6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d5ad478031d7baf3326f7bab7fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b127030c1f0b43bce192e9110042865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803367cdc4411ff198ed55a57a8d049266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f2a3758ef41819d15f1e8371deca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500b6126a1117429d55a610ad6d3fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b9e5678fb748ddece323d591c1aef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc67820c8f24ef5c714c3bfbdb83a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e34368bc94f6c3423ae28d24a5b7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ef2e635411dc36d9b9fd4db2c19d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dc386cf6c2dca255371b9b987730f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8b3dde7543173c20538548fc7e1f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8727183764e11e4190a71a9222679f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae0fcb7b5e0339bbb067f78575c48176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae843abf7159f8f85340ff9d43e7b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7611c0f9bc7c0d2c96da9add9ee76478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba4f7c4836269d8aa5c931b58aef879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f48fecad1a5050a053906bbd51593280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d04b255fe34eb57f4120176dd79d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a399716017e92c490808ebcd7675ca282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd48cf981cc5e3b771729101510ce683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aa778e2cfa977e4b5db4fc186262684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5badac8c55caad4e9de4ccccb58c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4d6e04eb9b60122e31d9bb24efb6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa3c93ecb4fd58980953c13a0df43087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab18c56cf21d6cfebf26f103ad50ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270278571b16cb4195c636f516bebe1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25103710dd501c495976f71ef91a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc1ee2c8f1d2a7a19c570640bd3c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426c99d1c6c3b691d941375ed3004992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf588937035d6cbaf9e4bf5761dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3e85b5bbc29a957c0d3685f41ac294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab62eb32161ea3d980152a737ef93595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b506b434ca7f086c37a3631d142e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae11812330998b05785aabd8c6f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6571f010891c225476d377f289a7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ec0ef7e7658e0a0110e02c53f21499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418bafc016b58557f787dbc78cec4f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729811998d40ee012b7e1a1f78373f4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e66dcbe8f652b446da93091a01dbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc358757bac5e1aad6ebab27081c54b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de7883f2853d0f4eef32af841d795104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79049c8c78df17d945e1050606ac1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c6114052352361010b33e00fd73e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5005d7fe3e83a24cd3837260f9b488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668ab2de70d22f026390a309c463ac5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd64b486d8c7ee3a925f71042dfdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0cafc82d84df39f146ee09ff7c4cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d9969415ebf36c81003edfab0329111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0241423fa0aa9d4542d5f5e433c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b2d2dd954a5c7dc73625679f0d26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409800fa9b0d2b27d4f0463bb451d39b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd5b5e9f7ae5a51ce1ea72475051bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff470d89f709a4aed9dc962014fad3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22fea9684a7caef20c2b52be98bbbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccced131d9bdf65ecc2bca3651fb4f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7afb16b8eac7e56041c1efbf534f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97ea41f38260595e7fa9ef36d10e57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136918d2855d717ad467ecd230e1d0a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf534f9d64df24654693f868913f64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f47ff7260ba9bc66f9e9b1455853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880525bdd9d50821f31190124810946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337048e30a5ccfc681db010c16d41fe7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9ada06eaae1509c4f68f8729767ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08058b1d5da5bfcf690b14a0f470e5bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f55ea37f005c7edcd4da93f2432b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa36831f5fbd2b3ab881f99a08a16f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8befe5152d00a93beb8d873a77a8e1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01af04827ebf1e8b2fb1b83f59ab1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b6910d9e8c71ba4875e6908442f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6e0cc277f6a1a043769e74a4df79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9410fa87104859b1063e78e562533a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fdcdda367e395b1cd36ed7408572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da2d70e8a19c4fcfd9e945288c63f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5343859af9e6b3690337c929f719137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d94cfc4908c1f61cb4f014b3e9d80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0044154baa6786a092f1d2073ac0c4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f980cae740e6d602e139a6f6e86d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f65763b3e2ad6adb4f3ad633a8e08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777cbeb4de76d2c4f8374b14f134b39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa842bd0e4bbdad296411a0b33994ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf1cda42cb8aac511fb79548ab541144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f3affb88195bac31c775027d982c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51493d2eaf6ba25a87fdc45c60487139146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e5b8d4b23986b6642f47e43dc56c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0329527819869db72f86ead3f245a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87658905436b856222039de318f75b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634fd0b51f94f62cfb1c586a29d5f47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f3deebc3ad7137cf2096e8f5169c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7e586038aec0c9ce4f263bd3e59a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61089ca9d9016ff455252606b973bca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5434ee52a517709f6924a1af015442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf31ecf26a66e8def1993f10338bc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ca9d8eb6c05c1abffbb23d06b17c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72097b8826093c49205e0faadd1e8703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e789427bc3b8864e5d0c078b83e760f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ddff869f2e82cb715328d46ef65cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1665aa0242c0bcde2d2159469172e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a5a3562f5e6b270ef5ff6505cb33d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f179b927f39744ada30470a01c900162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99e58d8db75ff788b659331887ea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493592bffb9f510a34ca40cf89e08685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c42ec41d353e72f6dcc5a2791ebb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb6186d4b2b8bb75f7e29cd5ed81a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81daf2d21160c0c6b2813605816850167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c40c109457f8bcbac125449a5c95e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d73bb66e300c995972e5ee3b0e19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838fc0896551a8cd2a0df5de93a7ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3e1e747193ef3fa4de6b70379d28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3413a3d8ee45318c53f94a80308e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76423ac29737590a281afc6c8631bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10579eaf37e1b164c2d8af32c825c848174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596f4558aff4092bea966b752d1582175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40fb50eabdb7cd60daddbfbb5eb7b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f2dfea4adbfdc86d2068972be01b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e72c0b5ed8eac048efdd7eee24a69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82d81538aff9cc999b7179bd19f3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9eb02a5d2ea320b62f6c5f95c611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f87ecad1826d071cad501a46ae5eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545962a0656bb2be8480e6930f01e17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affdbd7746248c7ae8f9bb53885d50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79f2d717c47344a873724e65f202a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a49dd24985bb89127386543ea6102a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d1a56d8df25fd64fd728069be9cd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed83ea1fbf9369a96a582006586c3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea82eb89aa989e845be81cd92d8f91d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d31a08ef66df5ced8900a21529ca9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839208ceba5dcca5bc58c1808a14c6a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e9f21e17320d89c0df7b66814d78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80232be000f83aade62b75c332200ecb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0479d8c7f387da7a243d2248b4b4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da26b9bae73171da0aa7e7c23724b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5914ddf858b168c45ba026b7e4dfd41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce65da7e5487f43a22823c52edad77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a632d30835c0e203220299cf3fc30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abd398c008d7648928259fa2a2f0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f893a34442c8e19009c8d263059083199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006334427b1bbdb35ea647e4b6c24288200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84ceeb6c8b2afca8e0bf6cf0b236c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e979f0d161baf9db42765cb3f9d9229202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61748741dd2ce7efe430d5e8bddde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b766ef83f5b367c597a85db4bb2a8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa86cc06a22eed34ec6315cbfc1d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7469ca3ee77228e791465b1a27276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e389ec32d6d5759a051f3a0633d4f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30261aff3f1e0d9b488e92b82cd1ca93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a63756c6784e2f2cc1b3d458e45a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736500549c353729756f093265f98bf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aceb7a4db8c743a0704a317a7a2340211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1620c4b180a000113dc6e1b72fbda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971944f81da7eb03d50029c114b1453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4286e5fa2a45ea30ecad812b0c3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781cf66e2ee0b1b8be06de58815560d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e3cc0e0370979c8a1f4a9980f1108216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800627e499e90757b8578b2c7e53cf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e029a3a45a749ce01602d2adb6543218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150f7f32901343717f8c080d8c59bda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5695b7c8fe523d3ad5609d5121113ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae57809f5bfdc491d620b5861ddc20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829807f85ede1d44cf62cee82c31b0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6826dd22397754df02e04c4fa739223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c8f4bd5a7a24d79b92e8837844f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3631b0d30f7082cc61b5b4c2d8472225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23757a1e859da62241e965e7d60c6620226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc556bcc631b5e15929247e0949589b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec64390ad7ec78ffd286c94dd100c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e46dcbe8bf2fc9aa97c78d1403a20a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327dd17e28392907ea8663348c48c7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d10720a87e48b94a77c2a8394471231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664aa6f0b236d64101ec6feb6ec818232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cbfe7283f9ec5734ac82830724a9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0159f5863a224d96ceee53d7ca25c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b182ec4280aa81c7aca7bae4a7132f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521533a0d62c34f0d8da960525619f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd972b2f9b34ea3cba6d0dcc4dce069237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd488dc3663e7a0ad0d908171b49b21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514fce2a04492baff65ce7a0dd06f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206cfd1bd4684f3e4eb7c80616b00ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bf9b786309c8f6f94f6a6c6f2c867241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304319c22d0b1c1e10458da418d9829d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a457853017108fe9bfbc4e6a230d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbef54d110eb3782969ec0bc1b2f21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98d62a180e291fd0400f12ac52c0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f35aef3112b57cbc7a03220ac3b28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16398a997d6fa5725d5be7aa114d05d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308fc375dd42d8aca8084916694502248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81075d9c56490654a4ff933808bc080e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b657b275e92fe1e9fe837930ee2999250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d56be5036feb0728fd00c6d55cd41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e6607cf60ad931ab1fc8c7a68b61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37188018a9072e0bf83e986ab4de7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78039e9e3ec16bb471a0781ba66ac547254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173804116044942c22c2f4ef3ba668255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c69bd638dbb5f4cde0037082aa8cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bafaa1d783070fc2a5d14e76fb47cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88393b0f1dca2eb736fe1d46dd5b6e54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db41a85fa22817d104cf6d8434095c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb658400b2699dd8ecddfd43bf090e3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa3b13fe964752cc65bdd04f298a70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726b31a3ebaa50501ef68892219a1f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49d573d603a0ce5f97484cd812ab9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b939f918d12306a2478d8c2229cb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc677d26005e4457a55745b5d8a75e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4ae5896bf41ef985ec0999d938b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3adce858b7e1eb605ba6eadf4a55a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2168ea5c3dffc65431078c325e9fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013e5230bad0dfd60d64309d4eb91e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c3b21f591f1b3d900c1c09b1de25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da9d06f3f37a6ccf5e0aeaff98267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea15c7ebaaeb46e412ca15f023b08c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740a7bc2d2eb27a0b1802c3c9b77f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9135ba5e57a757193d4ab9fb92cea9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32a7d0840b77c3ab8cd2390724e1f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9078cae6bf5454af15559d9d78ebd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7f83573119cb7563feda15f2e240277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b83f12c8c0d480170313658963ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80b1b0812336610311a67c69f8bba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec494a32d16b3236dc563da61c94a486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55cf614238091ebf28c672b65cffa7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162e6887ea745363d992e8cc6f0fc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109aeacb8f6f886f5a97c22fd6d6930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8af55b5a396ee809a7080daf0dac98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1469fe984276ee487115c4e90f5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9631885a87db1a3d075b0660de21f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c6937bd4372ba8151c5c96e8e3f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d4466bdcdb0efeb1c2d8e2e6b4b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a19a16c3cb65d37e4e77f7aa46a82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90437e96b2bd7ef785ab877ca7ca9e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a5233df5f1d154c5aca88b2e67bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239490c4dcdd91605539f0b307e7149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf56923f49532f2016ba4feec3269b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68185dc3783fb075c1bc7153649d68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c08770cf0bdbda6256d30cc5c368b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492866c716a60ab34b08bc3b92ced77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e851146abcff377472196c38375360297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6208105e4094a7636a45adb8fd50d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86172560964523819a6295e9e3c1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9534a76618d77e9b72ba14c3ee08fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5987e81bacad52aa2c1ddc77383a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0742749dddcdc81dbab81568063c36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d284185ed4e709bf77a3ca4e8f7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470cca05871ae854adeffec7bc5bcc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdac2483b635a06502ffb3c73e995c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a4c4f251b4dee910737284fd53934306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f21e92ceaba18fe39a81677083f685307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef1bfb56f8526cd8382b5acd61853e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019140c8d01d13020048fffed0b507c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e989c3296a40a7dda14cac0181ad30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b643c99c326ed388c3c958255f5d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051af64e20039cae11b6946ef343831312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48fa4c5346d03c29f053ffce150fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ad8a84be4ef7f1fa35086b5fdad80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc4de644aef815453d5ff22a749466315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a802ceee794f9159345d21e86037316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867e1fb9896ed6a6931a4e352193a3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34651591ddf5edc22c9db2dc41151ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041e48c60c383d8abebc902dc86f2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3f86388f92b183f04a53f313a62a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462489249c538f55ffaf7bb728715eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15dc63b127983f19a42bba21e239f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47cb5ffdc20df0c370d9db3d9249cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5da61762f5acdefb0b382dbd2ceac5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6f1d60ec386f73c1eb03df8929b81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb154819fc70199af2930f65de8a5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a61f8c0cec99685f3ee960e9c6d38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d970ce12e0d6d503b3838d392ad71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98214fc439941f12dc4b36ee98fea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551eb8f595c8f85cc4296a36cd4708330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b80ce5865dcb8c2a855274f2bb286331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b5fbb7dc17f654e217d704dca1c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28519e541c6dd30b955833411e07132333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896c7bc527d16b925f41b4654f75365334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc22d5e8302f650a52700cd26df4ebc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba35e3bcacd69da9719aaa21049a9fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792bca95c4f191a36249fe2241f57d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba3496f95a852983f489c0bc24a41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f241d72c8339d7c1f9cd0663169b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e54af256981edcf4c6760b5d51269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477fe5673ae8dc97f29cefc171cb2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb7dcc4d538f263fe0d06ef600424a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c974bfcdcdde1800cea42a7f312140b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaed8c9de439afd914a74a64f417ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599efdcb868686ab9dea43299b1e8aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42f18f7f55d8b79048f6c3d794267c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02f6d1b4e9d9c4cca2175fd8ea4b91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f002b328c87645a324210e7c5884348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534284784b32fd3c711413dceb40d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db91673fa7b402caf15015a5e79c24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200a311bdfd1e7748f018b300b4105351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96a46ffc90ef010f69add7c4a585d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1fd123f006ac4460ea112677957fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f95e8a758fd24e32fc650dbd47c3b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0ddf9c1890eddaf9f5950d5a4635c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a8e1e2c057e494fdbca5eb61d0328356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d15f1ac68a076a8cbe98b4cb53df9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dbb718be10f9c10f0ea0d509d23c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93cf1d8bd5ace8fd08f18de740875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4deca18bd4e20c3baa0ce22620b51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36999c5764727a51331de08560bd3c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de4ed4e6d98947415abfbaa7dc03ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d56c05f6bb0dca786121e32833ca2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325d1a5775aa7179da07384d1a1924364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a2a0947d9fbdd015207ecdf00fdd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd65483e1ddca9d7c1764090bcb37a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa7a2f23442b84f4d4fe270f4fbcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0823a6f9fac5bc755fbd102c1d5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691eb98bd81b88e70dc40b2b4afd24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09121b4a5c332d98e83087cf4f3160cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58170c4002e82b79a400a1844479ebcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e221802910a6030e2ba4cbeb1bbbd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b67078fc553981fabcfc99b9ff2ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7fce0927405ba0882a0ad5fad8fa2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d3b4b5816669e837ad94bb1ffd5ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907234e3c8f681498b625add68d721376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b9357e732eb174ba23cdbabd4478377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a479ba58a6a6b15c95f90ddce2e034378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736380194624a686677e2ef7aed1805379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd5ae07aaa470d8528c5c6ccd1a02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c514adddaa594602d43f3851b0bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3720518e85093fefc2a6274fd40ee99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ef02378c58cbe64e8fa2f4b6a896383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a476dcfb2ae33df879e6f820c500b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee1e4250b38e0aaecc596910e0783385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970dd971bca4d5177efe9d1a1c99050386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525ae363acfae5b0dcf59c586ca2ee5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074041416fa96d88413c4ba9446c0476388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae9488e4d2d0038fc59805f1e2267389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d16fbcf7713e745a4afe38e04bba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0952a08f5af68bdc29724e8e0ac39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff843a3199ce97bf3c54f6e442120df6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52331e5555f0f096f8b2a40c04691aa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994debff9e23db8acb15a3f690cf5fd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f894da0a138e62e339839cdbc63b19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ac6c9b3a9b25c120ffe554a1190c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb4dec90bdd849fc677912e7d0d1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d40574172e8bec82e5024ab331db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509c068dd187223be9655bc866b5fd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110493a39dffcb8279f449e37591b937400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b0799df2b145f516a4f7fcac70f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e230ca5e259051e329d1dfcb2d5d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dc99049b432733195ec1d03de0d33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c96e4a73e9d2f1fc03730c88a5bc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17d7a1d7692b1b90bcebc38b2aa9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe52dac98f340adcbf1c3b3718ee44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d60bce689ea33f8b1885bbf78f2957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192330cf31f4edced071e961a97ccc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05573792ecc7859decfea5706e78949409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451ed118b765a5744dc2ca636eed59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514220c398cc4b0911fb08fbdadf5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84351cf2fec26ab5960073329d4ede50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5268664a94fa43425a5cdae78be9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f24a82914230e36d9813e90eee91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a1dbb47b66fc7016f6df499ea92d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18828daa0446790e82c35235367915c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c57f2a7f65e17a862e263f0f98288417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc465685ea140741e4638fa61601d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a12dd9e31fb8d9853144875c898df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162e94a5607d87080ddcdcd1dc0c79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3581e5f059d0d7eb738a343b12355c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e3d27d7b931630f49e0a0b5d41f31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb16c4492038015576e227a7c96771b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75885af8b72967ff3ccef2c2d8d9aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695287b881a45f46ddfc38ece0f4d7d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c1eb0582fa07159e1b52da1692c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562278d55363f64566baf4bf6f5337b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa59f9bb40724172ed5dced03ba7c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70b8c033661c8d243a7e3c258583bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c288bf28c87736e3a4052c4cba1d93f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a54b2afd4c903ce297325a7d47d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8645cccf1b6ef475cc1111fa64be1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6fd1b6773089c7b82d72cd2564c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4242aa8598fa5d483c7fbb4d98419e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c70d60912a971a78c0b1c7b00123de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfed96018c32455486fc020296300a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629ad1282e4c4bea92a62bf3126bf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba2c7c53fe3025cf44c14421532f41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e74bc10ba620b24c985332478518f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95fef7409e7380dacaf60cc248f9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1220a6146e0af46e9b2b1f676c7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbad7e7b89ceb6b52101d41a369c62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a98b0aa4e2746831cdc9ec3c912dfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6482f6d62be36dd60d1ba88c2f8645444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b334062f9c280b58ce1cfbabf8b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679ce7f8ab1a60d7fcc8afc84f14878446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad9e44ea20537615799d719302cf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec89ca1a2b138b61731f8e3edc385a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaec907a22a64ec97d54a3a11363f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23be4652b26701eb52617429769c5cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa9f8c61ee6067f7c30fae222852e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf559a57942f3fcc79afe91f860e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352279114be07ee44156923dd59078a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523e2b51a8be6329d60c4853fb97abc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ab82b74b9b092759c1246c9ac865b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b58abe4a7db450eb899db4b906c94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc2e5794435b1504ae633c819741a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af661c63802a6194ba98696e13352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f27f92a0d29b2d37684741dac84c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08802b939f0bfec36bf879fa3fcfdea1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d8105199bebe16cc8e62854e3f38e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbeac1ba0a45477aaef30cc1934c69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455da7d845bf0b56e661d55a2df874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e5d301b64f366c5fa4e8b58ce0553464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa87b17fb61a16849d13db142245f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811d97fcc06f1151d7f245c250663b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fce8f2ab73b9842aa6dea4516dacef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79779182ce50e3d896bb9f98f50e7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d58d48d0d204f19ef2713ce3bd879469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff43b98bbb3ff2a15f91b89c6494a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c109447e76fd47ecaef71afae5ac5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594bee59eb04f45633631021014cf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e3ec7492a4509c65671ce342062a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611928bcb299e343a1136b3a69c55a9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f8558e8287db7375cea49a4df90e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b219335abaf3593dcadf229a5cf7148476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c5f4afd9484c4687e0e93eab6ffe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbbdeb5062ad942adc12d35e6b69aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aaee8f9459c1e2fff920b5dbba321479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619c7323de9486d6016ad7f047061f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcd16d1304b60b112272cfbf8e4536481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d7b393f90d9edd140cdc91764a51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10af8745926e89fde2bf577c7340fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e54eab40be8119ff84c48f9225cca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed5ffe464269bd0b4d82b90f1d72db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02165050a8d2c57838bdb9e198178486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e780bc2ff18a0ff7d9130f9ecca56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ea89f4442ba9fa943106d6cfeb74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc09a8c5b3df6e0223ca3b2c470a77a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986d7fd57ab97c833733253b395823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f052fa5af3b8e621f61684b0175b67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfc3ab5e1e2571a15bcf8ca056fde6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a9fa4e7de90799551e4c8e0349c86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8be10009e389d62ed08ddda422eeaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c46e22ade1550a5820f606bbda25c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32452e3f21338577cb42e12861c0f69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ddc658645e8d6bdc8aba565cf3c32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e748e864157f61b25d5d9f81b547498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8dea644357d5c58cbffd860a2340499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7ccb5c7b93796fdf1bb897b59dc88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b9a75b484e30d1eb13e114c815f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb7c768c2370927bc96107eb166100502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6eaded9804b8c40a07a6ff428174503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9c9931b7ec1b8cf8146ecb1650ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3158edc5d3a787f9c512b28f5fc7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff455c69a759726a1b11cb3218ec02c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4ad2ba154b9a19dbb46f58957c45c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2fb19df3cfd22eb0ce7cd5afe9ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb4ff72cb99f2de8b4bdfd096f45e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6d7c257a39d66fa3d2f49bffaa7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1311fca29ecab21147854f85d841998511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038cd1e7efae03fe449d3a37a0fde80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bdb7fec0426719aa0f120693b67f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3889e28cdeb1953de597ca02fb3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8b81d74e98fabb14c7128797a6acd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f5264b22798e57ae93630e5064b91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3452a1b620581d00370b48b781a130517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39aab0a973477323d1c8a14d926fe4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9ad503cb52f83c4e36f9b0d81dc5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3c6b4560e3803ce86c39bca80079e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a901c4cafc59f9afe808db6a402ce0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb9160da1e8780a3231579d17983e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a88fb3304adac391199c669ff63ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec80027715acface797f8af95108f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec5cf66aefe9f374e78982b6207089525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86ccf1dbd2dc23d0bb013f92e675d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776dc62c2c8ed84108d2350c6ea3382527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d20f9e0200af47679997c45616a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3554e7cfcac2f63d63a7258f3cab95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b8c76e1165bf76c7a2e37547ca145530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a789d5ea07e8a1bd6e3d533c39a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ebe27f02f1e38c1bb508ba4b33ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fcc3b780b38192afda7a9e2e067ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f1623a20ee77a8b9ba24ce65a6fef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9062d74074eebc060bc66cd5adb8122535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb12f1f694afac2dbe04945f99e0b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1fc3725dcadeb55bfe4abf33e7a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837221839e35ffc98cd6bf08946a664538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a9122a302aa8a83cb7a79774cafb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d410c469c800576661cb7a342e51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58583636de9fcb26f13a215f99c2f00c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e1f13c0b1ef586d253c358a7bdb41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42732fc489d29964fc16a3b49e430444543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a83f0157a86b41c4b51c5573dd1798544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d493dffdf65d6bd961b629e736ebed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df48447408032189de9f1f37f4b45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57781f9841524e7ae38b1f91c3834547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54f3f6b76d65027eed457ce748104548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1568748a5933af91a5844b848f5977549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b43b9d5e5e6b8b5e48c0e87647a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc49509acd3db06682b490f0149c89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c013512e8be029191d51b4bf025bdf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ba2a5b7391bc8af784bb6c04e4137553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdae43af6012fadcdb4ec6455e9ebb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e508eaaa55e6cb5ebf28512b8958f3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220084467019a3da612b52a099971fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f867c19d7ed8b1d8f28b88fd1bbe051557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39fadb5c1a27da835183a957858480558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2e37ac1f5d3892c8062bf27f40303559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680ab6da1279ba4556464b78ef5723a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28092450b1ab0e48da05e1992d5df30f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170407f965b94c0839171919c81732562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb578585285833c4c752032737dd38a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef4fc8faaeeec8ca9c0c39058b690564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507fdf745c13d0557f118d1b959dba0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037c6400c6ec1e33734c2ab887f97db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f130360725a20dfe9115eeb2901b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81801a2cff0b9dc12e4cd63cc7a9df8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8086b72aaa9b6a266022f8da93ba54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308ef1054a7c158c8256ac9769562cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a944147bbbc8536112f4935b17cebb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c539decbb52e8ea5182b6ca02411031572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d127d45b056adffe1d18051922cd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce5997978728f1645d1022ed29b6ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa9f3065ddfac15fa3cf6d2165b96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480d3ba4dd57c9f0d2269c82593ffc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b35adab21842781619898456de35e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad4c79f692ff8cb59a4c4063a329e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd966e25b7f1b79834b885357da2de1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae690616f01293c01aa7968234e72a29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd2cdd3d42fdafe59e5683ed26af99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c0807fa5f44146d393356f4ce3a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac2b6618a3120fe5229e0787deb502583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dbe7e4d3f21e7f6093e236f039727584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975209813652c835b4c5926392a3251585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ef31393983100f9d07cbaa4c1a3e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec23a9496742169dfb9770142a6fc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe552712e01de0f7cbd31eb6879434588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d86e08ce4fe8dfb1d15f30127e5168589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f51fcf0aa48112e14a05772c57eb75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c4907af2bd4f71de58d8494f5458e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63718e7b6a1f6d7a3ff44c1f247a206c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f48743eee286f8c70929cd4734263593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218162b308e0218abc29a99d34831993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4d4bf3a960be9a3db71b5bdb635b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2a6025b3f13804099efb1d75aeee5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e03ca907152bbd190f614c35e8e74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08738f0e68b2772639525f833698cbe1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a393a874dfd11f0f0a66caaf618e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9359ee9c7131ce22b47a3f56caf918f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71cd30c427080a7cb85e1c406be45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a8591c4c6f4c12d12f0501e6bd37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd50ebb94d9fff57ef69f6f99b32d5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894acf25144eaf4cb2e7b4aa3b88984604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ef28564cba569115484f44757e89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2386c9e0278926d50f01f6d0ba505d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096eae6c34e30a3d07f7e45ebb256d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124d46fccaf8d320678c180e4e113c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ba271768ff1e5489f59f83d51f09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa73e0233a45194cea3eb1fdc2d4236610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e023322cfd6c85525b23fd83d68457611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a9b275119fe53288357ae1b05f0dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895f9f48de4c444d315fd3b579844a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122913679915effd1aae7b16b1b6fe6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94769d57327524ecf356039ce6ab43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee96d32f5d430a4cdcebfe5549604616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd322aaf83925d5739a7966ea1c49a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b01efe707e6a808e0acbe42a7cb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d9900f786a2eb7813b55aab3de2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ceedc7a4d05f025dc36aaf3aa68e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973349e2c194e6db06f5c495e63cc23f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b04937f5e6875db661df42d38960622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced8b01a5b30d9c5f48c3c4669de5a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9286e9159fbc29307750a310623dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece98df6d334c315480acae075c3a60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564f4e9442ee2724287d0c3fbce5f25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5572ba429c702a9e758cd1bb017a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9eded5aa16734dfb58412ec1120e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa4f4824d95fe7af701d349f6ae29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf3c56ddd58e17912ca7361418cb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8fb9e121765c52355b19a9083f6a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e84bcc96d4ebc5020dea4354f6f21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175a795dce0c5d46c7dee509f615a12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06369d46976f3d1516860033bf2a7e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1e65fac126db5d0da66478cb3f10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9a4be53e0623c8d61bfb256232861636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108bbd19263f055f52e91cc9f02f59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81810fc7d9d1a13f01640e81788cb95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd1ae909e93651d272163f591b0a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04c4f8d8e4293b75504b37dea0745640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94919da2da83b6bcc953a91adee0f7ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927d6f28a8cd522443c9a0c1a0fbef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff460b00c2632c053378cc40f8e9d6aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548950c0d8d9b97cc1f5f6725f0dbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc2de972553a7a8465b4b0d5d01f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80419f7fb6d12d0633a9d90df62bea59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f3542793eeed699d3d43b9349e71d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e38fe87ed96c3f455e62855c3aa74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be5fe8f58460f5b3a05ac3c10ae94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b51666452ad190bc07446d3a84a62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ca48fee51747520f3e1abb3b98a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d406efbc390b27de63edb6f99886b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abbb83cd2bf6031fc47e593fd716b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976483fbb6378cd050f2b963fb5a77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214179deb023c90a963eb6ccf64ca974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839fa4308228a9ece4aa92e5b4658c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d56a2678e76f084b33bcc66df963a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c567b33deee34faa117b39410385e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1f13684d5c39cbfa235d24ae3342659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197981760489572884b5000a9dcced34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ebbd56b293b03ef765c83623e639661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8faf32430dd5338b0c92276a1f22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3228963068791fb80d758907806da8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb28a32524fa1ec3156a600f956da91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f45a32ed287765a67dad3145979f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a1b47cf5963bd5a8f4844ef3e1c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1fc6b83f287abea5bc293d8ab463c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006aa583a738d6a9e9527a23d6958e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1948b90b970e8612172bbeef3f0b349669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de59fe5391b3679c2eb39e1e52a9f80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b357159cf8eff7b565ff28a9567e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200b981cd259dfc2c18d027701e58e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c76b8537d52a18d144708ab1d75f4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de04b9cba7d3207575e7896b8ff714674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617958be1d07ae63f19504bcaa69641675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dcdc885cf1f810acc49b1c9f47df3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d501de909b6cc6b54bcbd84b90fdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cefcf8210a007e6b5cbca299c7c4ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57e454f4f2cacdc43eecf6a63686b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc47991087ca8890c207fcb9aadfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550cc8f9dc10281a786b8cadc51f1ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7472f2b7828ff149c6d4e3f16f123682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358663c193bed305400074df2e3f078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fabe611e5d97498fe847711c60c94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142bab574d1c7553483495ffcc88ea4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c55a620f4d770e75d978a0178e86da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e6141460e1161e2a4dbab4f5375d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11b49cc58e429d76838b162731a98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be43ef343b7ae503528c0ab8b9987e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441af997ba969343114e540a941f67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e1d4c6b6b67bbc31a75e2082397d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397687c87ac09e6b669ba88ce90caf51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff26509ba7ff891a1c8329c7746638e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d981886ace6328e08bae4343161edc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ca7cae38fc31e34c78c1d463fec0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc55d00033c0e1f9487129c9cc21b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d9ce4299ba4ac1d3d2124209965f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e1bf6eadcab4e30d05ea5d7d0cc4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715208c5e0e6c545726dd83cad5a99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed84c15f42c45959eba647b641724700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23089809cfedec6322f64b685b1c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b679e2bb08d8c0a54f6c38e9fce879702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d9a30e1d1fbf9991281d662ac135703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a23cb1130b169446a49b583541db9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c520ef9e029feaed032f3740df19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe9b4cd7643fc38f3be8139d05f84e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53cb6f3c16a4c917558b1e62ea6303707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980df927ebe2bfadfc4efdb536f759c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b3165e3926de010caf46d8799fd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0cdb0f1b9b111a1133bf95f454ee0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201b5f47e870baecb221594a3d1661711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc0494aeb74b46804dbcc201b47c29712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84af8d04cdfaf631da3c83d7b443411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc37b9926dfeddbbad0cb1c108b37b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c840d9144cb0382499aef5b1270b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0377ec928cc548004c8e56b7d804b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b94c0557a722e9c48175024f25f6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c2e551d4389f074c25ce182cf6776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f436ee6d4d485318d8c40813a85d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a8901855e4e7dfd08fabd2498176d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369af4f64cc993f1511e0e4f1d361d579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a47368b0e0f62044c18f295e222d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d11309ac48fb2d82bde43a98c5cfea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362485e53bb0d36b50b83775454bbe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c0820a00f37a801aafae895f523413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b0a06fcdacb2b0de81a98193a7c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d890a729f5267c1a17921cd311381415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0fbacbc78949e32f1845bbd54209b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a9ab7263a3552e3c1c6fabce358717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572faf94c9ec7e71e7f7acdc29054318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed83f8602ac18cc3ac46c65e4f32a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcdd455e730a17f46f3829daf307ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638eb6580f037c73a374d43a2ad9a8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0310d980f6b62ff1fc411bb2fb61be222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f664fb0d0cdd9ff5c15be5e2db86b2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ded07e8450e1d70af85fe93891f3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9012d3eecd66f947734ff26d611f7c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3c2e2db92cd85e73647b80fa591b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3da48caa5b2734606e09e10058e8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a25a955ad618261da7c8b51eadff028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea074c308c1114f4035623ff6949429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58293ac0fe6d034cb869c935feabeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16bad8e85a2760aa6c114be8de3b7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534e0c616fdb63263baf979bfb0b0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450871b226d5eea00bee95d35e2ddc2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9902e6b5556cf058eb7591c8b434834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23de9c026b7a0cd8d736834750ceca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614902b9d849ab2396fe78b79a3059fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1265d375be45d95f1d9ea124e3b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe8d53b2f367b1fe4bfce06b0ff3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c11d7384bddeb105172f7a0cc1b0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e42ec3f7332d6776c9271dc7d6e9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c3810104c4029c6ae42cc080e1ddd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f125919073b8739a5689342d6fde542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c85eecd3e12c9d11c17559a36985443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f192384f4d61f84fa76fa22c112f1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2261da28cbf96d45d655933cf5a90d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb398b6e1896df88b0acce761be19b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b8123dedc414ead83006bcb6e4c1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc8020e2ed075cafb6532ed03abc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a4243ae7358479d09cd0476403c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0830bf840a97b6ac472c1115ae7e8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73241a2e0a7c3753946ee60a9bc272a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42084593001a631ebf0e80b5514fd3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e163744b1c3e911c2d5424c8ca4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef97e9a9644e8ad2e056e99fb7fb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0447bad13cb134ddd6cf5eec146eacf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459079a55cdbb695c186ef08ea4d2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f7137255e171090fee1c0104960d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad659487648e265c13ed5227d3f04958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f94a6318fee18018e64f1d3a727d3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a7c82c50b3160c2603c778f16a5db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ebf2304890159990703cca2c39ae361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c9c97954b9a0210c574c99c5954fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ac4a924f6bce195cddbc235a03cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1968a2cb478f5cb5b38bc4efa27dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc8805c2bc61f452f29463b0107cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3bde6c61dc1e94f03ca8830c915ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52aba3f221a07d6163fb2a5f890f1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d41d740023bfb35df4f09111664a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c2aad3fe4c8998eadb1c131bbcf4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea453176e7889ec058d2e4868762770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea304cf6d39b9a122a2fa21d2d92371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecc3ae23197ebab4f46f083ca3e34272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731690836f323d61346839e8883a62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75805dd1a27b3ca7edcae67320cd39e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a817854c03f68b114a34bc6bc5e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3cc9b88b1cae505f56efcd8be430676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6fc2eafe53c7c463b3445689b8dfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be861d94f4ae5eaa380eb7245082078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c60b1eb936272c9b0fe838af6c90c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64879408ee344419607349bd44d1d00b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dae6ac3228a8c1d75696c8aa2545081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0f4ee771727385a5ff3c97af41c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9d8067e5f731fba7d0ae1e40f35683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e519488f4a3afd934e8f03bd1e6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c11a45f13bbdcc68028ce38e3664885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0825d181b67ed01637eaa2109d654a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6b59fd8f52afc4a99ba48c276f4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da6fc3751023d384044a11cd784e6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97b703ec22c6500e76daeec99f07b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ea8bbef2082207290421230dd351190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ee84e401dbe89045d33b7145b50191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50187369c715b9ce59996a4304c2a1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bca657567fc311652f3208d9663ea093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e68158e3f591cb23d0f575ff0094994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1d46cb1cf44d908f1e33d2d7521b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196016f481ae1b2d67b2d9990b29a9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b739aadc4ab0b9cd8db926ac1816b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937baa79fb8b5d8e1de0a0c5e715c6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2428ebc8b3022ea4b74ebd4de5861099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512b665f8161ecee14ce3847b55915100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac60e977e56c16c208ca8d9676a6118101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a35b6bd42e41cd4f2827502f34b6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b41cba35670f306e16936fec92cba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574baf1a2f9336c98512b0187b6cd73f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc00d2b1e1e4a2598c1f20b788cafc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ef0700e9853a5f4e5b60d581fe7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1d536f78a5318bb0b40d2cd0bbb07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651e61916a6cff6714f4c2f2aed3fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818a195ace75f029781226ad7e8b63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f8c0bee922ed7b5786e28310175e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95463a7d547df5d7bd3ac9e0c46cabf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8516e30b51e1238ac7f11d6271a24b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17162b72ec4cbcaabff9e22c2a3849113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9294ef9273ede652bf2c28c0191fa08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70b272bd9b67accacee5fbaeeed12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a787b8089b88de6eea171003d2fbd3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd794805188d404443cde93c9a1d15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b629d096c246d41e4edbb5b0d0b9d67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d9995e378857675d2e296664c1003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf32427ecfd759bce26fdd5962459120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b3d9809501b867a50c8edf126b39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b35f6f3c9643fdc13675a4ecb598122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf8f2fb9e39116672096ab7d92ca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c3c9dbbbc46b46157d23d765ed46e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91701df3520bab02e98adcd3f1f1773125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aec704ef074ac8b799f0242f8cf82d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8106d7442351b88c9ea4385ccdd843127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5025901da56e07e7edfb489850ef7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974360a73a4014b05c382009a5cc91b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739c072b90a9f614a1fda732b9a1a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c7e447e9ff9c7f5b0b52d4d09911b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f623046c2ec09e3c78d08eb37dc6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea631f8fdae868b2ff733da9c387f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83560e37c912d85c8a5ce8ff370f41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168324c5c6771f50422a0b3696e398a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66b6ec11431a5bc89e72f7f1a906b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe283ffd01374570d469379fe95a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5f24e2c8130f0ed55c9b184f0202138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8ba8bae669dbe473acfc88e393f6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f91ab4a2110775e73bb2d8e9082e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9d708ae6cfc30523cdbf25e01691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db5b212043d1037de8e335e625322142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e3f0dcfffdd3d1759c64068c3d9a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed096a21e86b7a709c64d9b1171843144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f26d46e1e4f5b988632d67fe3f5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548086df2d356ee36a12867ab312ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b941236006ee379171a26218264d80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b1bf206737d3464c4279aab3237c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c527279418ace9f6a9e555fa392cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29365e34f0c646c2b5006371da7b93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4522fbc6aac18fcc316ae675b58547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7eb12ed2807abdf04b70f18e7246152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc168897f87cfcf835e1d174d2c4a56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc93e1e6e40ed097ec279f570fcacd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040391f81be4e3f53774e1e6ade73c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176800b268f17236a0d9c152be1476156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46047b1d72d46595f33fb6f1b832f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ddfa5c9dae8e0b93a1c8f78d8547158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5970ee567f55e84bb9536b93e41a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf02d6a032f808693b6c7faeccbbfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093f13a456219d75f819ac2aa061a34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c6fd6bfea87498d10a267d9d50f05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99f9f6471ed8f73a86dcf6fead7b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cf4c4f50500bf04085112656b183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2b4b8114878d9654989c5b77a1920165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e049035774354cfeb3f870f850152f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87889f678f92832771c07b1c574173d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe003869e122eca1e177c1925b7c774168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f1b874f91bfbd528cbbec7d2e0a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c91e08f6d4b5706efd264b2f7ccb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f80cd4b0c64fc58ba33d78fa2e99f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab9b556066dde4476335fda333537e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7686ddf2bde154210fb91b016c08a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2954640f81cc2033b4e1fe5be1ee3fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a4d183f69d28a7f3a2740bc4b349175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7518ed152ddc96de77e34c51bae6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358cbeae81cb0e841ecfdf98d5818e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee3e77fb203cafd8999a7bfbab6a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4ed7a6cfc6863e589884a41073a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79158b1360f94417c5ba999941e89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406175f070c91233605a4a960caac0d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540ea049bb2bf0c2c39bcaae884be5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82d9298feb063e2766f93d968c5b0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c31574c02b63de844b7bbedc3d1d8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5347e955260165fd88895c56025269185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33346829bf226701dbcdcd93a6b249eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38f3bd761e68ca3ba545d9e81c6b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da85daae5ff258c5bff29928461f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5c5bd99719fe731d9043f42e3542189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac1050629c443a58a4bda2cf20e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce13db9cb689808ad6160b1e2979617191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae9c9274f742ad6e6a12cc5034777f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042bdd5ef72fb8f00371a2599a4e96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1e27ff43c023f390cdbe72c7e98f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a2ab0000f25592679c7382e3e5b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414eff6a78a62bb1def94282e1c4997196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8808d330c2de7756a3043c4389966b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78588caf92a31294caa4da60e2ba38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c72960e9b9c8a2d6ccc9d016e00b60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1abbe8ef379d8949b4ef92f90df29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37dae59fc490cecbb251e5f9b2350d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e60f19cd307a5128f07977fead2fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4311e181466a122de774814bc4bc5d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c9e7899590b7892247a2fb6e4f4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9fc3c4c446360debb3a6a1fa5a6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d7c1df7d0e7c356cf6ac22a22340206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57e7c62b66f744e9234f6291138a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3dd7767fd11744cb2e55b01c2f7b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257452cc8588adbb9a577cfdd30018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48377ba49634006078d9411a47ba0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552198dc70d6357b27c543d9e9990334211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4269322f64a82dbbd5e583b49bb2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c9dfe37903ccae368d287749fb06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7644f83ab15135323f06b89bf8bcaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396f84ea2deaa2bb8df97e02da5ec8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bd528d7c5cec7694abcf6d919fb35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b092cdd0f0ba2eb65c4ac63193b56c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd08734ce75251602f7ba0b495336a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70437ba887d0c911b7c2143bd7f28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4329d7b2c7fe7cfef452531b489b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0fcbdb6de32d103875e81a1727cc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d36eaab8e6eb50e366dee004690e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc254a7a4a3c328ee89799f0a36b98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab6d1a31a0d806420a33b99ffe57dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908b150f93590a36250f49111508e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ca88ffebee6da6c36c07e7f5bb2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dade718a2aab7457b62b7469017e9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec51c8548e27d17a91f529b48f652e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953bf8f6481c0d9af176d2df38f17b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0107cacaf4042513d7de32d4a1643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a0f235673256e9ff03e0191747d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f140a02e72f98b2ec4daed1a7af64d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e736ca53a7be940b598e3997875b56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63330702f9f32927959115a9ccc109a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115cbd25517abaeaa67efa8a1415f09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f8fd67a3a8c2db6bb989c3a0ce94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f536638635b5d25c07dd63ec2c159237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56f1a951a5e4cc1ac512e1fb578791238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dd5fd4f90b9d2882254fdbb0a8fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4428d15bc8a49589f2db59c219484f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459c3939933d8faac5ec769fe6c9efb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd260208d5d2922ad196e25ba06c7ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d3ed1e8cb7b31cb412512c46639d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a467cf25017fb0e615c95185b875244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4198af7d4e5101d2d70d477b9202b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42379150f3d723c4514f57a90a8d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e77cd7374b14f3a612dd09aaaf71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58dd0eed29f73ccad2ac5183bec12e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8716df18ac676f21b9f6a12483255249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852712746b11bfd2258a2e82c99bc12d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00e3642e193b23fba67b73ef5ae754251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73947d6a68b67a23caa3d5198450ed95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bad935e0b823147a8e84610f265fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acabfb4875308c93b80a9ea722e9711254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b6b40b5b88f453f3526c58cba7b60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb196de0be2423489c3ac18746b0457256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259806eb4b0273add10e969823c927257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148ac79f8ebb3fc5b730a07aac332b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7339e5b74c3135979712880d974e22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c10e01f6d401a478e0a3ca7e4a34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add29a9c889c2d9193e2995cdfb011261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535e15bdae69d9121e5a9ee9a68b5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb0314e67d6fdbe835837f61a756d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576ba23d1ce522d53a800be82c8efc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda60bd074fc92e7bf03c8d330d9a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc7cd3f3b1de8920064a9eb832952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e64dabebb34f86b44bfc0a8248087267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070e8beeda3faa3e81852b9148c4985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d5a19993e9743fbef754b434534ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33467546d90204040621c4d07584097c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6d44fb56257c4f56f40b63f010dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7520d8391e5c25e8d2d1fa3c810b240272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db23a3b0efa68bff36ae2096dc8ea7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f09fb4ef2f0e388471112eade5e7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631806686d186a99123ef289f321323275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebe680df455f5c465ce3c3fc46d6c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0a3f07af76226341a884747d7d56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a897836e54da78300acaf1eb7853278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68bd28e4361753debeb90d803d0cce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4ab118fd823fd63ae40616f9fdf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041750f0c0ad48fbf2e5b8abb178e56e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba00ddcb5a9352504b3bbf90c089d80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f05273c83c64798fd00f88b567c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041349c5305db192bc4446d93c679fa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436549021a4a9164565fec6d2421b8b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e46b768276c952aa993738c9ec9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418556ed52f3471a2e2657dc6af497287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26fc5098c08e8f76c5ab72aba604a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc391086c85984f5acbc48a8baebd456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbfe94a00c128aa2ea62dd990615fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b218986f285ccaff5b84b16a5757ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3eecddc71ca843e28baa30847203b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecc5f54de9c48a4abb95cad08c3f1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333236170ad47e8a032f158d406abc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ee67be9ef3f98b0018e1a200c963f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae460272c1ab62e0c55461c9d73a04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c37d0a05a858ba934b83770e9d9b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830531583f1d4303a87f03635c5e274298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92101190dfcfe560f846622ef0180d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429ce4960712afb9e775b4457113f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d795cc4087c8b2f025676d6163aef6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee572d64c16e7fd4b810ab4ce00d22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53da14653481d4482567d374264c59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ff3b572d787b2163e280c56de880304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5e9dddea4e11bab32918ca70c3880305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb89dca9ef589dd7139ee1ab840b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf3726c73494d1e833597c7b0be497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee976c3300f1c70b6170c2039c35f0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1a13be77d30b7306e4bd99029f08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128212dc8b85776cdbb339ec62fb42a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866402db860a92c7bb6d8eadaf6853311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24aeb0863cdadfdc6af9bead4bf0b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d020b64a544ea295111618150cab9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69548f2a072bbfbb0a2f6adcbfe268314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b3bf71a02e9ba8c6226fe20ee9558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd6afee80fc2a863ffdca0bb1ec6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed11edea6426fe0bac13fa72f2e70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1d3b040d127c1689d61d5bf15c04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8affcfb71160c8d829657e977bacf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb7f985a6b001d2a86aac61c96a66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee95dfdf3857bf8c63ee8f294a3396321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396546a5a4cffa438ee495508a2135c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8c076e5626d4b68487c6fb7061938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862bce2593be953d8e5d2a647a980c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af68ad2752eb3fe30a3b501dbf6f73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8365687103bf81c0525b30d483a13c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3531b35807561738644fd4fa2cffb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e50dd7ece27aff984e6193ad18b57f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c365e8b154e4036e761502052bf9aad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c40929aa54c6b7f6601dc8c630b2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff16bdcec85c9650dd514238a7a7af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268aa7dcf2a8cbaca8be1a273388dbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d72abbc6198488418e4488d599cd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc9ff41c9a7fe483707e1dd95d589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e447c24052fadba6194cef1e100493c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb92e6b0e9af86a0a9605c0c6b6fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b3cb59714b11d5d97984b05af7f2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3cc86c7c9c023563433dbfab12353338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f2fb0b43561117621e8d48399d12e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9556bd849567f134919f15478c4e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24e1e8f8ddb9fe60fa4ebec644fdba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca41d80f5af87d188b85ca139ab22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ccbfbd48c4b4d94dde442a07755de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9cb22353fe098d5184a756c90e9d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c99bb2967d2d7316955f37134bcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd23ceb739f0fdecd36910bbaaa977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c42b485316f907dc4a65f8262161c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f209916289e8fef433eca14bb72ff46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d6a7b580e68b0c51715cfaf97e67f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8bf78a15731f84a49ec61d489fa5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1dd810d67a6e97fd5c7d8520a6509351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f70d233ed1797ded0671bb235b5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df2ab2660199f08646b43671cf716a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a47ecbb14e517ca825fd126b6afff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b30d2096f920afcc29aef2c601f66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef69cd6bb76fceec5e654ab290864356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c4ea72e097f84168785b8dc0f1147357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e516abbe1d2c6fda99c4df5d202af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15d91fa12568a14ae372041fc29a43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a54e730c6be7153c898879bc6ffe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907995a71000fa50608673c0aa636bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6035d2e6928b8d1340d7bd13e9c679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8353810b38782c345b78787b14ae75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e84cee93408937eb7920a44740d6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fff7142d9c74996d5275bec9867f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b9b9bc2110e8ed2e63a4d8c26710a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb24277d29b083bc0b7d80e752cc2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395432cbb5f73e784dcbf7faae859c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06266d993bdb434b4701137e1920d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe129dfc846b10a73ca60186b9841370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ae5407df48d8462887350b624fee8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4f6023aa66da4b1b7930edca7c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e3e5b7cbe0886a31c1a6347a56f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c4f34e6e8eab0729c1a857e335eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa477fee901b54c116ce428b1b287375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb84c11cd0f3e6aad99fa2e3c712f63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e4c9ba0c317b381cde1ca1cd4a1a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051fa7ce4153f713ac3494e89284900378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ea8a67f4a053250844af1ae5f940e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d3ca7f8fda067d98487b3337e999380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f46eb54324f6ea28fa8ee8330b5141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d0eca8c4737a0971520eb26222af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522a017e5920687735627861b87c15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93893ffe869b4b4c2517f2dbb4ad6701384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b022b13dc4d5988ec129505d81f2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f270c2a5b600f757e1bacfb4c5a75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507278dd21694d250720648ee4a431ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebbfd824f2d7a60722f7c70f35cd60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1daa3b991aeac8227750bc47351d73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fe71cb53726ab685e4dddb42183a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc90fd2035bb98502a4c296bda3eb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb72d503341e500fc23507d4169b58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2ecdaa1831324aaa9242a8250f4f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66711235e2aa5568b4ab56a3adebce5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae6a0a9c4eaf1a374e08e33c94543d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5053ce0456c7dd73eaff0766a2d5f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548b9c7756ee9a26ae0e776a8285ab1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70171dda9837e4818c6ca68861a3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da0ab400b80efc0721f494426f5ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822cbb18bc22a1efa3866664c12fdae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e18fb9f5619c1c9d40667a5259af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f13e54b39ced5192e3e57fe7725079402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e5a2480856bbe4614b21f0c6ea309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d35ce7761779f81b2bd37aeb48c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1c0c4c3d60bc78dd0fd9e68a61d42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f49fffda587e59fadad43c75b6e5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d4bec9ae020f4e84c5cfc6fb5266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8cd8beb128cf1513548cbfef294ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39b5bdaaf815050c40f2f282e8e13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b0995d6ab21fb7732eae9e4a6dc45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3a58d75448e654f6ddd1f1a78b4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a537d9ca72e768cc32b698b4aded34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507360c4a646b88273ed87774b5a6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd269b3aed0601d13c360e6dbe5a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897184f68fdd33fe1f4f38187117d17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0afb6e0e432556d7ec2b599db8fad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db94d3b6a4640f5f29a31c727140e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd93ecc4b456b5ff106c0058df4a5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72715be3c3d9fdf2e13272e0f0547571419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7f26ad57018ffc140a6793e5ff5f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11113331d8f28f5a4a3928d54e107421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cf24a07bf4d97f5e847c1c4b46193422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828acd9d72594b452185546072d4479423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df035e5f3bd97a4f64e0f5dab1812b78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456493d46a0be3ec7d1a70fa33b2a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9a21bfe3fc8ef02ad2191e1f98b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaed4ec4110219eda317a62208bca3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869846796df1973bbb175ac7dfc8ad98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599386d9992bc92f51d6b9c88b5b10c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450b628e9d860e29923119ffba3f148430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d63d335532f7a8b29d31f8d1b7fa2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae0bb3e1590889ff72448017314ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e031018ce147255ade618f3c43f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33467970db74f98ff4161931b57e88d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00964262119835181cbfecac1b46e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa414d27be02ec746a2c3399d187091a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1db89b8c4a8bb7b1837d2874dc8d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945fbe9ce05151c7e9a2a9514dbe86b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6f2e846211f7c8611d31bce41c108439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c95a0a76c0408f4343932dadc5243440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e605afe741000ea09999c2e33cc327441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053deae99b45dae9cc49bf3c4a4fd65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e439177761c2b01f06affe9e05ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406869e95552f429c38043b3951d8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f299b0d5b82fabfae1e4b56b2c3e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73afccaa055e11a33da0ddbbc0895446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9852c5434cf72d9368327ed1460c69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04ba911d4dbb1cf9daab20c74e978448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625caeda869bad157c3f481f8804cce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b17165e9b1fb2d18eb04e0a6c509e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc923640cd93c4948afb34315de3ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e9ea6b9edfb60a61d23473c2f473452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a936c769f55dc5ce4b0b447df0bd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bdec7071136cc0da7107c40005178454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df74eb4e6ff87deb3734c214f7ca197455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431efb4e1e993b35557074f0dedb4581456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af02b1f1ea8168d7b7a947ee403f3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9461465b33b7e458309e25503a43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b5c3d1a9dfc5c43b9e78cff8a53c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509831509da7695fa4ecfc58dcb9b5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b65f4bec34e7db0ad0cb3fd552157461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c20219fd5c36a284294e69ecc8f1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72fbd7e5363a63340c67a9c385dc61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361ef8db564ae453e0a37af1d71f84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373520b96509815a67c511dcb10454a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f67a5dc52bf4e5dc2aab47c0573f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f1bc448e7bfdbed360c2adcb07637467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a654f33dbc4aaf3d9712a3d1cfc25c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9b47c3accc1ef9312e452a50bf9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707045be50604d843064049e6cbea77a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0d7450adb8ed8a1c0635263f2e0d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176a6a6ca1ce18dead5502bbc55162472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a7e58f5b1e65d0d92089cd06d690d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a3e080eded9ebaa2534be5146fd4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470aa91a56410eb7fdfdb8b63c3bdc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1b8664550dae38a8c1a73c6b6517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdacba3eb9056ef80dea7a310a1eba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9804a086e0165830030a27598ac4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792534a95579e45f6a8dc85e6ece37e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d311b316d42331c7b3a5b9a854b79a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8d759ff86c4bfc0cd15b5426a9c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e111cc0ea32a55ea35561baf8dbeed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c8ce12c352263747a40d597d8f375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2d9d0ec07bf72a78cdeb00dad9c92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a6a9edd8f591414fab5fac2f2e9d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab851d17bc41e17e98ffbfa31c7bae09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46b6ef9995f1949c29c2f516a1c20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44611ec23afac52db31e6ff709aa6c91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba808f4b3a808af5d4eca078f1ab8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d8b530c1d966795193d6dbace5559490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5130ee80484efecc79f724fcd9c36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f285804c703b37fabec1b9b5dbfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f30360068c4b56c33325aa94da4ea7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa5e837cb3efd9d22b5cd454cf7889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8eb429659c35327b61f91cb32156a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef92f617db3436eed1fa01c1960efe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f86e3a1fff945e2e925f4f6f3bdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3032d77809d4142f9bb8edea2dd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b423fa5ef08665f1175ca657707f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954bac55e9c10c138eac702e776797500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abd237cb67415e4ebd781b60627d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311ddb798b4af148f60468e4ebc28e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8cb43faea82eecafae7384b515d60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d1a43b39e7612b50a622f2f25121504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e909b3b4235a3c51c0f84d1abbda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbda5d441da5ea26d8db6828b779fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf107beac2bf7766a330fa15f2cd9ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bdbf96bc8715adb0cff9e07304d38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a3f4f538e9e702a4f635eb47a15f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55093d30799118433df3ad0b46a237510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033efdda3d290d97779a4a0243bbc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30b1dd778f9421f965faf9514dfdf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466a3f85b97732e97a7996220b1012f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f53e772daf991c69f85384c6abf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0465117ce40a9fcba16dc77f04ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbd766c87bb9787e9d5b63ec0e4bb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e422715024038302663b89c3ce5ba25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54eb4d32371a682badeeee864d657f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ea72064cddbba9a309f4933d995f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a4d58c95004b6630c3d8ba7486f64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd190d8c0e8b3036f186cd95cba683521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b3666d32049de800472f960160a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a2e2f100d8bcfe8f49e8d186d4659523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3acdca91793c2918a3b18368b2fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02846775fe82857759302a2a7960890525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd97ed571fb696821beb3c9f9118c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a375fb62618d1a66d4377fbebb769c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8518b8aec3de158211d98831a3b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365e9346373289e38db92c6449368c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba6a37c6e291208b119ce4ecc111e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefab9f3f8d3d4a7a743a3cedcda34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d17229ca76b12d65b7e2e2811318a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cc8443fb6536e57bd3a8f2d15e827533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d5e3fab3d4c331adb2d6f54f3527534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf923bf73e28efa886ba91c5cea166535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103113345de6348d6a68ce12a9947d50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ca73bcfc90e745487784458df2a06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031efb60bf35eb3a68d552c10a6885f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed01ecbf53b799c6e749f917cdda461539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084ccd4842be63cf52776539c57793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b2d2c3dbe777ccd1846d63660d5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3495279479546e3b63da2be92940c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc71cf2dd4b9cc8d94291c25240b8cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a8f2d42f6736a133ac8054f0ccb55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c25ace77c69b030f688ddd6c5679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bfc1ea3bbb38e55dc7ab99ecb8bbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531b73121e8af3b03c46ad8d0d01bf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a19026da7a18d0a20b3335ee6c655548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564e50af87f17c6de1c2735f79298f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c485a6dd46a2895773060cd6770a7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2195324938fd4cd6239e80f10d09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982a005c99fb31b854c561054d78c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523ca9cd75466d188ae2ad22200278a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb208d560086aa0908111ccf2ee6277554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacf22280e3ebdd419d0e855f55a398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0f67f27c3544723d4aff434f37b47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2582cb018b0b9e45f1fa8210f9aa8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ba290fa0eb500c830e325b8adbc61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3018e67de31ad0d2c1196919ea0e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5833814cbf70c6ae252fc51952a41ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489be8e262e7def1b708f9f5ece82ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674214f2a5efb6a2d4bea3b9324083f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ccbc0a4e9b42064c818668bced40b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ced3080ce7d2c97e82c490879d0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff407226f68d268439a790c4c8556565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a98c15ff263c5967544a922a7824566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da347801a9e7200bf0f5e7553a8a5f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f2d734672e4f2f9f8e2069bfbbc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7083ad947a37fa1aa6cdf09995af0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7d518a8012408b42d4ba2d1256e2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1a8b26bdb6d9352f81069d5b8c10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553e33c44042be66fe5549d31436fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf91c0c548932edcb596ecff35189a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27739dc2307608b112af6870b73c6882574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21edb8b867c64e167c4352b7dbc76e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178984244b0311c5455ec70874e12c65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb5cfa2109f1a37cf341fb8c2cf33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc5bd07b65efbde2651c6f33be0e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd5a9a1f69869f93fb1b8939d536b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae50cf5ff8e2bc6f8af4fd2c9f2f3a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e6ff2fe6906ee19f834fa80385611581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df978bce1823a0ec228b3761b857694582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead23a26e183c8336dc55251199a5ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca4cec02725910441c6228845c5b93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be4f7f752ee62ff48a1a1cec2651a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003696d99bedfe6c8373f1481f9e7b2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529cd07c60e3db73c4462a0ab9ba972587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4ccb7a34201e2429dc8f21fa4de7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eae4f26ab02e868325743b966124cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748f26e73d54b6fad0c6752f3234aeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5bf15cc1e93c10a7809b4b006ae7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff93eb2fcd0341f995f703e4634c5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcc25d19ef0ad6e1799ba51173cc52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7e225731b7893e28861571d05bc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d33d1b51b095a369974e4ab823dee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8c8e57d60821dbba589b07245578596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6c60aa523c8462713fa2096e7bf5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed37f88067c1a43194b382cd8257d5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f055b13e2a1003885dd6caa3e26b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522edd1bc6874988c68f548ce210a4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fdde07fd26fdde3d616663f5d115601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09cbbae74be1479b45ef6bf766bd63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7b184790650a914fd9692650c16b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53650c0769058174d428bb38e1f4df7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca3d83e943329e71242f6b9418e97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc19f378b3da6b1a0f2e2f2385bb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba8d3ecd82f8883a2641b1506e0a12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9bf9426c43429571d13a11f29abf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99d003b3b26dcb80773080e6d3d9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1441c74708271315ff2b445e55518f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865295a9820dfa34d056dac67766816611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edc04cb534466e331f60555ca1fa5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee98c7eb4dde49f830c0f3a35721b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879590ff6e82d18024ad0a2f56c39030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc6c19ed425b4e81abaedfd939092615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db70a94774804b01d5233581a05d305616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8345c0e65cba309d76408be727814617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76f1635a5d04cba52fd4294f981125618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492b6e6dd5a6913e5dfae24881f2f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b947d5fa62152546b7545b6c58f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494cea85799b71c5368386132d295c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b069f905929316dd0e28b881588cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9026d0056be5c8c9966f8f064ef072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3c4c2a7f9bef477416608eb7bfad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802676d8b0e19c08564023f0e6bf0ff1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180eceb46f9da9d62f5ef0f90fa726626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba625342f8f57f55b095ec590f327ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099f0373d2dabd145b2f5824d243f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b3215f382ed4544c02ca9b0a02451629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77251b1785d8dd42c61be48fdae5143c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba0467a7bc5fa925613896afeead3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51b818cdc68967d30c6019d91eac6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44da3f2f60448c992ff750216dcbab9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e280e57006a9e1f2fec43412abc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5fc796a3b9e5a7688ecbfec38355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f81d472d9e949e9c53be20bd60c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39dd627f4b435e71b5ec7f35afcdea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e659d3515a01a230b59dd28b6222f8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049650574f111abfdb03b32035fd64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11ed42836d85424450d694007d3b46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb5d07c0dffc2b68ba535c41df4838641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53c15f6742d13d35d0e1d4cccc0a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a09f79368b15410a2d96dda3dc5635643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07327d9d6f4b3edde03bbe6c4650451644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a024ae0359d686c8441fca979ecf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5f6e2c2c6c4bc6d9542991966e46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b04ceab0cd1b7ce4872395e58903647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218ccc93afc6696551e44ab2f40be6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c980c465b119d8ae3b230762013edd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa077f2120744a7eacae71d5ec7bba19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ade0bec01d863bd87af2ec509125651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b699820bc21a00200a3071858e5b21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8d096c339990616cf307daf174a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c3de9b302b1ae8f1f921236c74d97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d97411d35dc88ba5292cdc9d13d8fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a439fd1d92017111e4e3e56bb3c53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9b76cd37b7f2b930498652ccc234657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356db03e43420e200c57a1f840fd54a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575003f1dc0095a310daefbc3f694280659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca2a25b641d8a43490a0a91b1a6c19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ee83c36c68cb57f181a750f007e2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b55f165a72e8868200e9dc90383a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b989b31e78e34259824800d19d1059663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51693f11f4111266da072dcdf3299462664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528fcfa4de76dcf98f5f4a30928003c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df602fb8fa67e79468b54063af0dca68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0c54f2bdb0cfafa41baba1ed0fc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed786037cee5ea1f20f8110d762706668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d3e476d94c6728192a337a001f8a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e379691b92eccebd3a37a51d90ac32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87314ff71250900a053230a9ecba74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36005371d544e9a26e5efb9f650d55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f13d043f9cbe81576d21b717501b69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d5323e5f1972821b466d2a74fb16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09c8379d19ec0b9db06c6ba4e2ccff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481757c54e23c5d0b7ffebb3fb9ebd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b193c2f89f49001f4bcd20d54ced7b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ebf7137f61aa8229bedefeb6b28bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa316220d4007c6d19721032bbef16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259054fbd889ad46aa76a867438fb35b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>