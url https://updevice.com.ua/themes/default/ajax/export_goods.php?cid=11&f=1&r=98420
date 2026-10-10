--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d271265cc6b47c38b53df73e42011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6d6781bd5f4cebaac8291f25180fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e6c13f683bd99dc4ef855181c1823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b9880400cc55ca63a018322045b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfef01abe9022f77de6482dbce2beb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2290ba236e4b0bc71f867c331b5ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2dca94d3e4308cfec6c49b0cbc8267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a815ce144ccc9441ded746c5317fb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5657fa244a56d49dec7feb3634e7aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ccea3b1c31cd7e39043a5ed8378bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d939a034be94ad113512e8bf02416c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01db478568add0bc017d0a42f9c9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63fff111e8e5e3f9eb5aafbf92ff4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ece447531d38d67628d760033b69514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd48e89a7ebefe66633863db14b68af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a0ff3e56ac506b6cab58b252178a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc3021eb5f0a0c133601a4dd21f44b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b27d3dbc4f18d263bb84e4e33031e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fd121d5b282cf68476ce97c370af819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694b5eec294cc4c5ec003facb4ec7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26972f4ca4d74bbd1ef6bf77d903e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ebe29d56d826656e7128a2d008bb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf4a56c7b40ba567af03f8aad6bd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10eaeabd65fa112b5d8f9155de38524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d733b69184eb4ae0f8dd1f26d700625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75977ab996650322b8d49d0f60bd7c8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef23c5496e77e2f9eaeb5e8ca65e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3202a53162d3ed25bcc19650394d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c338ad4f67f891704dc03a784c1e0cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384941821fb416b41d01ab73b054fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a3d5398ff3391202d1af31eddc2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a140faaa8342084a207f1551956f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259e242706d4f5e4ae05362f601fcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534387b5c91ac483784dd28260194ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b799316db2c6e969479cb97c63bc5bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cae341deb5b47ecc3f1d2f43fd05c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca54f94fbee63cd85bed56778199b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a15cda5910932bf3ef8b61692469438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e913a09e86f314bb13b838a73a2ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ce455802e63eeeb70c31fad1fc8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b89c0bb58bc6b90c4ceab38ccf20d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092827fe076c208bd25c2c76349be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd3e9b5dbcdc9176f6cf9c44eeb46243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb81138f6c7d35be3a2c975e9c11144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d69c326a0c21a6fb21bcb0239e6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c54b66f018504b0f0903eedbabf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb8fe58b21f4353823b755ac8d2b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480518ff5d74a7d719f6b5fac4f400bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bcaf74e7d73af63bcce74783c3ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dcf0118fa12cb7c128864bc3f714850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad24c1d8d4acd689fb745a7d64b1b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6fd2bad5c21257f2863f6407e594452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bef551e75970b4d7e36920f03f49653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e8ce472aae474f6abc8b562b455e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f8bbfeefa8a5d8104467bc5b8ccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591ed4fc8152cc9fe1160564fc2f9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40f67e1f015bcfbe4e3c86dfda3d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79048df39f6be2aa41a74177f0b6bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa88244cbcb0af8abbc804af667cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88edb47eb4e559b93160acf26d82b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdd5e0388e4d794ccb6cabbf00f6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892ac1be42761f0ab534144a27ecb3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e70a6add553cf9142ac1cc2139fe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b2078b507431a545cc004846628f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc198b8ac9fd4375d33ff4be31367e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8eb1bfbf83bc0eeb3cac586fd47366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f4236332950c12afd4c047b26345267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c008a867a9794060d3a2645961abc0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409c77fd58225a216d8a01f959a87469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59920cc38caa246c0b48c5170e7ccaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875783af05883453d9abcea80b7c95a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d78f5e7335548768f45b2256358b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945150a1885582f174c7360e446587873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372df2dd3b1788c245270b2aedea47e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4220e9ca258d5d3bcfc0763aff33ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c64993b3e5a7927d1ed5feb7baebd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650232b12a41ca789e92bc1ef292c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc506b980c68b20619939f6e39f5d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ea082cb271f169b26d21d63f73ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d0a03fa48a1ec798046dce5ccbc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678db76f793589d4eda4db3672f8e6dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160f566360a8e931cf28e982f0cea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874be8744109a2a66db5e2df1355abd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10f802c2705bef596225358b2427384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de80a84628351468a4a9cc6c724e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89688c2d54a5cc96181ef9cb965c2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e328e567373b2c31c1fb3001a413a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311ec067d0fd46ebd26e6a56484e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a1a717660e5414897606ed8d9d61289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e58f4c9a1cc38ea62a240ba67f3a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9259a026d0d8c4e11871fd368b5a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839a78d816bf34a7a53aa9e00bc21792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ebe9bfab041b2d076e9ceaf31c16993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e247b926f376dd63521648b7f0e78e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee23ae0c91f29608c71f510de93b6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf04e5da1bde4e4d2414e1d8a6739196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be497f180faedc879646c623466599597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593987499a1ae758228dafef7c94e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9269984b90f0b48740d1d604e8e0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7729cb60d69c241a67f2e5679940a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df01fd4f7bf8f1e518c8151e5d01a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e04ca1729e64f3ca468f59d94ec81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179194aea47fe3f56fb4fb353b5f06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefffe1e8933f250eb3297ccddd0db81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b62fd39f452a554d79ca372b8a46d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97957b67811f70b7b7786b7b5a7983106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf0e194a6673fa87109325df52a61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce32237c3be4f6cca60d6b5bd6316c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c31e1f5a1159f3a342ee27f6ca1fce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871910275c0f4302c36f1f61eb47974110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cefdbdf473ceb23b9494d4cc687cea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005950f4f02974a00af73ba42a8e40f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8f794ce9f7f4956a32297885b317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83a7f0bc90be6cffbd3cd404a330b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc7f392fe80c8a3c29d5d044e4a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2af47d15da01bb1383310e4b9fe98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14503772d45bffe14b609fff671ede8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373596143dd2291a71838d2d7558aa98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df9bff97cda0fe721648ba90ed0ecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b8640cf71a34cc73411de37e5e47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e9e827069f5671efe8afdd84099ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20cdd9d30d8e99e06cb627059f2112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0561416cb9adecbf2efd658bc5238123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba52f7d31d650312c0cf45d876a4a60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df889c6832ec933592b88163e5f41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571db2a02a94dbe2c7669186e33186126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5dd9d9e4a2571a4a62f582ab2907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa886f6a05b688936e61e003b0959128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe715ffaa5d1ac091874cbe9a897d5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a37bc5e45ae81282e399b00e53eb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f42c85130fd5ba16c963183988b117131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da784ad145a1abda1a2004c70d02d9f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541e4f308c29667d5608413a14d1862133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de48978e6de823da8890482d4fdd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9504230403f208b3d6d0a5b7b1f087135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9986c802a71fd2f7843af7d944e1d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabe8b89533a538bb96a5960dd7b4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d57e7a91d9e4888110bedafd9499a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfe002667b73d2827a1677883a60fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22446af985959ca5d51c9f8d672327140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f4b528c4b25762f19ac19cb91575141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06d28b2b2bb8e4f7817c291d12e70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8d81b71d07c03a6957248463eb84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a38a6c83eb54d4aa83f251b0fd987144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69da6e37595ba83d7eb877cc729da52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c33ad5feed875a44f9502f16e9c63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c61f7313c9557a1d8839777dd95f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffd3aa5611eed5ff18bd584c4d25d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3db357dc4a4b69bcacb93ca866ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db329929e2b8c44f4b6ec82d576017f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88078cd17a6abbf6843fe63850473151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d289a2460de81302237fbd2eac0dea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5637b4bbab2a32576b8ab4d37660a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9a133cb4ec4a4d0e8a8ed17c5beb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd531a3bf5ed2d6014921e172076b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab7e16c8603bd68f09b9ed069d45f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ce8a4a32e3e6b07b68ec4f6443f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149ff0641d1ea6086de29e6ab63b655158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09344aba79525616a4df7a2651d59c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b87dd1971db22e4793686b19bd800160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0563ef5963d79eafbd59eedb8cad98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745bba68a60f8221d42967b30ac15c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bb773a62d898553c22642cff05d5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8859647bfe848c9525a759238e0f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1132574c4657b93c29def31a651ab8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1e59dc19131e095030425b251a57d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04abff1a8d0023d2b7111b25cbb6dce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c692612c34f85f60b597f77dfa2d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c2eacda6f87849a4a48b26cb980ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8e1ba490756f0bf59c74309efaab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9372c66ed3526ee1e1ba9df719f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b54dba4948f4b73a3f458a79a2a983172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d9de1921804fb0758d01524435b0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469419d2db043351cfd6f80c1739ff53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed2f0defecf65b13868437d3a4447175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40a542f72957499b5fb0007d4d3dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deda135136178aaa4a330ee9d00f00a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936903d62350e77af8485db30e0c2f54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5838b5b9c716c9fc19e4efda60d587179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d01c603fa9f58e52bc602762e2bfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf099f122c04869b54789963fe34c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433dec4ccef09902f52baaa1327366c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba92a649b9b7d1038ae0c6af9ce1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e6df7f711008b758bc4db3dc0d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d0667cf592b296e1d75fca4029690185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e357c63cdadea8b832243e0e7c196186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d27f4c402419f19e509cb218c24775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449279d178efdb80daa4b035cb56e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f48507cbb404f0cc90fc6d426daa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9acf3c6dd3b28e3e2b0d4911e9ca9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f8bf8e1438b928969c62da998af3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e64c0403903fe967047db3e2cc79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7080b5f6524fa18ab7a2fd43e675193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067d6d2ad50d93d59ddfb464d55b42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1829229a0934db43f725d25a27278e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e2480a7345ac9d8110f16f13df2de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b90f68c76bf3a403e7ed1626752a48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818c64400a9bc7186fa288a89f744d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84da766507b18b10243b682a4e24b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba37bfc4eb96152b92d235d9257771200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023225d29b4ea59beb735e01d02398c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a7900971612f8ba42d91f0c2590d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79fe79145155aef891e2e18200c46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397234a2d4e56c1437317f898313fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844ff164425f2e7ecbc06aed3adb77c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5d6b7b1dbd582bffe83c193a42b96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a221521b6a3775bab178ebcd9b3a30c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2fff96dcb3089eaf04e173fea474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b92e1d8dd9344bb006aab891fd96e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15f8f8d6f5a458b459c140b2e2055210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d58138580473d9fdc4d79d204e362211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44ab6fbe06feec2e530931f2a56811212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e52a368016350c3c222f162d26927d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06992e29939bd83eca941d7448abdf94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64da482c71627a9970b03c9a99b6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c718ec69656f3fad00ab16731dc99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36487ce8ad7a3f5b5f21393381637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0309e533feaacef4abe49016cad26e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d50d68d72dd44df7233e2a3a639ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63f42eeeddca43f1531ef9c7cb360220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fafeafb8e77f7f3060acf83ab2f7e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f12a9a8b0bb8a6f4a32ffad1f5612222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a2b16e8be35ad21c6c90a8645543b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844369ce88456ba170881789ae3e3ca6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d9dc20fb61f1f9d6e2e04a166f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bdf7df988bf2696c2c98293b47799226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920d506c7f5cc1c12a47326719e28c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257a67828a6e3a15a9514000bb231e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945875f08fe4a893251585cc4dc609b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18aca8d03216a5b46df94aaa71a228230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca384406d3e789d0cad60908ce83d43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d140bf83b9344bdf95ee7294a423232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20858be171cb8ad66014fc49cf4440233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038678babdf475dd607ea2529ed51a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be3e2c56308de98141d1997d7635b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70664de19c9d7270dc88e46762ab4b91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157dfeedacdba131f2fac9b8490dfa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e952958161b338b3d2a1cc88edf10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c282a034f2e32a611ef766a46b7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e39fa3242249ed1ba82f52b84ac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3373586b51fe044b1370815367c00f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff466efe2fb3e08b1e29d614154bbdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e51d69fba25dc1a8e86318346adf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a1ea3d0bdce853b741ab08a0f03a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788add9f229c014938eb78bb24d9fa99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230fbd83afab5b9a0755802ef71257e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e6698ad4c38edd80cfe4a3285b30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6196d6fc5801c60977ff481636ef5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0fb44295b71ad38e8d34ea19057bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c990fd0c6868a83d83ea57ca8740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faeb6365d6c1c4260de2a1b395331d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a827fa561fdd094f0c12b5bf33f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af605fdaa77840fcb440bfeed045f73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4127886e5ef7fc1cb3080c27c09c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5859fd56e1afb630adfd370edefbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450516e41f9ae9cf7e6edd45e3d8a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0ba71dafb10f1f370398c6aaf21d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af7eda77d0a2cc6527c5ca1077170258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4711f6a165d292ea10408be2c8dd21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1287b31cbf7b290efdc73501d5e6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b377de0183dc79f2576004e17195261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb06beb86a653cfd613fbb0d9bd23ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6753a66131550813c7de36555d283263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c515fd32251d61a92f18209c07889e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc050899e27e39a56b0aaf825bfd2677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736950efeb2f1342a3bcd3228fbcfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec4cf3dc3865ac9a8ddb7908c17037267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275b9a07417857059d76ef9891e698268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eecbba2423fb5c6c70f9403d9e7c3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0138c696e8ee09de3d2a5eaba1e1b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99c8ea8340740da3d1dfecaf75a10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60b510677e35cc61b0f2111c0bdc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3312900ebdea3d1d262c1b3f609e2c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26419897be1319b7ed41f72e554e3a88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92866fe2ce4d51b0b898fc1c3132c17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398bb631198385545153bbdf228909d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421ac6ccfe7952da54e051c04fe29e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f341caa1b5ede4835602c7f23438197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfca29044d3889b0f69e22aea704ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d9f429728a15a395f5c38682bd33a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc154f1d3f6b0e571cb8c221767d7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af617deb98d4d2102c5bd8f71c3c0ac0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2748e23737c1415643e8ecf06cabb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025d5959033374a37a5223e53ec8e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae9adcc8d41fb696634c8518b88980285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d9d4cbaa2374cb5e7fd35572f892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50593e3581dc53ece542e734f84b84f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762e0649104ff000de5aa106460c18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c81c1c99de5e2f0f47250f38dfa0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a87ccbbd8fcee617a1672cceae50c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be116f6fa8e8d633a1627be7dcc7007291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ea87cbfe34b834d7c7565adfa8b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc566b53f6eb5b12a8216673f47477293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d33eb35cb61b03441c27b73981f33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bf0d1cd1ee61fe9ae9677330b08bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0f521e69d97674c4c2f8b5f33587296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51baf4c679630305af4f5b93c61203297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa3e0d6547de892725981b40feac77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25098c62d0b16fa61b9469b0c81ebc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a91bdb809b9abebefadfa7b99ec0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee51132d40eaa43ac5182e46c4006d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a7d8028eebba61e4b70f2ce4e232302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe9a6527ba9a638fc8b18dd02acd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33060dbd2a99cdd089ea5f4a6e79cc02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3655679a6ba90f3cfb56b4250a6a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce4b68af30a22559af9dad68ff45f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993664a338d724ec10f12c07be34786f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297e2a0f54edd75de68f4a4fd6a68d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d24f3f764d2fc61f9b4e42b1cbc0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7233b97015393b728453d704c4cde9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b915f98797329e01e657f3184d99f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea140cd5550d3c5d85f0f307090d7f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19decee1309ee7c967db8bcf986bd0cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec428070e7f6eb73f5379e435fe8659314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f42e1ae6465d3bc9f401ecdd0a45a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10959c8f0858ff4120137d5000fa13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2491eb01a772470eda69b51d6c8e34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30128a7936576e3ed45a8a8a60104db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645fc0d12a9a6b30b3df344108ec414319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed912c21eedf6270ec722f1e6c597868320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017db9cc1d7477f76be4e862ab602e81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada61159397b0df5cfc88173ad25c4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf4536c452c8b8d708b0b1a2e8238323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21656bc1448e23592c5299d67f6a701324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527f77f80e0c6c43eb0e8654505350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1fb290c8115d1c30568807572d97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f1feca9a79c306511914998d71a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e84f8c1bb17d38f404fa1c53ca8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d937d7cc8e2c9fad77c277ae86fc779329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314129139a11b3ca180400b04959b0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb2309f2f18faa1d94d0d8838b5105331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf58db2a1237c1bc3002503366b9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579416c71b00536fae5cb84b1292e912333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ed4cf774786a9769f872caaecbd70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a2670667b44a55c2f3448021d082a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90471632e6a4e6538bed7084e0777336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab302cac80213d72826b248466bff22a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ce772d9b698351d4ffe82b7da72ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88eb4c1d8168c1d99cff95563fa823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ee2bb577d45e9ebfb83472dd1f0a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b91821a558d9f43577f31f6a32786341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ccaba2af09e9ba32f8095099d3d9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e876defedc67b8ec399815d03588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5d6325d375243f9735b1db74a572344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcbf9f7e61aec09f45a7a7b9894543345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c8e778e49a27924117120cd5759a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac204abf6d54315634f037c15b866b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186a3a8f9367bc3d834a6f4ce56390348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2933b7f38d96a948025453a8aecb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f14e9e3ae690cf536840850540efe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e45f0afe76086f83740206b5b319351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544dd83722fbb8b0b249b71339b8aea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36b9bca2f8d66fdadd1ea090ef8c6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc2ce7c60af797d9679e647ef9f8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30abf50691b81bfa21e92d2c8a875355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba467d113ececcb587ad7ffe70a30da4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1186037a040b7313b5d16caf511c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb0aa0881992cc4c78d41795f76aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e127b38ee30ddd2e5c0a532b8c009a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e958b3dd2fa00e2fef1aaec1d13c1ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d59872108fb097d183c19c429f24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d00f272930a303e45490c4858de6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162e1317285c6e671a72a6bac2f634363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6963ccb8cce18c0cc7a951b484373364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d2d58dc17a732868c3b9438914f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f3a2c217dfb434ee7e091f17fa8bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b919648f14d50e15d4d4b54d91280a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdb97623cae0a1cc24803d659d6d73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95ec970fade81d91453b196ca5110369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542428f9963f538b303968c0b225f35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce636b1e9bb54b6f3d7338d4b61030de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea020ce5f9d0fd949c9e32f18c02d0a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f7af7009d454f88724149b933aed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ceabfaa16622a856d42b18ab54f53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c174d032e7c1c11027a9ca93fc646c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92c036defec95abc498b06ec53c2e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140381f8de4d308284160ed33caf84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ccaf300a626faba062afc22d289bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ee20595f9e356760f01b7deceef07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a39645f20139c79007c59e4c416af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb66213d5d70b984ffaf31e7ba82d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68b0cf7e790c7e5fb12ff96a4d2df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d333571923f7aeb0a3bdc75c13d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ed3fe6886831f0ef3ae8bf1dd408384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3db05964c34de78fa9a0f9521798385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62646337cdd362cde7be124880591656386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4a0389bab0e5cc7dfcc1edb40269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a246abded94209b5f4c4c6280fdc45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca53e55356ecd86c5d85a7ed4267b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699807cd894cf8055f3ce8d22042fcc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb662acfbe5a636cd971c075145943c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c4014a365e304f9718d0964a94ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212e54bff27e3eb147ccea5a641f9a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678987c732ea406dd46920cba0925cdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd9454a89fde88d9913699460d370395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465d27a9379f7c55f7b03c34c2f921d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152efb53221045cc56bca08b12618e9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ce598e7af101b618a43070ddec2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1503a45a09ab3e4c2484df4752f564399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4033026d75a813f75f59c8af35696400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eb75f05df45feef1eb3316695480d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9cdaa875e78e0068092f73186a172402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a640c67bd4c924c1189ba693c04eee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483218d0e519d483cc2bea00c875a34d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fdf5305ec8ac8a428b045b9e7e42a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df329def5401fd48c65b814604c64e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be5de26fb202850af6cc7ff5c4f14e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff30c14eec16d9d616f04f5e91bedbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23b388a605d442764a0f2376a26f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b192baef8030af5ff7f22f1f92c9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b447d37ecd600d538fa47631d9de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e517fea0d9a478927818d2fdd4ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed586122230fa5b6747b414c54a49e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deffb67fb5fff920b24d55a9757c85f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbbed61d0ee2c0acb0ac5fc0cf7459415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a62d8d78e8e1ee19e368b01c5e9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e02ea4ce2691915421c73b3eeb8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603818eaff62f5978349600145f2c65c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1d9503a2866975acf39b9b6fb50b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd930f4598fd479852abc4e885793420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480bf042325f3a9d4a79d449e12ff05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3499b23403cff28038b4273d81e8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d00e7adbc825dbc4446ff7041cc86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daef11e5879cf5938428d6ffd91d35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75798e9feadf164cf4565896368992425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f7951f3cb4c7ebb125827b75f9fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cbd83b6c0221f5e688c46b8d931e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc71eb30d2c89f69eef3d3323728a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f876d6d74d49a9dcc5eb45d77f4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4bdb141ca47327822a218e82ef98b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f447349854da4c7f714ce775d6eed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80d92f5f9429bd286f3490f388ae0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b17cb97618671047ab9d4ee229b80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f487459e9b73e1e8ab5121177281434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a810d467ab2f7bd1ebf116353787992435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d359b7bc1a25a0c2419cb15425f00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa5326eac9ec0cbcc46c98cb6da27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c03f3da296fbd877a43fbb9d6eff2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7264cc1a6768fd8d4dcfb008222e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027a028734ca7a1c225bba5f3b19dfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ed66e867760c9b255b385de4c1bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14155e9c18997aa27def8b8673e8cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b39c90ab440029bdc3b58038b188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658557fb6b2cdb73d17a885485b77f8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f29ad96291d2bae18b94e874dc14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef214cfd6663bb1cbdcf2c1b7a21da6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee221f9df9479a6d987ae0e9467d968e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee59f7530e21dccedbecb975fd92b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e84806a7304e70eb615f102db2698449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3659c979f3cc8748a77c9338cd8f9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f0151b3a82ce2321e79b7de043b25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513285e089f8f3363b72a0f7d0edb38d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f559e976420668574890dd1346e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d37e018aa7991f04d909977f9fc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eceb0d3f22debcca68a3a565f450cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de98e0dddaf308a687b379e223762456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed6349ca049062415ce3e1220a6af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697bfb2ac21ff46e840c827c7c4bb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbc3d3d0d1533492840563a631bd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16c79ba4b7fcd42403ec8241030cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d754d4437417c5b9fe0287275d1c9c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66749efb9a6770abd185b2d67786eed4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01abd644ffe4f11bdcb999cf79ab9e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5f7e850573c229d028c2393e15d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c62a52a457b6a77641ad15da28081465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d02385981e4a73f777b2b4352c437466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffbffe8869996a8a23cbd127b01f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d022d6aa4eb34ba8feea55a5d9d6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbefeb98672519106fb01dfcd94c7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b8cb216561cffd6555646a669759470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8762dd5ae4b0924963c752b9e873d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be6176482ed6d007b3a57be9de228472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f65be4e8d83858907c7a9870feb931473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf717ba4ad05c34175bb7a6513d86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6fad0d83bfab14a26876b4c12493d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2034b2a3825701f51a83521f7d66e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691276e2bf45458f1688056f143a820a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea74aaeaa6fc0ea971125280467ef6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cb8c0afe95d447056b6762afc302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeece1dbcf6d605a3dd6672a4caef5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa5d1217ca7edf92d856c1b1bdad4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdd927fb7d6ed86787bffaa9b5ee8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c38a039c7800200f185c676a1586483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82161bd5017ff825886dfc61856af362484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10441979fec7b5bd2b7ad8c4a5977d0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e45d0f65bd6c55e0a3325245af909486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610634e38600dc2d66815dc1f199988487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1829213762de2ad246ca2a50f73d4e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e485c5142182d34e1d94276da64f07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be73e5378b3c30ea50f6007864b18a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae8a5a1c5e17f6bcdb2a4d6778f8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7590477bf6b25c837f9eb71235216492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f93c1c9c496552c173ea463c37015493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e0728a161e9c99890e50185e922f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548ba7e975df91075dee881c979ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22a1c1deb728101907e6752894a22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8616f684e8af7c5301f1929a6c5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f1c6c8b4015845339575775f8f41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62191b325b40149c56481cd959e78b05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d230a2aa8550477abb229263bf49c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba52f5f2c80365a1e7a1561e42f85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f2b1ca6063f32e6fb2734d90a9d57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5441ed9170dfb087f020debdc50823503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e4dfe247a0f102732cbcf6098ac86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a518d215ca27d3991087afd0cbf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77fdcd93d977f5f331d532622ba64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf1ce04c7b39cdb7a8dc19ce301b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedf01b3939d2ecad0f66fd5c2767c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbd9f5b0c1e9d4ae40ef6e5f0815c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12cbeec3797a383331370ea56dd02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499e194e916be4168c3a7c701fbf7fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d2bf2c40ece2df5fd275f6355b1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369e15f270c22a79b2d2069eabdcc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002db2f1bed737fb711f323ccc0ee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11901f65cfc871fbb97083a81de9342e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c9732cc732978842d510a2337925516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e400ab80a2946c9bd69765b3a33e91f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e042269bbf726601769367ac60260f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b3ae3bb43eca753cb32c3e33946f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55f8d68a496ddc6065f35848863fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35f30c0f7d75f3d29a3a26a0ef487521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb091702872363e382a05eef0a89e2ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398cc54c19fbcde5fb4ff987854529523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab071f05f74c1dca5cbaa1044675fe0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ac93e56de7ed637629aad3831dc62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82154807261dadf1bc1931a8f393d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167494c27e86eb1c1ab70dc81e61e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62db1c3e82664d85736748430b91c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b7747a7227686186fe4d6256842c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006278b5f1c11152fa91f8fc9fce059530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a056beb38ed96b288e6f4ba7c518531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dde4fced7350e4d13522a3f658fff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78ddaa4e2a73efebc25560f2f6368533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289387920b3340f394c04e1c22ed0468534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b77f34d16f5fc9fe9f933d4e338496535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156619223add32fd909eadac19dbc6ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd85121501b9611ba6c046e922fd77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e6898cf775275a5a22ba3c352f865538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ba12c18eb607d3789adb0310dee1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465cd6f5b213aa755f0526bc2f57fc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659eef77cbf9c4f742bcb923e8990b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525867142832899dc66b0ec3fa1b42b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3c74ced4688c3cb885b0cc5c3086543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858445143050ff5fd1749e7fb46dac8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4af25211a0a9b93d2f4f00663c15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbac6b42ea1a10fe2fef9ecb9e0a84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f908a5b61559c23a4a2f81f1ff7f20f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b290edec2bfa09199a83c1236d30c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ec69cbfcd13730dabe9a2279857f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d357bb24ecb0a780f24a34b290618550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32766948b5e0e7c740067eff1925c0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978abde4beebe604b2a0785ce7c2ac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c558e734950b9cdd7634b7090fa65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be700bb9b8128a9e6a350da5a5b41180554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a634b90c858235f51a4171cf51da5f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0b1b48f1745dbe7378914c90a4bfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d765d80ad980e0b584654f3cf0e99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136291c3a607f7e29ffb7138b830594558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984c17c1b2d89ad4c71052b02bdbc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62760822b74176f9ecf2285ff24482560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5dafec670b869605e8aec51dec2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff014b5cfee507be9f5e313fb4d287562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145548901ccb23dff9e3b7e2c094f09d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf87aeffb4d5671775add11694ab160564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3c605346841db64afd3abae3aee93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acbdbfcf11ad34b08fbba87095ea93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e033931f9fd8d1e63eb76fb3f6922567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cd8707f3e0140e962f4c73862f230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0309fd53c4cba2a0266c47291ee1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119894807a497fc2e1ea97487cd9d6e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5bb5cb89f9b7e82b0900ba3b5c5a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e46cc2d5584faec5e7e07b9113a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b939f72c229c6126dcc0895b4f73d37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070671079b281de579f1c3e9b75813574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb3b6a682eecf16033400d7ded3db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92914c853900edf7856dc189cc22d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea693c3784e1acf244e4885b076d40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c022c898456323c1e859a33a1992578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb24b4e0f35433d9fb44ce5c585c25f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a66b52e1a0c1c61da97a71fb644f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400b222b1299e4f1850828b069f7eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234617c1aa1a3117652c237f6ed466ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682f7300c50366953ceb7c7b6c7c11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e776d3e900dead1be3d45a1764a59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da8679c9f06f8a044c7c60ff0c85e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d5d1e4fcbce5f38dfa904ff89510586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16de9399cb3d5fba369a1e8f495f44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50b198396e2bc5b8f598ab4cb93a08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de8159957ca9fb97f9e16d7c656be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d6a343834ed1d14e23e60744e468590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb03d8e225adba40bc596b28810a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505548a3827b7cf706d42109b9015c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5baa607e568dfc7c3bc69e63b501f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9915d2c56f0487c61b4c91c76823594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31abf66a0d7555e41c37a1d6861444595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789997efd5ab0a5c4666e02798a0d3da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ffb6c6af95cdc552c01ebd7434419597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fcb4664bbc2386c1f342fdfa00c7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a615cf2a8cdb0e0929d57ef922204c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7fc8d5e593a50082ccd40f9cccd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e1be17ad87c098e1bd607f014c96b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee5db05c486200486ae001193852c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de26482d6f6f1b9a935bd13ac55a34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a8a7ff82ec5ba7ec76cad7e4f60c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d57d9ae352ee382ec1044bae9fe3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1795300332c677ea232572b11d0bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f94545260b723cd207d4696f8cda79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea211bb38409b5f6e992a64ad3d908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7220ddab5676433836fbcd6f6d45de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ef9b5f2e5af809db6681ed18a95a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd897e7e6f2d66d25a093aeb406bd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0feecd1eb511df338155abd21af1fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019d80df7d102472d03b76110bf761613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2494fb7cc06c79e076dec081d3ef2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95738fd383f0af297385088544f6ea54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c97ec3c8363d099b1d4ddf0baaf85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041ba518a6446db481ffcaa7ec3dfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf0e299511afbb32b5035c571f3ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4dc0fcda414baf8e16d25d260bdbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb49ed3ac9b9c06b08a84036a8d2124620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a04e10617970988087dc4d6da4bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf56315ddb2b90a06d623c7aeaaf827622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceaac14cc9c91054113d45e204d86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0b1657138d8870addaeb2f3c7305624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3f2c106b296a45f1241aeba1f05ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1a4edf26789196a560478af3448eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7921e76824a2a783affddf83d83f69d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad4c294ab8851f258c748809c07df1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82940995675948a8c816ac7b59c6cfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3f11c295e459512298001d9cc7289630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec8cc77aefdd234f232b19bb1149f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458841509dcd0415771a8222bc96cca3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54811619e9f24d99675d92068712d5e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20f038c2ca95b219815fb695dfa28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447190d064e202cd55bb14f15f8dd1ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e090cd962e17f5303c7967d6c562636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc857b5926ef8d0fec498d600cf3c913637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60585e38c05cd1fb16c06905b4b837d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca18a94cb39f3279cc0e9032c2b17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440dec9f5b197fa8ae272001d55ee3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5062a091357a6663c647cad8b468641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754889722f46b0a8e2e2d86e052054e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15558b758ab1c2acaee081e2fad6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac204dbefe8dceb148e9edf8ebee3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee7af41c9c4d930c070523857476ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b37718eb459a931fb39a14556afc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0edfec2624d13886145be8ad37be34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5b5d4e20dcb9d699bfae37d7dd5bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799889b1f0d99ab7e87e668409b50cc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd59b1e4434a63043d7bb62f666159650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b24c3e214c6c5e5edad97c4d35a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7408bf051b21a5052e064cb42e530652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f45b6b88a09a074ce106ddcf7e0f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ddea74dc7daff57ceeb8a267110f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436a6df33743ac147586038ae37b00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e963486be7fee8c893ded0614e5c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8552cb8018bf69e6ebaaf5750827fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1927209636e9e5c25f5f409bbbe430658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266083b020e707ccd7461ff3e2d36ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c178107ea2890031937544ac7e159660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2cb21f8cbc0fdc14eced9edb6a4d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f620e350b00d586045080080ffb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01505111d04d77a06fcabab1f41776d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc86e39e0b5d480ac5e7df16f16bab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c19eb15d9ed2641bcd4a1ba836ccd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe1357b165371e28063ee8e95f8ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d4f71e549c6ac98734ac81acfffb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247336c80f8d74ddef43e4a931c0c5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb12a138f9102b8cba8c77e938fa57f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175424c3df896a88228e79b67435aa09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b2164a664fd275fc309fda5a31d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8809279ba332329c82adeeb04293457672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d57182342bc3372e6d9916b5129e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7cda7f7b079ad93bd8190076ed8c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed87b4c01e8a1ceb25595398fda6b9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4ba40fab3bfcb98bdae4377bbaca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3a017968ab3f96cb51807ba2edf4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53607863b4fc716145f275c3a6750e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c337f621a50f8d0889f708024ae8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954265cdab68deb34995c484042bfd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d934e95494310ddf9e7349f1b7dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8cd61ce347b8152f4020f7cf17a9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec252be88157a36f1a012233309ad6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c164b7d76a0f1e03cd28a3e827ed72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0379d0c1d6b1018341fb90b77b0647685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c3ca54fbbdf4d7ad993b2b305555686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998295c9166a191715740405771b127687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42650e1e1bd9f62b5a9d1910b9d86718688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb098b2c56cc1b6357482af62b5331689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75bc2caf95e78eeaf7dc9020f13d64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cb0e55f647fca8588383c400a0887691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fce04c0c59a7f11254014e2566c02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6cd3a28af8ab9bca666c9452f1f75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb64b4ce96d9783e8ac8de8c38b50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf365c72885e1a0b689fe2dee6c0afc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f9b007bf18a07ea72178eee6056e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be486b940285ff2da54eff4885c7ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b46c7940e04f520b9b0fc5829343698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d03225188e21e8c9f6f28cab16f90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd645e98c4f8d9ddd6ea8ec2c3aa1a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746211a284cae274710bf5c90946912701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701efdaab3c3f3d4fc1fd1ee6d627b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e4b7a9e0b0749796042e99eb4494703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ccce3ee0bd58d5f594b0cdcb7211704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61747c5b3a15811058a8b6078955b06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64246e08a5a440e04194729fcc89a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97228d9b93d83e6d510f671938bb111707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795db6ed5afc345cd86bc5a342bff8708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01264c47c7797c53ba1c4401199c65b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a6cf7cdc38a6f3f2d503f13853a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f98e0c903fd95bddfde19ae7eb7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a2dd7c0c12d6dbe9a71e6ed5511bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709bf89c82670ede815df3fae2d9b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36b38b4566304b465c123f7f215aeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2638e65523dd2c3f9b527c069248c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8eda994524688e11f56d1360312be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e6135a6b748b2088f296b620b63e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c34263c4e1293886d81035775b63d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44919925e5b17314ac6e04af33ebad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d0371d25f3c181a78317a8325db2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c3662a1347f583e86fc68ca1eb41113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222649f0914ad192630798b3d05a6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b19501bd16578230929e0414c267415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8196cb8cccf2a0dd2c886343a0ef4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e457e16dbcfae7dbd8101771a351217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5348cc4d928f0eda0b485826096ad218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa98ce5cd1b1c766701fa9f1e4c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0cd68071e59a69755209c3626090020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e484af8331b59727a5b22d2238e498b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab42b36840056a3d15b04cdb7425d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037dbabbceef3f3fd25022f311178de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5381d914bfefed3c0249c979be94b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc79a4c1dbe5869e254e940513a81d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851e520ad81d0b1ceaff2bced4920a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f07bf97ac7652edbf869a47c9286627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2c775e25d8d768675267879069ce228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab33ea4c36ce9872843edbf753930d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a8eb17470110e46072e3dcae10f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa4810c7b006dfef2ef5a5cc08aaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d049bb5d512e4c655bc498be5019e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614aaabaf1fe20597e790cfd75c2ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c25910428fd06d2ea7a8ccda471ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b87a7e6cc618b740d1ce561cca1f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c1f2f16dd27118670e7cedc7a0af036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20524142486ed7ac1c019929b0ef2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaeb0be4c295388b0e8be167431f3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94383864f0a4b75b42d78f99f1f38739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f21750a1bee0af9654246c95d3e8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6720596df115c9cf40b6a7d4e4a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52a6e55b1da22b9fa5aa06514dc6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befac373b6c99cc91192024b4bc076343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5740bf5c91cb095469b7b433955844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048da04322c4d90509327889f2466aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da468adacbe47a851bf4a76fc38fa5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496663d5cc2a79fa3417ba1dba6a2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec48a983205cd716dec2a02d2021d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fbea909db9cb0e64c31c11ac8ea8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894857a3a0a16db9a5f1458948e46f8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d25adb2383cc9d0f36bb5c9f96e8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ddf45d7d4f05dba8dcb8159e6dd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba5233b1c4cc6aa91d494a1f5ee4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c129fcd4ae2bc7e6cea1227256f7a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04cfcbd95d4845f507e8d78d67b8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e878b9ef095940680fd45a787c20756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0d3292a32f3a678f17c48cae725757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f060eadea5e07aa6e88317b78ac2be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553194a98e94761f427b45502803395c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e469fd4a19b9710191e538dedd56b6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836164aa2b64b332b4e45fda9c62b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f90e36428c1f239f31f3a5b7d8f3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadafb1ec96b423e8ba342d4e1de570263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3ddc01e6db7200e77ffcdf774f4b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13123197ba4b85ab3c9e5f28c419790265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c039cbde8578579591f741592f6fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08723eaa0c3f4da1f9a2d68e317662867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b73fc8d07e81526030638152d81368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8526a31f5551d68f17637129a276c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffc013c5e373f1c0f795718d6c572970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a52915a0855c0d740a20613c63eec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794268c8fc721960b5d03b8921381f8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6539b00e93a0b6ef2b2e01fbc0ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f349fdd4fa8c03f72014a68f4796d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85be82254f40efc5a4174c547a3f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9067b32fd456056f0d3307f2eac675576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e552a0fb8a1da009e211ab609b81377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542a695545b447fe82f513b4275de078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25384afed1c0db712dde35567ce7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545beb21ed21fc5fc28f8c1d4d638980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7552faf227f3e173b143bf98f1e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7a1989daaff2144c9200dd87522f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644dd5ea586b85daed8a3053471754583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be0a8a9ec40c4ef994f4b136a3a3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b293a472667544fecf52c2d4324bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3f74db4c7bd90a080815ca436fbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f02059cc2ab8a46c90e6ab01c38bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f3de0cbd928e827de2c5bb251c1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21db7c00974b1cd98079690862977f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395788d10782d4235d6dc7a25bf46ad490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a484303579ec2f4a1cfd277db5c7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc96d48d1f6161b82bb89b658b5bb3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46771d6a15b26303ba2177a89d4eb95693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a571ca748d18fcc4512486ee6d139e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36280a0863f1cbccebf09ae1d7a0fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376319dc69c17da0c5dc189bf0d21a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b7fb6fdd1c4ea6e3202203ba90a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b244d9b776d0aa3557266982d8610fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d90b837f0c579d53488c5808020a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdbf1d835ea6d03212ecaacaa52b11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa882a051f19ee9b04a0ef263f2c26d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d8febf2d370af3cc089da2b19d3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daaef95244997db5aa7c590a6b3dd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361a66fe788a2d92c3c02d6db164dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df64924747305968f5f966dee2a8ef7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af905a45224918b648b1b2696848a3b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bcc617e7aa83c6a746fcf254a4259107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9fed1086768183af6b858a692a102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8a2f7c14c744dc1cc88fd19ce0673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c51430343f12d381b5f165e554e473110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eaf2b58815edb1c42f47d965a7788111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40deb4317ea80c42de1c8a668d709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542ccbb3323ef2802a0f5aadb2ea26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cc89fd8a49f110cc34b971c3e8ad3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad470897cd1fa329c86e7eeca3825115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6cc1381936685b922f17befc5d6fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7031f15f43fc877fcb0142f018966117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99f8167bb6e340753b8752c33080c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48241fb331fdf4db7116b1d3755ffb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee781f3e2de3679fa33414f91c41498120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f9e44a803bc5d7761db630a476c5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44372f70e88229a96181f80168a8de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28fec67d5f1fd7a6f341ad8fb8d7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e488e7975a21587b5a3ebd798aa3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512803b97a9d47a0bf3cdd0b1d51ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cada349a42a28e5c53c6a3bc5b4cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6508d791124d4a07603e5e9d7526dc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5d6d34be45da1aacf65e27190118128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889683445ea78d65686b73bbc891d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa40bf31eabf5e85ebe15e72abae691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122afcc8897e7f6e0ae4ac1391abaa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73345df9baf7ba14ab35b4d2eeb1011c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458821434c24844d2dc372d80a80cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbceead3fe2b3d712732e10a714ddf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b7962ac55fe79da0973bea6295aa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f21c378dbb0e1300ef00b49cdc12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f96207f275f2b7e9c3e29a4332276b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776861f31c40037ec5c8975f61426367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef6a6222e83f47df6e1632ddd005a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c857815ca1c1998f28676709d4ad123140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fa5a390ee15ffaf5ab6b24d36ef8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48df5d3be56e0875d8144d488a21a4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a417e884b5541950ef135fccb1026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24f09a27601f3b3a6fb4a3c3d6458144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e751d0c609939f31153707acc0b41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90ae9cb6a173474d5ac40a22e54b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eab52a06ae5c1132beb6fa2cd2aec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0893d70f2537bc3ae13074f54fad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a62179864a46d4f2a6e49cf5a8fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35029ac355cbd411273d23a28e89e72d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228153ffd167ce21b96db25df4ba05d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ac9494a8837ad8991aabffa5819e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185da23643fdd55553bfff5c007d88f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d685b5adaf15a7a5865f4848433b6d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229d29e0c166b3d469a44f4388bd5d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9156a842d574414be12158be9fe2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531813c6a18d237761be2ec31f2ee95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd4b322e628c49af105921f055970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcd1ad6ce7790fe7001e931216fdfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed488a72a6f12bf5f4b71ae3d101d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c42b1857cf129543b5e45a7eefb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed58af2a93ef3a2519a23039cbc2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8257a6498f11bb770ee33b847d23f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841f2f9a01021173a803c74919a812f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a866945b6546d87ba420dad7ea61a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8511c648942d86114bb8778a23318166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bfa809356f2ffbaee65deb2e4fadb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074dd4e7959f7515f23eb6550a3394168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34bf1736083b5d4505ea88ca71c144169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc1ade103dc3adaaa4950c6acbb67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce59144147d4d0354a407e15d43aa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a98ae619400578a25cd942dde5d5ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e816d9ac2f9a4763add33706c822173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3ebf89c55744d2acfd65541e7ede174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40334fbf461c1ab59aecfec62c73dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e005f15c988580c60202f000fa364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef110aea862f1444f40fd00f156e75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe5775fb61fd3484d6e14dc589ed81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd20bafe1cd8ea7bf49ec972dcf3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75def979c6a9ee95d34dd5d36ae427b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59cc0c99fc1209534bfa7cb3fe5be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d44d5a186cfd82fdd943266a9b0d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0f51c01cf03b9dfb41bd2e7e35bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077814ae9b510fed327d551c1ee4be5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5a76bd0ada585458a67ccf3a5bce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a7f8c17247fea5b82594533ad4c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ae846f41e3e3713d79abc1f303bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24343d975f7592a1d8727c89d6369188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73151bc6153b911705a8525699425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d2da947b139fdfda28ffc1931e75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36957a96c451016c3e3f72607ce1e09c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443577efb9c0a9e44a1e13c9c95b570192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d05006a5d0ace5a0f8ded87ef899193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f705011927824642c25a040c7a31815194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c65459578bbf688acbcbe9d169d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61bfc5c27f8b450d016ba8440e31d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d356d8a76f24731953f19f8cacc5dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67f6d2913697e6c9c6c14aafed77d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4b7694d92b1daa2230ce9241d9722199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ada9204cdf18f595753779589c0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f1e9ddd2922858ffe5476c6902b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2696e0c4b7c306d4fbac2690f0d01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ad2fabdd70261d8a15949c422530203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4aff13dfc10f70a7e773e3215ae21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151526d25f5eaba67a8fc1b37d01135205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593499405dd03fd618ec63e785d516f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751582848037c6a432f4d43db425233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a97b3c51d4713f88acf85b15c78d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa02ca9c5a24264c5d0211dca1a81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f41d0d578f22fa2083797014a3164210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d071b62b473484034a126e7f9f10b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f204cca9d155009319ee2b0e7ddb6a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc7086afb057e06ad0fa97294c151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce27b4beb8a6940603cb3a5354a2ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744307e634cabfcc5bae692ecf3624215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b47f5f5b95a6ae55bcf14d36ced7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8c285e77867c171df5af93bafa37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796d2bbcdda2355b767eac07678e43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea887bdab5f492263389f4807eb8134219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce579b798e8c2e64c347cde3faccd28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7c9e103f2320e21d3519c6393003221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c9cedf7710adb1264994a93cfa5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346b15d7d1f41631c4fbb239eb2eb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e55d5df0802b187a45f1689ad28b23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cea0e78d97e6b4fdef46c74cb0e620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3deb721064349d5f599593719ed839226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d2fb82929402f5d49743d28536bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec809728ba176d671a223cd2dd2d6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41b2e3a050b6ae442f79faf3e5541229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d173922cbf3b79314347341927a1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3dda81ea70269617aa45c1d2eeb4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f44a87b12fbd28da34b1dd46883569232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca402da9ca633e001dfef7cdf5d9fdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9fc3bb79c5c61a1118df175f3327b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd5669967cc5cefb9c54edda5921a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7669b4ebb3ff96e21fac2200e57a21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c35b045664800686c65eb19dd906237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef31ec3f5c27969e487975d77bce8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e5ec61a9238a5223921521bda6a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f61f1520b9b992f90af97e425372240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0b6e5fc677971cafad726ca32dec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b678a4a0759d0fc794fe5f96e222242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83002a38eb4f4b3e5d9d0e8bb7c99cbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646586b20b085c4ecd06515ce414933244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ebd2a544633155429fb3cd3a52b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cbb1ad92ad348e7caf973423f1f42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33343bd0ec42058458c5a85dfc4cf04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0d8e38c18ec34621ba216bea10e5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b725c0c87efb1f077d18683163f1bd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151caced4fc03abdfdf6ac570b087ad3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba8a23f6d6c7dbeafc7d8affa2fdda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8253829a93873ec9ea4913eae7d6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771949ffbcd98b482df8671783ede35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cd87209802d74881a0726c912902254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7015964503e343146c9fe3ac225992255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ba3ece56284da41bdc53fe54384a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e4ffc11e901382abea4562f8a6e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365d622f280c1d4f07cf6ecc9f25f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46030a5c713c45f0277ff22c9edb9636259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e060ea53ec2c6c620ccf9604e0d76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a45cedc006fcbe527c1d122d04c92b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e810d85a9ff59992af1effe45c1ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebae61539ec4ff86046c82f9703ed4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9886c916dc4455301fc69fe566317264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6bbce33d494c090e47fdc43305fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71838094ee541ac1e145af3b6f6ccb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a61f43034039ba01dfe5a65c67f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d374032a8f14890861fcc71ae88f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9727461fa0cee17de71902ad02c742269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a892e3b55d828a5f6f90cd55eba63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd5a9444b48ff88474decee01a4405271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05101ceb83bcdcecea33136770a7c25d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344975ee914b95d4bb5d5ce94b7490fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8775dcfb4e1056cb3b217566549670d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1a4d0330f120d9617a71a625b4fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36095cd4cd530ad462e1258eaff932e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf799d4bdc9c1a9c29382b050fbd63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84738f66c8326b7f298dcbf1139f537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf472d356d167e97e95c1a25f107b77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b252865d35c33fd880bec1b58db8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5abd448264388614d75e56732eb28e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ea5e8c636d5eaabed3ef6ffecced282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb458b548af01b8778e37d10aa7a3e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fab6a611dead444968631d2095ed4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1e399296129690a4e8ee8cca001b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbf8199c4b849e3b71c9c1c72d88fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce095b82ae81387806e3de84d45b928287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894042dfa936524506458e24518876f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073278475ae3aa270259879729670be4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc573d96d0c73ea61bda77753fb153290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb1195700027a96da101c7ef11936a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772c2831d636eefa434a7b361888f77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10275f7e8397c10b54966c420e93d0ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8adae4b49a1492e54203627787d0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72832968c1439c39cf535e90ab463c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085775a0c345b6a526d835302d8b90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c78e6dd02982aa1039e2b8e84b51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcbfb9b7b05fadb9cfa2edac060449298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad1bf5f73c9b8fbccd58c39adf6f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61f8a47a2cca5f619bc466ce4147a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db306e7e2c98eb2ac91af040da574e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f36fa62b22dd80e78616c65fe78eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c58b9d24c57d5f6b7a5972567ed1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fc56292fb2ac29542c01f1fda0172304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3410ed34b576a145dcbc98c10d04b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3877ad19c126e7b0be060650b36ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88df481f2cd2ebdbac9c23aae0cf141307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e958544538fb8781f498c442bba4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227eb00d44c15ac0fe5b4bece84ae77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceceabb591b66b7029f50bcc359563f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88399a7e7b0937d4c1655fde78935311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a0fbeb19cb1f1b08017c251559790312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059ae7d7580ed083b0cf6a1dd53b873313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d5f86608547724124b62b54de11b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c48f19c648f96fa5903796821a3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa2714e563e21a28a6d2ccb4fb6294316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc242b6c90d49ac0e8aacd9748d37d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fd26d51f955adea849fc5c55e21b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4417b7e96cc0217ee02ffceb21f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a088cfbdb182f5cd82ba9a7707f84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c56f8cdfd784a3ccf27d7da2c56a22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478270b68b71efba3ea46df2b48a760a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51dca2c3c555db91e8ba04217a69e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870982946764ea34ffdda276e7d7129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1799406fe91460ac9b081470ac7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a298b912451c2443705645d0af22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292380d6b360c08492df4a6e4cbe3b31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ed69d87ab1aa5319ec800683ff017328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c295aa6c16f095e91fb2385007c8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116c9c3ca7e496236a7afa18635f3d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5446b9044867348f1fc351482d6cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b56afc729bbcd0845b335d555d3107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b456e24e28b7fac65856c3e3582c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666142fa27172b89db7174b6559fcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0fb692e9a83435312f929837c8c4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c013ab968101e1959d1272740f89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec64ff776d6a565918bd4c37a71dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7b3af9bc82414a1e4aaf59d1e7b35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415fdafcd4f64f56ab0049939f321c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233ac71856481e8d89d0476064b774340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3355bfe98f298b7f934563c42a4010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38379244396e51c47c9c4790d340d7c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dca3532b182785334f2fd2d5304fa7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95af53a19e93d0f59d1cd3fdff53b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c6b7b17cf5bf3364d07e361cbc39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72954701dccaf7308467fa05387d0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14609312591147e935a67f3fc74f0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d666caf4bd8ac7c6506720270bd952348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce65c230e28546e048405acebd098349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db4bd960af9962eaed71bb71bca5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195369124fe57e8c2bcba2c0ae145e3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a6ec380a86b4806975bf78444adbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99914fdbf64ef0dcf4884b111a103abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d73e8ab416cfb3f5aa84cff9343c28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab529dace775944aad612c7142403355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d724771fc618f9a9dbc36d95ffb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51bcd165f74a2e0143688a56d6fbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449735e49483461fe2966f284bf5d54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fc7a3e872c3f51a6bb3950a06803359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ff4e3946717e57a8ef54a176678e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb99a933b72209416c214faa1cb5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292615b2b1dc5a4e39997dfe8fbb1abf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d7b5ebeef8021e6292622ee2a480363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459bec164b6506ababa4477916b362364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501001c05fdf68830cb2ffee75e6cb71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e4a79eeb94637bb777af1864e6804366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64bd30fdc659c31ca1700b6fcce40c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b794de9ab737c79c8e442526d04cb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810782d008714188a60a5e3a6d2d2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410ad38c787177f89044ee132b707b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad1283a54e5137a091416360e6ce75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f0ccd16cac84e94861364f9022b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df15dcd1b90bb1d4208d9ba1f837d8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be04e9504cde4b4c9d37d06d40d26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017d8794c4c8f290284134b57a8dd74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbee559910890b90c85ee2e518ee07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8cc8d6b35f32b0cc72f16956a018377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d692f055d643ec2d76c6dc69e2685378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0866ec089003449370e2a4e5b8854b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87923c0815f703428f8797574c54d338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19f33591485dd1cfeefac5a16453bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7ac28ea8f210e0df4097df4a806c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b904c863ba6647b46722daa6fcbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f571d4f3e1b0ed78c430cc080410384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1319f2dd2294f4b0d1bfb6c1965a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31259716a3f0a96cf87bf8e270970386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df309f97c120b536f336469f47c144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186a9ff16c6fb36a174e4063eca078388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1e278aa8bbc02855f7352aadb0ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4611fa10dbcabfbe592cfef184823c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dbfa0f328895b5b581691bdeef8f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da90b5f43757e6e76d844b61173eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236853186273b098592b3f9431cdd76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7477a1083ae78eb7e314539e52d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6202c89842f1f99189a0c2038be8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb926d73acb26d95f90c6c2158b8efd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84a49a0f8c10f41487d8a799d4077397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0a28987d3cd5e4fb8cf4e5a280fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ed389a7efc8d8816393dd5bba9ca2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd443dd43d16ee929b2d83967cdf5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e863f34b920c97592c63929c9c4a6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a7d820e7fab3b75e14bf99ef8438e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cabda3ddd07f475523fd1478dc0fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29008c3eaa5e4f62d03aed9d649ee51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d9828afdd5d3230dc8f754484ed8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0274a8489a718f386e9f0d7d060bfad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994bc6013d3fc016f517a5091fc6b86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834082bffd3f521b452c717ad0d827408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fcff4e80ad367df8aaed54a6f024f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e8d347a7eef6911daa2b15e98f5c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c21632acb8eef218f95858442218c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbd49e6c7de7b4075401ca5f24ab2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4535dc59ecb899ce0d5995245e8471413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da5118d8de9928509a5716f4554e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89354e03b682c4ca8fae32e9dcb63913415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4480765dd7edee23f01d99b90e3360416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e156d51417860117ee9abb0d8d51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5fa7b82b825f98e32abdf4bd7a522418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf08c746f09db952edff5a4748879c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e1bb9dff9efe88e8cdedaaeb04a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209ebaefa285f4bac3b48fe6f2111d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc63620f3fcfd0d98c13a08869a142422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c0a6a1f83358bef2d58f0a247aaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f613dfd2ea083a856db97787fa1ce1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101582c7015a92b5f273b5cd36780345425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260963a991a80851c0eb6102cc9206426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386ad62d061d3c032d815f7df99df0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f13aaaa293556448c77b74a4cc32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd402f99b522d913f31d210fd01bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc1c442182b13690187ee5d5fb283c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f634a1e289d98c3d15cd096a0a10e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd6875694fba88b963b513b3ac889e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca5dd9b73b8e545c497bb981db7869433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aecd5b017212f15191a9f895962aa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae19e6514d34ac4626f97f864c751435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ca63dc3cc16a7f0c4318183aaef5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0dfe79d0837d6d6f1569636255d85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd07de79d9b9290152e204ad447c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49469e61b3ff92ac51196cedaeab53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39619f9a28700cb58c96af68704d4a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98cb29119be6e682079096123b0a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0df03f40dc7b3ca309e831a2999b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057dde79a19996ad8c0bad1c61f24d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219cc4f3d5804a643bbb0e6196c1be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528604b392ac9202f447802a077097445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c672d78ea21e8afa6c1aa7e3ca7d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da8493faef86f4a06e44de7ec0589447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8dbe5f85da937fbf90202d7ca90cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13314be72e5670265da7d718577d1b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ed84409d2c9adce56371586bc0704450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79c980e61f04e467e1c4758d19db6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d06d1f409ec6c379a3ad1d1f6b46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf23e3345a881273c9a36f8c3d3213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f86b112936a235f1f8996d5b0fb63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697c63d438de4f6b2863d9edfc86367455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048745cc2c61c6010dca1be655b08f85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148062b16d5467af1616d6bb8f3187457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb977a79a2f6564e8dfaa29778582af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce2b2886ff765e9f9891438583a0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d59c3b0a28b0b9ed6e84cdcad0003c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df597df80882667d13c78a80485514461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37caf273b8166faa21168b40cd10ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460818d0fe516b451c1185c48dca9a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bbc4af30eb772b0363cb4933d33d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af4a1eabc22e0518ff243ec45f89c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbed31ce8707d24bbe8e9befe216931466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc7baf7bcd56d5cffe72401790e86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528087426c650d9f515ec8270573727a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bd313fa7b0b15a05b840c6d33b4ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31bc265bb00f4a410268419776210a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a6e5465cbc728a2d4a5977be793a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d359dd5c5114a084dfe8db4a72c9315472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f1e5a93fea23caeed3d578d25a06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d68979f09193802b96dddbf7bdfb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073266a8658fa2d8af25c3bf1a3d89b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd083ef0412719639ec0a55c73fc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983614ddeb130347ad57357fd493267477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b02b6c8cfaf47a28a1ae28124a1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e46ef795c87788c5b8b3a8426d29db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc88059785377b95e8768b9a3498fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac404677fe09e56117788b5e287a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91438578de86ed6a34638adcac9a1720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcdd99a4b80d48f4cfd5d845fe60ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec862b7315c787161e006630c5cba2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c991685bb5380a41d19c2f1b407b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d856a2d489f062f55d6145b92dc1666486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336c85b6c5d51c7a5e941f81c31fe0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de6d249ed0bfe5c68f6980cfdf414488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234cca8d45ddc24a5eb7b3be958605489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ca2d8c668b08eb7f8194d52829e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85519e9a183c6febb7880bce35a9771491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18c1c76a65b5abdbec1b375912682d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d8bba5e14fd5f1a96228717632f15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f04c55ad7718ea4df74bd3da9feab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bca66999ffb03140de1de9443399495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73e1c0f85a44071dec0a87e88b99e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9116a5485a59b1cc792309882ce04ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c34f8174402e629b6939f021dffb0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597af8695a318b6c3588f3fd23a662499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c5cfc678d14e716dcbaea78faedf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3686dbf8b8badca1787382043e8476501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b4ed564a95284142ebaa9f8c203ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e789ccfe0e8bddf0e4672994b684503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66c2072303f5c970099f350ba1bd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea3a707bf8039845941e38246bc41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455716e4597c20eab5aed2ed0e56ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8aa7e357f9fd249c6a3ed8248da3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af2e27f0338d3a98d121d06631e6b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7073107afdbfabd18ae6cd85da142b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d587937dd29f014c7e9601018189df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396527d24fd10bda2f431030b333b7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c02e95f3268aa661606c237777f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14466c168be8c2c61285f4272e690a0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3334475a830f1e1ce69c9d32fc3c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc85a5ef0e8ebdbb8e3de3ebda907515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433847529af88274f3a665c823bcf816516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0b485d363742c57bcbdf83e7bbe8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08fb4047db95b38751d5e6dca6ff0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad6093baa5835a6fd93e32b04d0758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976bf6042dbde3361df04999e6bf227520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c2dcf0fae6b2101025ff740a05da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd131e5ab7f0e31ae97b20b408b4c83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584077eeffecd1c7eb0e2ad3c026b96b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e2b4edccc70369208745adb734ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efc26f76d73443ec231e34057da62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e1ad1e97c827e75e00f61a5dd421526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819da8a976d56e1a4aa116d38a223d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf737d508dac0979ec5460d8cb2e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf6d11cb99ff1b806ee373009e2c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a54d9d3856640736c7ce922fb66a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee158545570600e56714ad7799ee7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4205327e7ec04b7c5e093738be7ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab21188421dd597bc805314a8399d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9355a867ea198c00d55176c57f6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c121f089b189b36356b40e1573a7efe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d76f57fd4b973dae9a36f885ce45a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e59281ce1c0d0805657861d47265537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b56e57fb7a06e11d493c201fc2a2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e5169ffdaebaf59c09dc21862c13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0903f44769f5db428b0a9ba3a0c49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d95f635bace3e08d4311f8cd1ef1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fde214942a494879e38299460e701542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedf2c6347aa6f043ebe76953bb6422543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf18f952fb7b58e89789a3c131043b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24872e18cbab7bcc47b17718a0d3b09b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3118af6bda34ad2ced7ae85f0ab705546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed93b85b2c1555bd9c79d46785d379547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc77f485d493b38436bbb5b4c5750548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2a1e7a4396b16073fd2e74899e83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2694f48eb1ba8e8744ed343d63e64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe51d350ac37cae359801ed22614b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f00b38758973f8a66559d46f27219552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812576c059facdae6b0c976c8f9d6d67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d474ee8db2a20e65df2ba273694303554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a0454370e471e578bcf868cd18fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f0393d6f1bcc666e190d20264ffe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213b1a053d8d50dd0f209150ee3305557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f468ab2e26f2cc4116811aa3fb80cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671efe7fca34f24772b15e187c9417f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffec30613a41e09e91da4d4671456f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957bc36c27c543d5a11d52d9e625c4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0130a5b84b9975dff04cd60337499562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4937522bd2ac7ce4c0f37cdae90fe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bccd8b090ab2b5e2de0d70011a69a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe835da83ba3416eac72ec0cb47aa6b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef9266bf3a12166fbec891e19544b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a28cb26b9aee5fcc3c59512d553ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64556713750b56d4cab7829fc136e01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237c0c17d47d40e2f99fe8f988b353569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce06245df7360adf13a9bd4c8003c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae0d28f1733a9810d39520cda93a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269d33782b171bd98a32415fd19056572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e2aea43b0177d9b2d319a62ffdb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27522580b28c6a29044e75c0bc3826a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d203c94eacd9f2f3749b5fef07b4197575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b015316a77eff3c55e816d6f010ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49642d3cbea4db2c0df9e70545df7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da041010e26f289d5fb7f62772bb42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ed5be0745fa91c24ffd0ce8dd107579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497976b5f0dfc8919b226f9e527b3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062957e643c197606b67a04632aa48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085051217b3d4841bd86648d2131059a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb747700536c8f2f6ddccd569fffb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2260f10cf8cd9d686c1f009fdfbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744dbe6b8c2c34752d288bbe9c40ff0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e8d39faefe7289f83964719202df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e92035c2dd8715994c19c81f0dc433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c9714bdf07fce15052d95e3a4fd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79a1e107a53485b4eee0598e48dc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107ae836127ccd2ca981220c21fc4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec8afb744f504ee390177c60fc0cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4817cee770a929a5a9de2ecd00cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568d97d4b63a7b5f661217c5dab85d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fc70d182acc0de63bc6934ea801d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928767d3f10413a4395824f2437c41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79430d10916151decc135199b6c971c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb47c343200c184b1c44096e320ebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeb2fddca147c132d8ef0771d0b0db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca503c3ac242f52b09cd55ed9789788599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9ca6885110f0baa2419f98a8fa9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f2fdd4982e376513a6f643292172b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243decefb9773c617e4c25a6b59ca51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141150f1968860e50edccb93eac9614b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb7691e6f8e6ac19a6f912bea5cbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593118c26426ee7b0f3b963b15611a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2554dfbfe76686f7c4b9b8d6817e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3314cc1a17fffd030097ac27600d2c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e441eafa8b6b3e63e163256b051a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6fc313ae7e39cdf3aec0ae89897c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8668f2ba49de0c9f09d811ec387b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b568225230308305ac60088f9727611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748b53f2e92af4201e5d5100b83f25e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7707c21f40bc88333f9084e67671ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef046e855453fdac775fd2198a41e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd75142983d81bcfcc035690b0ab62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617fe116ad5cce57d9441b365e3e493616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c8686917fc4a1017bec4a2b85a49e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4101eda3f1d75a4f9395a50fd1ab7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc559b143f99531094b70b49053a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb976ec4eacf3b78e3285cec4c79279620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067357f25e826f7c1b7ea953235ba24f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f50f40b4d0a05b573b0713d2708d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0219fb1911ba5e9b36107465756038623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f299cd27e839aaa7ece58c3ef8d8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65de20d1ad38a7dc3f96008c3d8720625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a241d7d1718e3cc21f36c413f3f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59203c01829806e45b613aa09be07161627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44bf1d2e133f3075d15e09175a923c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51766ade5aff964f07bf9c99330b51c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a691e18daae8562ac8a2c6934b6af42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7decc6598bf9cf2d4eb7140fbd9aae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4dc8e8ab7299f57b9ad90e433fc8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0ee67b30e4249ed3c3dce03ba310633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208386333e139a59d7644b0238b655634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e9b499cf9f4447e0148c6267b568b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c657f88facc208b6b278baf95cbc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5d7033af62ef3e9910b0bb7c9b843637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a0587f53fbbd222f4098a917550e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4d5859d1cffddec7c5e6b640d457639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1ebcfda412a8e0ae2d1f0d7fdbe54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335019ef505554496e3e79aa3c32137641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650d54a033d694ebbc2a558a968183642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4786c9e4b646c4b1e16f0967ac74b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44891fe115ffa0aa51db31e6051536f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f00782f3bf7a06a0d46b9bba035dc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0eb9aee80d89adddf370a5237e3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82770da514be74332a100ca734069647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923356b6be6f1d1ce58eb6fdea2894f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3754b9d2f6b878c0c22a04e3bf6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e54cfdb570ca1a229aa564ad89244650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549d19bf62c245d028d2f97ea50b92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e14028a6acfd82f8fe5ef94f5ee1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8692daa04494347ca8d581c27d9e55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc373bc97ce534e0972dbce78543fc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e57542d5b133d525699f3fcb72b02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f9fa47557c0d36b6b56df805f5b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383783731c354e0cc83bab3803f4db0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be691cd1ada1b390c7268154015ca18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f8547f367fa8b8c61fce29ef95e6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480a931757594525219987e477d7a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61250c30bee4c0bf626a2839f66effc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4280e7c1469deb9d96260f8178f4245662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051329da51e3d034e9008255e840e41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ca2edd2fd2324740ab27f014e051664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f6b29f4151b3d18032e13ab1ce5f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52d2c8825ff773522de21c9e8d2bba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efe381066b7cb2c85980a7524ffae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d58d46907b8d0f347743b4c63831b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c7685a54f2978589b7d5075bd04e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b7b64204f4b1af475701d1161ced670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6ec118f5ee0f456b1b176c461a82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfeda3cbab7b3fa9cad638b2a625f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc903a4f4457f14e4d9f2dd1b65aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5482c8dc128e51dfb63dc00066787674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17c820c7773d6709fd7a8d28eee56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f67bd4bfbb82e3bfd205a975c615676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb7721aadf054de0a22c049d725d86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c6d3bda1ee5a592c78744082d3fc3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>