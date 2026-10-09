--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba75807e36f3d33e99b4f5ff7567f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af91820a7a3991fafbf80b4beeef22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddec9cb897346fe55d683283d8cd063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a2fcc29258a9f0c2d7fe26640ab94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d836b23069d620c8c529838a20ed195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71099581aa3d02aecedaa71ab2de8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d03bde08c3cb334b899e02c43d00d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb62a79bfa8e80a0acbfa2c2d42fd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72063008dc87a1ff7742383f5167219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d3224e366398b32c30e209e8b73910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14060ae575a8349b8cb4836b39035f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b25c7866e559c9e9175f41a4625b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b940f1144c9a1ee2936e0c1f1e8af3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c7204945f15570ad09b432ba564114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b6003b52cf00226d63e206329ef7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927aaa2c2570a5b0b6f1ca4eddf45ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc58a2e157e6fac38d63a41d1613aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a85b4ab437812d6fdc657e9c831cde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0076982d72fe68c8fec1adb6e7ba319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df07907eefa84108a69f4b3ccaf0d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b827ddb2e13d95763be3f117be91221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a228cd2b73997f8513048535ef7665222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004374349b4b3fc1098fdfde44d602e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ab0e659d4937c862649e34f1ae3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc85da24cd870fed2519754e6df31825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810de83c53f33310a412fda010c9c9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711899d875cbf79bca38ee1880f2775f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e3d8577def49962db3c40f4b266b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661613271d7f22e168386d84a379d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed0ab73d525d49f3a95d330525315030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb166732af6b723dfe7edc202a0d14b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0afaa85080593da0265d6bcfe195f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55f47ebae50a65b78a65bad79536333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f139b0f3c50e703d05b9c1b00ad6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4cc6781339aa26fe9a2fd159d6ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ca2d9239222825d2a2198132115036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8db83dd69a02f6ba8307c8837795e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d97992747e0e61b7ffc1936ed84e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4da8d189efa70d70fcca9210457639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1a4bed0fb50205b9e2bc72258328040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f91489be1cc0485e32c555fa48026b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477f78c14b98fa327e34536dbc20c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ba50511e0fb14cece03f2673b83d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f10e092576528d9e731cd387018244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f4c90711b11d3f8d04d43cde121945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ffd4b384c08c7932c97a0b7cbed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1e0cab8939f719aeea9a15845d38b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199126c2d8ec1edc5a02206204a1b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d09554a2428bd5406ab5df8732c4a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b449053f920bd372a109374c997150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845581f8d4604d33652c4d819bf92b3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293011fe72441688a81ee91707beaacf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd371b0240bd034524bae6c6d5b3cb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66eb9f982d29c7b2ad8d08502e6a4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8195c1e9dd3cf6a64100caf79b8a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953989f650e130a21bdf92ea46aec7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b39a5bc9e61ace5ac1cfdea1647857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d7b5f31915260417c31beaf583b0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85173f5fd81cfdd39578cf25b5473559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7c4b1496afbb7db3fbeae4cae35760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37dd13ae783e3e567242d40b2ef3bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf747647a6efaf721442973a91e6f1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7d148418ac779bfd6dfe1d12d3caf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015536fcde1b98d5248a88369fdca2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51abcf77958918bf8734e64551398165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6571f73a4f0d76cb6429dbc24e2d7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e807f0c6bb3163df8b6baa2a53f1cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5afced232e75a61c16c4c8fe150768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d22aac00702720426e928b8a04ba269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042877b54b57e8315617de9d7bf119470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e186d0c13bb188c3fb814db35f1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44adae3bb3f259b2c1d226f9448db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420af64873b9c63b08068c5d125bccc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66efd7f10d2473ac1dc44dceb00e91174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f553f5f8d6c50507250aa656e125ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf7d143667dee8c17e858aeae7c0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7db895c243ab8970287e5a54702e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32595ac08254ad05e9fc7490f716ea678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6342ef86565ed3b3885e91c6e6478979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc55378fe5e186a4a2ff8e155c02d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a5e0b9fa5986e9c7a8da8d032397181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc5555b399430dd1a70c05ef2ffb9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824d36d1f3c35e124a332ee430aab0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a01131dac9de6b77017420199190584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97f4a55b9dddf933652054af2cd98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321affca2f81908c7b978fb2b2130d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02514b537e657edd2907cdbc9e9468b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac775e5b0c16a653a97a9fa63fbee19388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe843d63ec049fce65173bd4ce4b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a4c8230de6002d102f80b762199e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bdf42f0f78f6d55177e872cf970b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881237232f4e68ac89f74ffeb63db892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484a097a22f31f414ab042e6ad484c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be224a9fa5985194a481527ccfd8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c506a21d178712af7ffccb54b18fb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a6e6541a88385d0c45e60bd59aaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be89f7ace8564576a0c1ac479684c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71abf21a1a35edcc57aa7aaf6a64f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42145321c5afd40b0b9decc6fc3cf24d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92111ba283139b2b6feac2d07bea85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2088b55abdd42c5d974d9ff3db10b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9743ab859fbb5a8372e652d60ba559102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d74b0af290a103f307f25c0072a2b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da123e3daec5ffa25625f02e36f5c041104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe24b41ebfe12d243ab0fd21be0824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c359671235b551f632eced2793d76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b588bc855c00c7edcc3150e1168ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709399f53244bb21ccc150dbb4e0d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1dc701b13f536c81e31d6171cac27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3481871a487194c7081e40602609110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce8435d4bc40f2638d371dd48be21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3833f4f2ab5fd6d16be97f50586932112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942de90b5ff82798d9633b7d3803302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4646a8ffb12191e3b4618ff211cb6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9efd472bdc3ccfe32adb216c1611be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e71adcc2046cb2af9441d26e1d2066116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26269b1a783bb4c96a1e9e931e52c71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597823e28037fcbd30f5d0300c45caf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2affbb0c3292dc65159cf512574938119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394d5a324371e639d38effe2caecc32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc85860638015b75f5435cd17b63a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c179ed5368d3ef4bd5b8404ff9318122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425908714214924b9d4dae199ced667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68de57b30dbba3a847a371f74ab2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf945efcc37b9dcbdb2443d38c8d4c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e63c8e92011aeae7708d1926c085126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a0e1b13bda744c819285c160c07da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb5f655f6b68bdfd29f174d2a8764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a361bcdce5bee525c31b06cf39bf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf321a09947e67bc40d7c86982c74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a8362e8698eafc27ee4374a12c3cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeafd01731fa0b689f05fd5988dad9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387d0325a6d009fdc98067aef52ac9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ac19fec6943e475969828f989a18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7384b2a175ae82289826cb3d6e118d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e82412f6bdc5849932beb425ad1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3588dcd552f36f780feec1738f885137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cb32d077113ee369b4ae9483ef0d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff9ae1e5f19cebc4e243c67117185139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133807a45deb25d5fb8359bc7ab4be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb84d6f2edefdf6b8daa53aa26b88e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe7a5712e3adad05b50aff434f780142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b49137cc461c0a23ceb538379c04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86444f99cc80681ba8c410298b10f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05fa2639a810ff3fc9b2837be51cd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c0da9a5c58656f6999e8a53cd9dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74e62eea64b2dda24f07b5922729d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c83c4a66dbacd3c7b637af0fb62b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e910598562e3109cbd1b19fe7c46f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eea013779f267793ebd531d5fd56a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db939016a4851d6ec6a1c17f1c5f28a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba821119fbed5926b1bf28a2a990da72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2e6fd0f4a4c264ed3c1c2172d082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de85f03b9505fb2fca90dd36b325f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b1cc39aae331b929fcf21a25d0b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc42ad0d6c1d4013c32e83dbe89ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13462949f1f7a54926892dd842c60d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff465b4b204c9be6f64f46bc861c9c5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1b8742e1cefd4135c2f9809da60a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81878d1c57f2001851878d2341d5b74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ada2371588555a149e2f9e58f53b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c29da144e06c3ff2db16e7662d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da30cf2cf556ec2d4f5d56e82a9ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dd22fa7d39e9a0e1724e7b3a8b2dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eedf2c6ec188804bad8e44fc38eb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c39f52f92d985b6491b2e6ebee7f9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7f1585e8398309078c398eaef0805167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994630c83f5df26bce102e66af89fd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c2acc0c51909dd8e31dec43855b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3830056fa15fd50d7d821e42f2dcad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0b6e6309a25328a46b66d6602e64b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce574ea71bef95e4c550bc437d7f0e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946af079d3235a241d516e49db1901a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a690eaacbf207ab2d8e9c8bc53cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990990259db361e8fa680d7ba7ced83e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ef3a5ee7011b32f113de1424deb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8712a0a630d87d698b82fe5caad54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536bc97044e152e7659a3b1c21069c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0de42b8e97b0e5a271dc11b81ad2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b368c07c0939e19fe0b0a65a500abc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeda253861c1a8c8ade5900bf8fd9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bdcd42a74ca3e75b7acdeea25dab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3bd1c7a3fc0fdf7e0bc105d9bc898183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e0cc9f017eeb34719aee6f9dcde1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fbdc5143ef33580f481c9cb3e78ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7062c623d11d117083dd9e9be0690a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463002370ee17a930c0b288a4fa7a06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cae2750b8d902a964e719d5207e28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eea855c0f95b903a3b26544f86a39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd49be5444af00bb2940a76122ca688190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6b0bec8d2f94d82b54d80c157e80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db62a611bf08c44fc8c862f8ebb76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391226e3f994bbbfabe1a45248f0d2f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40455ce77a26c92063f02882bb6801d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf8c09f7b3c3362cabc026ef16c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c44a72e16e733c20ba2dde77a0ab3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7e5fc10c567d7a5c817c50da54c70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef1438628850717dc77fbeb16acba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a950c4262bc7f8727f664b6557c74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a292023046e0ee3b344ea4550c045200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9ab1acd25b193339f360cf16c8c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266083fb82e8daf919fdd0219a23fb86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4fa73399336ccd02e8d3701eaf73e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3bc8a27af2af60b8b9632fbf361de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fddb822e3262c294469fb11a5dddd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbf21ca008a1c41c00053c97e1ccf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955fbf253cf4b451c2c292352406d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91465ee4a7982fc4f7b944f60219554f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d482571793290d8db9d4eb6eccd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e93ed3423bc934ce833baef9d6f94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5875eddb944d863bb5091041c0c72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900772421633447f3a36935caa7ed5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783730f714930fce06ae6b5970f07890213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbfafa31b8b73a1cfabf8d1a793ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fc5b15317bf1f859bc67635d0f8c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc119f6a722382e5b97034254e3e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e78a701568a9ff31ab61f76d8a5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332fe681ac2f75def6bbe429793c4a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c6eaa61f0ec72a060854f8a2e078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67335d9f66f9c82904c31a72113401e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427e6df0c383a48317a99c769f696c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9155503d45dc53c40bf09bfcbe98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885837b5e51823b2c08b3896df71a30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8a5c68b4fe0933864156fce42d857224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc3c81709e75918cf1857b8a160808225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4178030adc7ddd95418a26c76553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cbc03cf866674c64d6b43db17898c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d81f953cb1ac933e1ba7e84b6e2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c84dd6158665c4a61a28d006572e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07727f727d5b82f3e51778b18f6ec6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7440e4d3f649f99bb648c54a9fe16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24ccddc848178ce808e2f993eb5b26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbeec667a7916bcfb38e70d601d4a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108abefb87f7e75787fa649a4b1a059234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f470a7ca19cd7fb6370a057df208a65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd414d2b4d93605387c671779a079236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f8518da1025fdf2195454728a5c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7648d30fbe455c474266fc46f4d8240238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3726595d29e64e1011e206121534e18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf4300f9421a464c98d1ce1a7d1d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a14fedeab97f41f660df0f000b121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15663caae2384ed06519429ec53380ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132032281d44f0c64cbbc31b9ea9f53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfa8efd997b3b447bd5f42a40185e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a661afc48ad13c6ad034d3603bc3f10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b3490ec51faecda315a8ea07a531e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d4f34f074294ab10211a9c64a035247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40fad33090667de0bbdcbef99f3203248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1f3b6dd31421b4adf2d29df7d1a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a56548336c28ef45768ac0e1a33f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bf9ce588856c9973741b8e217ac63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfedddf09612cb37a30c02707bb6a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428302a42310a7c5f04d66d40b8abf84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d200f9642ae41e89ed963d8fb1a219254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc90f7ffdda9c86e8188f17fc83b15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd37c951178269e8320751c20ca6f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933a7f3d2111601351217aec864281257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd94bc9f146f9fe19eb33f17a35bbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6f9fc1ddc6745927fe3a889f3eda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c773557b002cd19dc58839a56ff3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a897b4e30790ce765d2bdbe71ca8932261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf462bea2dd1fd5246cf3bf81393f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e8cb5e3cc083485758576784ffdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d49b57b4dc4b2027788550cec23a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da73ba03acd26e248e17981e07f16e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda7de7c9b70d55333b9516638d5ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cb9f3c112b539381e87a5a855b400267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b36c2bc0329d21e904110d476e41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be08dfe56ce7aede41dc16c106b00e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2f95d862950da018dc06e14087f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98476aa6702ae9c36e59708d9125443b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77490c82e04754f8c64062e030af7c78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e06592be91d1741dafe3f64de98c6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733118eb3f3aa8e920839d2e4c742b9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1ce0046fb9d7ee98a0151be6938fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd69517dd0207afbc8e78dfd3f9c68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9617603a71e1bdceb0325c5e19eb44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91108ddc11661d8640613c3f60c2f8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2a0340c9665e5b533f9409945c48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c70205268951fbb84d44b30d528d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c293717048d0737d6e74895022a426281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f723d54fcaecc036cdabd70dd6d1dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65e70075d2ea63de370e6addfbc53e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4eb9e74ea536ca1b5b97b1e064ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe36626acb8653ecde6f3fb9234a9a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68167e7f1ba9f291ae430c31c5dfc461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a23f162664c5f650c92dc790131c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8271fd6c92a1a905f8390d29c7f822288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc076fc19b80276a3e7d6ee92cbffc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac72cbf029e29ad4cfd83afd4daf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be59c4057d1049515f3b9b025ef926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b99758b955ad77656e0c9fe6402f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92ef51b766cd3e00e39f1cb6ae0881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8780225a8fb01696e6291bdecae34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9e1bffd1353f640fc44a4ddb2e882295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb1e99b88ad16c3bd02cf9ed165453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e297f163463ab60efa575992b2d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ab33c6a2f15dd6901aa6d9e3f434d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877879895b03f799f922a2383919cb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58510cc8198f093e11f991092d3e93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f824d6afa6cf9001b9a4020e9bb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794e3c394d74a15996787f078bebbf5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619700075253d6d60475c5a478d89f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aa8e99c622e048464db5a594991ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222e5dba53e24df9ec631c5baba373305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331911e8f74a2cea5e42f189c81b6aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a237916aefe37a8ac34a8bf644c20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeede172376a5e4c4ad57eb8222fe3f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a926df17c3f3925d4be2a7d7b9f3e53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b522fd234a9ad5eae2989d87846fb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a462ca3e2eaac8a850fb123582f824311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac62e7deeafaf0c1262ea755349045312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3024cf5b07f322190fb6fdec3fffb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c43b898b2f5e1862f53007a77e94e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f199a3bb9553b81c4c77101f6aa81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d265339dd4dffbd9b270124a7df7ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d5bab7c5936a9fa3fe7dd058b0848317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f1c2692ab9cd5964fe28ff6ae2c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ace2493f893d0f856e2049e117d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1423a39b2a7afbbe5d4980b780e85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b61e9f43824087922363985ceb128d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f9174f1e3d1a7ed1fa87ac811b2eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f39578e6104b3a99109329947edfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc32648864ed22cc2b09ad655ba1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572147a2901096339b485eedf26d2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c42bd249821fb0e9f2290610bbd57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f60728383746b73c68f62282bc9c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c2824550f0f22497a0b31197878f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb90d7a66abe5311d9ac8ce9f1c7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576aa4e74137706a6992d12747b9207330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c64706c1c4532aba27a5d5cb0b2eaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9665b38e5059de06cb9daed67d4ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b5ba46d3cef67a2dd4cb1695c2c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431909bf318d1c54cbeab01bda090b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee9836214b05e08aeac6bcb3343fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b5384cf0f429cff7b2171f675780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798be01292a02260e8099291ed329c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ec6c780cb1207bbf64a621752e84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771cc5f426ccc2c318c6601aeb84cd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40593c28f633298ce744bae7caca4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246036e5125cc3b0256fc183a12d68a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61897df82e97d927fe605c23159236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552d63dfe613d87b223d23295a54735343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8196811e9161299992f8c26e416cdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e761268128a8e733174a5ca745cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba70257911fcb0edc1eb6a3a389c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d86cede1491236e2b7ea7be3bfefd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31270a23fa0bc2610bbce1610bcf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d27e1a306107ff30ad952f901d94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ed9d1e085360b130db576a90be8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b26c76ef6ee323051fd8622b8f3ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cccb920fb5f28ad7ee573dc55acb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad6a6ba8712ce68814f5f2534405d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34426ac271fd75b1c3e88d41ac81c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f091eb6838b972d7f85aa9a68538d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb6d8a0d520a11f2bbd61678b8aac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44ee4695583b6d2aa520c4463847b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096302edb4e2f1c552ae8995e36e70a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608ae7acaf2ffc15f00909d3edc1be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef5a79adf8bc858f42140db46df3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91e0a46fe9ba63fc93d8fc474f5f90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f00b3d6508a2507da7a7408dc8d60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb128e35f9cfefebf044c1986b19ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d2d7a585dd03a8f68e8f5e0ae058d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e53838e4c98aae56762ecba821b0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e94f3958354aa45917131bbde57da4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e3488cd2bdcb06d2db2b658d4ca75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17205698384ba3ee6f9081181dc8de6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519746c0ef4121429ee812667835a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c807361a1bf7251d0827549efc20a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe111e91b6cc08f3991a5b6b55878f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd7c7f7362d20498a391269a47a05f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f921e91903a6250693ceec73fa0c762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d1617980cb35d4a52b54e8490c41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b98076378306bb290c2e08e31e6a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a5c5288a439a7424530cc85416fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6e4a283a93ce21ca554f673c43fc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f91181ab77f2334c06ca477a6b71cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc297070cf15e6c9693d8ecf2ea3301379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951dab91245671d3e1ef1d5839001e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e712c5463fcbb23a0151e648d8ec8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72e272eefccf71180e76ed8081530382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb191af3ce8da2509504ecd09c7fdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10180795152283cd49a36a6ae5258c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ed7e0072263a9b223b990617e806385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ff6a6231755675260ab9ba727297386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075397397f8a5700cfe64c919d2376c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62985fb27ba867f6757d7f5e2d95cce2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76454313bb74f00329382c445afad288389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e8d7e34532d3ca0d31d42e96f066390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ebfaa206df397d296529dd30a0b4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa045e8a0cfc24c658134e62ea3dcf8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa25a930c56a24c164158bf149ab914393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd3599ca573c8f1f3a3f05f7efd4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763362bbb51a03a96e4540559d6a48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2930846cca316b5ed57db32814f01ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09c0cbe66fdfcd4b9ecbb4edf6113397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ecafbeb46dfacf313692d11a9045398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d34bd1f663c5d4a7e69f086771da1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82326909d27141534c868097a319499400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16cb9a1e4b5a6d99239dc4106b0060401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f65d91015369879686f0823477442402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4dc49e27a01fdaa08b0aeefed49dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7b314368078b15b78884d5b34053404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585be373b6748c4f670427cbcc80487405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6afebb852a77996f6cdefe89077c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f1aceb2af236ac4e2865f40195157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77dfab0512693324093d2e9a13d34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea172d7e254019c21adc81b84f5d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a08ff9c2ef6f0e28f73479427334410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349444fbc27afc295d9b83db52afbb9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc5f5ee197fbdc2da083ff2835d69d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f741adc15c0b59b9a7ad442ed17ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7ee20a4254476006cc7e8f9c9d07e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb9231e229ade1283cd1d35fb769d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41303906f5afd610412030f247b948416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ef10e545e8004c9ff3331998740b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125a3e00ff7b2ea27a692c5486643e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba35973f4f24ea328a503eb33d576c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3cc0b2c5663104d3a415c9e59eaf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469740357ea873887f828a07d9c6efa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e3c74c7e6290409810012b41700b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0664c8a513d89c470d093159b6a453423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf4a8c8a80373bcbe33eeaef5af48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae92d1f43451c50af4a1ae9beb9e61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c5497e3871681ff43ae696624823f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc9f5b7bd9d0464b1db8d9a230cc7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578873bf7b22a3c63b233b9ffbd3e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4719e3041c901b2ae6090178c4ad6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae3bae6f33924cb6ac02f71d56463430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf04e7904290128de3a7ea2a9b47497431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb7d7b734e60f88d1064bb05cc7ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080539641b22c343c886b44ce365c6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74cc019deb375495615bbfd4108bae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ae31bf5fcfa8cea3851ac11bdbe4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b4a43394da6f381255a3f4066b542436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392458e5fb223c42ea6ba8943b51fb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82301cadd7c7a14bb3e6aa064af07d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eed9383b0267896798d14adcc76e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ebbc08d93810304b67388b8512f83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb23fcb44dd572f4255c34fb53eea1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbc9e348ea4ed0e2b4b09f61ecce96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682dd6c5fdb5d06043201ac627056bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a2b45e500694c108a49006dae07cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c66287a62ea3821cafe8fa60e572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36170b304c08ca9081fcfb2edcd20e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aaacc85e891bf8a1df5518ad85f49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186b0881d9a2c71a1f7142ed2a05c1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406a8b74dc175a75947f15c60ff15d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a746fcbb802bba5c3880fee2b4468e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b15dd19f66e9bed2c967396cb3b22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd501580c02af0500ffb0b4c2df6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1713b0da7c674ae893e466ad7b98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a965924896bf5cf6a1426f95ce0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a9528720ee5c676e978acb75f56ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8211533fd878f9d4faf7078e1dac01c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2721cb70fd59a913da04c77b16e8b60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dec290c9321941fb03d4ee21736e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4a2b0ae9802e63cbc82731260ef22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996ff37357195d0b9f1471b4625e758460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee771e1406a26b5399a57e0e9bf25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131358fe7c5450c4e3c819623a54ca60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bad369445b8168e6cb6a2aea119b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84713b225311c828ebe887ba47a02c6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c82d5edfd53a8afd409b2f1575ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43c20cf302203d2f34efda6452307466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c7c938dc62860ae28e62615130f15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710cdd63153d82a9496537ac9bdbfbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92752b796b289ed338f8e24a82ee66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda01ab623004d64c01b8a50ad5da91d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d18864b0dd5977dd919aebbc3ca20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce436b5228c1015a4992ac05291b40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf319895a75efb6e5a303994f090a2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20dae7836c3f0e1bf08e1c6e979af9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b21dd48b6925501dfa9d58474adc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba252b8297b5107acbf063799db940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c047b7bff41c3f1c77891beee3c473477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2715f1ec9e01152c4cde0b9ed460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61efe5c6915fc71ae0cdadbacfdf572479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e40a71fa669f058750dfb7fd6ea13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda20944db80a3fefb3e7562e5af61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130862b171db626938c2086b1cd8c181482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377328c76e010cac673b2f763ea2d82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764d7974b1dfaec03cd2491ebdfe57a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973f6133b62dcd517813b77f60f3569485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629fe8e4f1d7fde3cb6f54d2ce42872486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754758a98545c08967a48f0fa5f91a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb2fa78fc6baa132da81eed956ae4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fae688be4ac4028f49c2a0e6a754489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252e8a8b7d9ffabbfd946209aa32ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2c3b4d720e17fa0df801dddc4568491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91098efe920a42a9eebd523e7f5d43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e89f5485918da26528a9a30cb854b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91fec2db0ed4c2f86fd33d56998fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6dab569fbf797ac4b4dfa3586c42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af281ca4f84e0ada402b23c61788974496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617457cb9ef51eb78ea0a8083c89d0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15530017f484b0d8e8f7252ea0a31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531264c6f1abb254b3b854315e0106499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8baf0af254b34028d9bb4c768930500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f130440cbeb99bf72ee1ec8fefeb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0207b7d35a0792cf0a88274be4875502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a42f62e4f2f88a5869bd17ddc010a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc664d8fb29e3673de09301fbe2a845504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e94b15f9f539d4fdba91ca8cdb5b1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc3cd286f4b19573dbb331d8219d7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19faaa4277ea731dccc284198048a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857bac0292524856af0f28dbe61059508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb5f5ab04eb13a8c26ef4281b9949509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42237733d4402a46e22e24ec929f83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a1d0c677a944991e862ad705d38c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fb472a70b03f10d6b5b9442494ee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e81c56981b7614c9fc5aabd0079f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32706d325059198a2b24744eb2baf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb36b3d6de1abb42c6a3499acec7e00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb1ba67848761eca2979d2b9784cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99ab74dd8776ed921692442739bb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01850ad511c6a04fae482aa809c49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8753d757c14857a3bd7e2932c6362519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c3d69e2d7c09f2cbc75300034074520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25045ad24a10a76fd23afd141b1ed847521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae938eac0263cdb2a0cea8bbd47847522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9de154828557f380a7fee0d38922a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb20b287ea495352cd5c72bd8e7d397524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8c9a5053039d63ed1ec9ffd094e35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c79bff9665dd731ac787db9a04d68f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7e2bf13872247c1e541b96bd03f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928528fb5bf25cb0dc1bb3a97a68f9f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79fe37ef87a0910f261a485185d46d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c876729c14dcd2b98be4bc3022ab10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94adc86f22d82a3850067f58d88ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc757ed07ecd352cc581c509c35cfa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6f1339b6b516c5a8206bf0fb4982533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1ab1131ee8e2ee9a0373ce3d8ea35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f77d72262426be23d7feb3c1f27c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382425379dd2dc1e9e6b011ec03dc64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87613659ad6673e253cce4276c86f310537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b98c30f42977fcf38976f7ce6b47b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63568e823b65428f50f8b92c9d950539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe31b73a2048608a0702d97edad566f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c3ff986bd7b21c0899970c1169da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1ace5830875d98edc4446f04d5b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04118d3de4eaeb2b7948ffed37f686543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3cae4dd2c7a125711700abc949cde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b78d7b4323978b324c9c48274500545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e857bba31c716a1c86f7ace7fa4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afb19f14495953259355a8c5c07d91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085b56857e89a122476076f9aa06c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885a1d88fac02a560d77110e1fbe438549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1a195eaabfdeb7a75a04bfb90b069550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3637be4273def739747f9b428639fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dba9551f3a36282e943becfd97556552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b28229dfe6662a63688c0c73af68b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe950d27268d10e77170942305bc55c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d451058c42fd5c7b6611815cf0a00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a23fefde19a03340e8c8211185b5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3f0435b9a8b79a602e2d91776170b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb10f87323346038b8e6e8a4ee04a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a56defb1a9b19428e3187e706bf4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9cb288f089ddc84ecb6950bba61e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e67da059d811f3b4b3b25b0733cad1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addefd03a3a20bccf6f03a3cd53cc5ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb6001908b61f3f40b4949e64a08cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457f25442dc91a0a26bf6512bd6e9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0182dcabbd5b39c88253e46658a935f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a0c8825ef3c228822b697e17fa85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae52eba0bb49b349ff9a539e9e8e6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b02c480d07a88889e2e1eb20ca58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4914e743b2af271b20b53a2728d603569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d817c025ded9ad7eda5df1bb75cad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ca9c7d5473b47f27d013691546e62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77d9b9a43fa5bd210d07db3137044572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63292e2a3bf84c78a712424cf71fbd66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f87b03e28aae35ab6790edf62275f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81995829e9eec8f1ae8451f871a74b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce780f95a875e4cf3f61430b8b3072576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643a71422696a2db705db6631ed53e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb198581c36bc9a55eb203be974b651e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32c0e43ab98468e22f7a6cc04f594579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730d19f945a4792fb5592f91f38002c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d69e556f1c1282c82becf3eb485c4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f49840379407f66e1d40cea4bbcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed289a28e793d4f8d52deda56238264583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f8644506bbef0fc91556d3bba5ed2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694e50c12cd7dadb85f9a2174c4f391585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ddd7e082791f775848e641a95b8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df26cca0896c908c87864098b14aa90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208db03d97fbbbc1ca952ac56e916ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe1fd292daaacaf50997bff16e3e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf06a02446caee8fd92e3d3183376d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6da077b12d5446966ea979ded3ab1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8a0ad95c01a8ab3e77fbeac6b6e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979809d5d9a478a02e8b4fdbb817e44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5794fdfb324fc62939d9708310ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36812bee0d0a48384d94a701a42057595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ba45264628f3ccdb9dfc7d09f067596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bfe2d6c3296fe3491057b73f0facd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c4c80bab7c8361620ed6709bd40d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd332ba0ff9b4a2a7e186db835b4640b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181832252cf407225538bc4102c150600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d57e0e9fbc4a082197a26cd2548da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cdd59967f6933ec0b0055e0d13d3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c99a0a1f163151255f00ceb457ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902aded0aed0560b2fbef5c84eb9890604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769f2871096103ecf6b1e11e271220605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734bad900fa0fd5660f1660b3baf6ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524548e95100cb4281de590c6f82033d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f84016289a9ffa586937fa3637594608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff885103bcba885982338b7c9dce378609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae2f1c02f008d6ab859700dc22455610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f306033b4675ebb92d92efd80c906611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb27ce8148591341573582ce81c2d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56317e3198c4696d717da05b641fca3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968d37c7acbf5242bf39180af4766a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12c641c4fae5e292b838fd7211c6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca1101b3f12913efaec5c6ecf4a82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7a67d434e98b7a008bebde3bea90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b814a589d4d09f7f668cc1c2a50ae0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536017aabe47d206d5c1e897d8597bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90f9326b3c802be25800ddf61ad48d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28f0a5b3e39a488123e421eeb1712621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51690d110eb7802a80ed87afdb380e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cfbb8e989b688082d96a68a308611623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051711464aead7e5f325fbdb9ee83f6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a21f2e3c0db1d8277384a2e16c0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8d622b8d8c21c537cdae1021d2c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e9c5448238c7f104e1e6326f3e0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a43989fd467f12165bd970c335cc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e4428078e1641ada8222b1e416af1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd755a63f5748aeddbd28ceb362bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d9ea053db375324fb3f8ca6fdb72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d28694a99de7c2930ae4109e96347632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c837ea20c374d8f038f81c724472614633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f375dcbb07533749576a4bf2e75db9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e34e7d09536cfa3ce608484f4b93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0804ce49fe9c88044a69937118ed1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718cac4979bd7e43eae5149d96c187c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e58efdd0ff1f1dcf09b68c0facd8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230520b4f3ff2843008f25a9cfbcf95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99c609f3792b69ef5d54a3ea635b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e4fad29e9641ded6f2f3ff0d5ee2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c6280bbfd8cfa70f814ccb244ae9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93f11ced4564f46406fa6ef8d91ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fc05a10b451ce2f044e53f402c439644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002e1a584ca16bba7d8f41a71e54fc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757697ef1255eea66a7cc393348bd46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593acd88a1c6028e7234e47e61f9cebe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89da13f4271c792b8b9d6e66534b27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ae8331b419a5b76a8a7a13f8b6334649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea73e256a30e1fe57de4f6c299f7bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad1168ce1bc73a496202c2058899dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42730876304ed25f78f2e26125403e89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084e2577ba5bcba823a15cb4c199c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1da856bb257fb100310100ba08580654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692de5e5de8d66ed9f02e33a355822655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3e401255ba5589a86fac01457cfe1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798399098d94b13efe53da5198d5e4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a022451a0c6d156757731f3685de63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb19a989199adacf81a67217da1b68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bad55935140e71c10fcb997b26c502660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d8249a448d6afe132c253a9be862661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0f8928b6d9402b247d3275e16cbac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c27142243c8dc92adc9c9a2c17ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f990988e2716829feaedd1c35fc72a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06b230c9b7c99e934b83951e52dd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac17ac9f35ddafc378a33f11e3d093d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0ffe75f651ade86879142002754a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455bc33c21efc853dfb40a775018e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa632ae931b8e5d91e082a0e32480c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f60adee399a60b3e486aa2b4232c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb432c2cccf0a5170c6511cd2b4378671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412a383c200e6c1ded938673385c50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b285380f2e481f64f0f1bbc5e90b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4d9be3aa1f2f34f547b67411a102674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3938b29c1b58fa6c72e1267dcc1d4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd294f0fc25d7f7886744c74e3fa9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd316a87bf7b87c7af389e0c8b6ba7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795d9e76f3996505d37e6f32891f2b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b1ac35ae2174a541766127d8d646679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704491a9654df13010d2f92fa1ad787680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a4c9187c971d6070b026d751df30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66394f1e1e5400f9548a4c0a01dc492682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a21ff66dd983302b6e26e8d131d8f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69c0f7aee3f72ad01656bc998b4f19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a093e1e619de5fb751299e7bd8bce4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60a06696b398d5d8c10611c4a3655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509e78eda1d6d39c379ba7bb70d8e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c4d9a2324e554443f32592c39201688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b095c386a4fdb4440176a3b51153e25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dddf0fcbca60bf7c3b736e8151be9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7410d58b8f7989654c0a39711447691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36008ba3a31de881c47c25773eecc6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2c629898f33d72c4aef23fdc2b43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be7a9b8e466d586ff3d72cd0b631e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b338e1801bfbaa738781869b3f598695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb16a27450cba41c26ca3ebc745d31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9481ca7b20f98e345225987875b00b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efbf1125107dd110c1a1e1174fd3b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562981d560deb84d1484923e5af458c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b45bdc5a811a6f336f7db6fcfdb171700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd73b15d65775ef9c54b1024fb5178701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b77d08750d5511b64f57284618be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a22f329d8358488471e91e81eb8a15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f1230f88f3750dcad288807c05fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d214d1afae5c852bae21d2f7cecf86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7f4a5d597cf01597f9d81f30aff8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdef3fbbe2e60e3c4a1e23addb5b76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77dfafc223e0a028dcf2a309c01f8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567991019974bbde48e99a9056e6baf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c217656ab2f267f27ecf006ec0aac77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5629409319497974b2873c3ed8316f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f0f4167db9b24fba2e1453bf2565712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0943437792562f2a4c8749c4cd011021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4715d7767627657159e417389ba6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24545a9568e9f1e87568345948543be73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba70d0e28a824265098d9461ed43bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2856116ff79f16f583591e6a588085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f665a4779c276d112b58c2a8aa12246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a63dfbd9dae66f0aab8079ad266d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5823f842b521a65c02e12fa11261b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b51a1a364558fd038acc4e04e5de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a15c836bb428607fc2163902770e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836ba812b9d35432b28d22e54e84c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e880f8e21f4c826c97290f7c9a37812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941cc250cc0262924594956a20c70b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193afdb2cd76cab47e9534ae6abaf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8af3f095e3928772c2c0155efc9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b53c2510e601159dc797a89760e8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd55c80f35f6ae805f797f01f5e371a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0908e98ea2c5c32c35b7121c0a59e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a0058bd7c69ea308b6033e6857fc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6cdb431bc6adc8c9c4a0c8f9f521020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa171895b4faeea701823ccbc999121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3004fedd94fa4a470f1618618608622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702cb25c1821af1baa2ff775f176a9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711879c7814ac2325112fbf1dc35ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ecac869e7747d46f03d6b4165f3fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87caeaaf2e86065c940706b53f7bd7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636910a76e7bde4c11901f0cbd6936227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d641739b38c0b3d18465ab8de86e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bda5d87c1407dc85f1a81dd17a69f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01174a26547eb4123f834befdc6194030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45b80bb0ceee658331384e830a17ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258762dee6e55c6394955221456a88232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c62821a2b4f250af512b48575dc3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c19b6b99001965cb04ad797178298834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b0cc39a4ff0c79e3311074b3ef6de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c089229a4652bd3bd651c1edbcd5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff29928d0bf1986eec0fe3b3857119237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c867b73240cc88953855a08358a47e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a324604df4db40ccc08ec7a17474dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80828aa6f1d34c4588f73751da8c1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c3009fdfa8292a6029961c719fb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85655504b1da29de85f580313d9b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741e6f63cbc90062ac33ca4b98a37443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d315fe1b549f477f3e2a7e2e0b6a97d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec6615bf52c3e4c7fe709137d351445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d65f873a9b120bbe4f271604a470246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da08741b736b1564a4927a7f3d98ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76643a00db13fc90c9cc074facb3ea3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc9b463b1c35977d7a72cc129ab6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b99b84f26c17e73519ce0a60194c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5844f85a24546efebce55c7abb26851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bc78be8c546cbccca64b6a16fe50652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1862e0907b67882c8c426dc7f9b7fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af5640de22c26eaad5abca91871c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54686ebdfd19bb10c99b1680ea14cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa53b0fc4f2098357bff2a84dabe4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b83006df2c8ff719fd6de25ef86257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e19275e4ba187d32e78b0bc88a3ac658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b78371f2a125ff6f40ad3a0a0a3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49861af671ee1bbb1c26441afad4a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39bfc413f5a9fa0dd91b17e4cb94961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e92ce766a8ec817398b706b58a25462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef89bad567929e5dc3a3ee3d74dff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a32244b53586d4ebcc3cc04d935d0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5db608894325e74baac3f734c859365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e617368a127fb6c2b79309d52e934866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25bc3e506cf455c9891e32a668811667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d472c9ae68b75fde52989a81eedfcf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233913b1d7a1d8142290f9f666e67369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae72a315d7f557428758669fc3280270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db97be7f9ce8a44b1147adc00cbd57a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356494d2bc0c75ae027e46fdd14d6b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2327438f5f6afa1bcb38c1ff2b53c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e75994f97a725f75f0ea6a3cf93a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404a681fee5bf9800cae204849955c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567912d7415fd195b599ed5c65648fc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d661e04bfe68754f381f48cc9c92777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87e600541c2a3ae0f01d9ba136bac178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e3b043f8c3403fa41b9447ead048d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e121c145b9ffa7b89d2a6b5f0a4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f45391ca2f34b3ad5eaacaa25675781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0812e78b39915c6038eae208ca83d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d097ac66347a0d090ed1c57b1f51ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807406e3b65b125b2653a327898d1ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd389476777b81531ad8f92538e5899a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc257442798cf59ea3748e183b65bfe186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02764dd99960419ddf0b24395a875be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddfc8c0e3ea3eb61caef3e06c958988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c633e2b86efe34c3d101b9e7459f3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af8c114278c57e784834d007ad25090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b9a7f0f6ea9814bb323662b9100ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680f91010bb0f9fd66877a18458d70892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedddbd463d18e378ee9131d258321293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1003534171d7de068b77339f4ce2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454427f244d4bd35b3c64b3c655552795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38446fc3636f58286e7f28a22e3ce1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19fb2fdc383707b22a68761c37037c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834f98e53ff7883afc0cceb8078c8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277496c6056bc45eb5c609dba6888fba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f170a704fc796036589d3aa72239030100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b74f38faf69f5819e37bbfb7314f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7a9a64300879c9e50d7ad091e375102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11b55bad26b948acdb1f89ee87e3a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f0a38d58050e89f86fec1ceff399104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768787f0c6b2339b5291327b1fb06d1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471ea8c9faa4e5d598f5d3983ea7006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f105053baf005657e9be6881c29d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df02f63206611c59dc0e108aa7ec3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642dbc8c47a28bf0cd4b4e8d2ee4ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899de267e74e0939c62814900020d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b93642eb52749810f05a7ecfed03c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf399a8b4fbba3b4052f34c783bdba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49cb1acb1713cb3998ff3700c35534113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c03ef94ad25eac97e33022da47cec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3cc9f111a5f44636dc372ec82158e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305b60fae4416d2eac233c8e8e3a562116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213ca034c97c1828a8b4b174a81a28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417fbd7c1c5e68a0d24f2ab787c800a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f0e85cf15909b72f23e207be2e9c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7edd9e7c2f6784abfa5adb71c2f1e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06f15291eab735bad273d89da5298d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a98a952ba1c02ae8ed342eaa4aa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b3b4718965316c1f0fdf51f15328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f865259ddb36249562ce6cefd1643e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea84defb40cd505e4abfcdcc6e2e35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277d10e57ee71e8a92903c3c13883b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e3b1da71846466812490b23099fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd0f10305b5dd097cc7815cb765bb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20badfdb8fe8b5bb53c63d09d2679129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb72c18cc23b4548bcfb8c171da6c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744281ea7defd4b46e119522eb57995e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f0e045f09fdd094fdf77a54f3b299132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed6f6185037a449996acb812000b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea4a05d29544a4cf652aa973fe239134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681835076d1ce7de61c49adddbf5375f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be0db9de1fe47f7fddbe4ed6c84a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae95f90caf6ccfb0f72ca4627b1b96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd64d36f4f83eea0b3c1e231359180138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edebac6ed53cae7eb33810e743f88d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bdf57c6d5225b290ce53957ae9b3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b74472083f70fc0f7e36684be240d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4e87b6c2366c993d0da0a5740ea4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17efcfbf40df689a4e01c72c6aded143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70755b528f558b427db21d404c0bc42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88113de310b82080edae2f4e1cba5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273223dea2b51611ee8b44d7266b05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9339cceda2e6aa3332a752679561e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e855bd508062f70424fc5fd725f9be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d6cab8d855421c7c30310855f99d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9ce6095d9f166978123bad61901bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd695111d112f58c20453dc4466b8761151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb113b681bf7f6ee18c6584f1ff0fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a69724448a5eb6d7a93cf296d452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1a86ca102e7cf4b748f8729c931b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c1c154844a45e9d771484e509e533155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c751492fa4f95b35f530f463621b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850db6b701a6990f16345cddbee0009157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710813025bf3ea11d845226fcf985a0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a84590b5c86a464b2e3b5d0144a71e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa0f111e1f84240f671cd1a11db6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa32dec44befc9cf18abdb2e4ac44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa00a282434d41737b7934e987f87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b440ec6b4f96d0c1bce9bbe2b6f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d49d29a14b1fd776c979b304cd39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b44a90a39c96145f2ddc2cf89cd21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb5a5d0fa835b95a89ae0b8bc94e8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90554664d313c6c36158edc64d494d7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e919324cfe3ca1abbdef4e7370c947168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1ff0001a6b3aaea84a73981a12f24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bad37987da78aeb86a7a32c57d1e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d028ecb1e6eb84d5010bc208b8091171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7231f71ccf6755e310ff7988e24f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cbf14c17074afa569d61821a0f023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc9ffc827e5675b69302ebfb0fb4b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea47548e797acd6821600fbbe49389175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba25e31b18d0ea5cb916f926528295176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e606f6220fbdf1509dfd2a098a44d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db073894227ad312762b9887349eb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ac46bf0fc843fbcc95a43c34a52d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c66292653a2f79aec932f19b17f05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee00b2816a87148f2c5f1dba94051181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e69fdeda601efb3666b2e0f0c11e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79f5f089eb5ba6478d520009f20d61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b671cfb984ecb3dd8f71fe89f391184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce58cdacc2446258bf6c6ffc7be7c47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc0a0be2d54fa9a082128afc6220e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7180bc5cf47f03a487bdcd88f14459c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9ca23b83175b092a27fe62175548f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581b8b6e5804f5948c43821493d349189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065785fbedd59629c98bedceacf64e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0505f32de1ad7f8aca9a5ba862ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdfcad7a6c91eef8924bac6b53b2e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbbf76c6520e5e6cdf420f9c7c56b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ce1278d674cdd83bd6bd7b00308b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77721b838ab0d366d015ef0fd0639a96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dd8d972b828ad82a54858edd5f9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ba2c6d408d165eee902ce2d756e32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935f82bd4d28fdae8bd861740265881198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631015a36bfc971db7bdb548a91cb873199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e1fd5b82c6a7900a9b07ac6dc016d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba9d2f0b20dd8c13ae2c8119e02ed1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bdd3d5f58afe2afc968f3659f7e27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c0e981120fd590bc44772ed611a05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df1cc866ff85e8562b53ab4f62290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafd0d6cdbd0d08f326aeac4e337b8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310232ff410058e7967755d7b248553206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8134d4d15f7a62a77560ecfe61da23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa56f3831d339f1e6d98e0f9f1e421208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d48ffa1a01a0462bfa58e4e9cfb02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e52154a1ab4a4c4a25f6440fc79196210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c1f74ac36aa9d94f8dda4ffbb22f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30103f16e7f28a56a11da8ef22b912c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08c3c30397bdaf5086bf22b265cfa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4d1c4c27f965738ae80ae0f5cd20c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125105f12fc83ae9e144f9a53b3b36c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975e8e18004e0d26a25e008cf9f237216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002153dade29f286e6386eecd527e9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa20c20633e0c5b35d062d139715f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b26a11a13fe8229577e6cf9f8073219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec88fc37e1cbd8463026b3c3ed7973220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe668ffe2f78d11aee1a3b9f0dc2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717b7c83e2143fa074eed742b86ab9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e559c31a0dc4922842aacc5e7bdb913223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de0eb1c309649bab254fc6c1af407224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23abae6d83876db8786faf6f0f4b35f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f7eab10b94e5b2e3a01133ab31b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512ee768f959787b6e6f18fa6198ee8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c36c104c7a2e8519cfc15f29349c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0283c9a24ebede878b89b106efa92c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e43aef5ba08ac83d0101924c969c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a38a46994076881ad98ca51ea0bea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59296a117194fcc97b4ff694e7c2d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17bdc8aa80f8d2c846176b8515e27b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aabd7e1dc9237f116a1a491ba84f93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5973ea064028a9a87cac322d49d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537a2f1a62840427b5623792ccb1c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacefb4c4e2f99da73e93185a6ebb3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f11e5e034ea2d551b0f329e047d3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e5b85419b69ee7d10c01dbea839e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaeb5137a418229f871829772c8900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c497926f19d76d79cc38b399bdab3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02f97e4426521ceec32535c5878478242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc915c1bd40694d6dc6de818b855b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1485c8056e52e76d65e3b6708bfe4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3be893e9090c9b865ad2b6abffda0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94271cb3b9892ef3105a04eb566303d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f18cd21a9e54686c4ded1b12b5aef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8365085a5433f3857571e4a878c3d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8a1f6afd0a4a2a601a7f1fbf4c9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e50363615d32ec5e61256e20515795250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c151b88550bd1cb9b14b14e15e5eca9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210db879c33d49aa6ca45a19b6d25bbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78be5616b42a0f5c3292f05e05b81a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b36aceca8af3d5cb71cd456f570f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a100a7cc2f8bec65b4841d93881c055255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66263c3e4ec90ed782c7bbeb4327b2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25ab73cfad5496b780a2d3e920511f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff778573ef82308758744b54bd42bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a320ab61b66237b52847f9f521a2b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ef82ff3de0bef6973098578e492b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67bb16bb68a012f5213bddf76cb9a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e71e13bd7b5994032b83939b6c7da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acebe0c3707231e6f6ca6df8fab900263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418bb3ad7352bcc65d0b2f9a99aef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8234b2cdfd83e99ba977a204ad70adf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464bea5ef9c05cc9d363683b4df05db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca1b262f3de2204e081ccea1af2a11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dda0e155685bb934ec0b1b68ba10a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c5a2201781f0a8b0afd250f011fc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070331a51fa97471b6fb76e968f95b6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ab62692c81a4507761ee4f914e993271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3643144f301dd37f806ea0f54f69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997828f369bfa73bd4ea2125e112a30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa77abb1597278562207d572f9280c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db742d76df27a69414c078b5e8caad5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bdf8a52d1cf1c5b6028dff3802f51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b544c5f386458dce0b7e1d90e613e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305383c368c81054d6f92539ec07539278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76202546a44a13aa69b1166f5d9adc1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc0720ecdf6ea284d60452a596d86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef95b7471da479e25497b342a29e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb7a1c0c0c664ef1422ef8c26ebdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d184aed819f8a23bf947164756ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed73f17e757fd5c90cc3dd5146b92c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a35b9af019b21b2f861ecd38b7d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e2a91cd26ca95ff1a4828877a82c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b2585ded0c5456bdd177ebc628195287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ce78b631b9296892f522572b43bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bfe2321c9adc403af6007c5f17404289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51cd21b465752e4e27c65e6b0515b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b44dcc6557228e1c683353b9f887291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecec54a13686f40bf9fdc3a6a39b238292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2091807c5235bfc30b8a71493cff4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b9ba15f3e9c222030b57deafc9f0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6f7c36c74765adf4f8e020ba189e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83f4347450272d121f050c6babebc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15470551b4e8807c9515f7e084d7549d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437638c4ad0b9ac79753013a5e3f2354298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4f968255a95dab572dbdbe86b286f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5b1fb98b6c72ed0a180e127d2568300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2412304eeafd10e34b72d37d7a428ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407de4d20899ad9eb7fb91ddcc5ff4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a4a9b2ad1f347e01a1b6d7bb26445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc2c36d431b53775fcc9913fb1e34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065dc5e2e4039ec9bfd6a4e991cc9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b131e004a5bc21d9d65520c6c2745306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8e9efafef06cba94248b2ecb2b8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6460740084fc39b75d404f8c3d97f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ffadb4d5663464fb0ce3a5c440b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aad0aa5c653d375fc7cda7918b4b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59100387a55ace3da2ae01ee83671f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa0ae03665e27f60c51ab9ed0f7c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416b3e4aac2be7955c308c7117b32b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017667a9c19eb08595e33bf089a3fd21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33444c5e44f455e94b3555cff4fc64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4d2fe96a42717601e1964003cd8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b00443bb3969e6044044504631aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591396d5208efec131fb2b70f0438bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fff0635424f708fe4db1cb34fbee9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485e314393d6cb71ce407f661d854c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca139a0c0cc390303d81a617d8be63b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283bce48fa8af8460446011e406ed0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b76b2aa44cc3a059cf99c57fd8fff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65439d94f370beacfe007c01d4c7d465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a49c508195cc140376b396f9ad11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232715688a0d2ec3a9592ab60b94824326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a026b061b7949ac7c1626a2f3847d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aeecc1de667922c301083a9e9be12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04263200024f253d318f2636a2a2263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c832ed382feef9d359153921b862330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39733bbf63f20451d3c3b2baf78fdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b92801429606d49e22d9f2feec4f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c0c37219c25e69eeaa47c5830deb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e49a606f69938829b8c77fcbc7f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd45eccf2a2483fb18aa183cb132b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291d0afa565c8ab0a83cb592b829ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d5263b46c36ec12eee82acf0244e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d26ccc4bca05fe6513f5183e44b606338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d1afc62f69c7073971db778a2b954339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75788f30e45150010821ff60b78a65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bdf6907656b7a1b42466a72eb76b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef157ac676a10ac9f0a15013e70324342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e1d5d507041f3586442d46eed963b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22fed7087fc972502025f00ce7b45d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e687a765085c2aade5ffffcfede063f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbe3d14640ce11769f2d1447a3e293346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b4230317c3a7254dc3099e203713f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6074c9c79a19910c9c509b31f162348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7a1a5b4c5177ac47626aff9a5009d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d869586e500f3b64d392c6be45b85b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1dfa61e5e0b00deeab688ffaab48c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2f94f086e7446f0b6072990b4880352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59531f19287b6084a656d826697327c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f719501f6b017b8aa15d9d09aef98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784359ca262c7d71a704ba3cefa6ed6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1104398c5ec3dfab1d4c36507bfd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e57f52c0348e20b014340b991c3d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f97d2fb6f1577c937be461723ca0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a298c7ae38dfe01776092fa11626e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58261611d38270d70a65429039200360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb42439711f6b54ba0b53c3992c7c15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d626adac7150a0b6455f0f7d5b4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd005fe5d7e895d31083a03843fbab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674a122cbdac21a940b680ecb42a9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa454058faf1d3b7b6a260f6a32713365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c6c05934119612c53ba0affab9a0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b7b62dfb1b4580f56522ea9fa918367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a339f478152d92ef1c8cbba01fbdf3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cb0aece0ebec48fbfe17fda395572369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6a0d4680a945c86e99e24c2e0026370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c37ad6c492524cf36e8117c191cff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f1203865d3b294c85818424b6a16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d08b25599bcc0c33b514200d02c5fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88051617fb166b32e28cc646a5186d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be502eacbe6fb0d1d550fdef992a6bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c9de5515139b6c51c7b1a2473aec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06ce27c8e4a1cb4b8dc3db0ee73f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0c322a33d4b3db581bbe7850e715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3b9e79bdad5361b60e22f13283a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b471a691477e35d20e61be5d88fed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8144156b666e0503847e4d3546bf6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f5148d6c520a91bdf5be41c01af97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5aaff2aecec548ac48347d935b4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a3279f32f3b86b16fd3d0a75f558384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81f482277aef383bf8f3577cd51049385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b4b3946bf4a08f281cd7899769d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea3cf0c8b4d49d0c81f387cde0886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeecf59b378334f57416b0429e81d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ae3138c82228a6ad710c1bc4b69d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f181523047943a9a7fc75bc105dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a2f075c79f47bc4ea02028d5281f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a48a6e9937e61bfe58d78384cfb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ff4a10c8a8c204762ae220b857fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0befd8e86706fdaf40914e6a03ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2528daef7b079aecd1be5876d452a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601f3e3e748f42c00ef4b6fc16d29d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a85c8f8eb36a2465e3b2ae69b42722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e169e71953cd8e423911a8fff0abfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb490bf32c9b52bc5f901ec2e8b2a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccc224ca42f6c5178fa0f36405f4bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c4b1a0aaf750718befc8d18377d50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dc574d5917ba911f04d16869e6c08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5887daead80c0b5345fc54251cbbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429d7a76526f60ff8c81282b2df395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bdb018ec9e497eddcee0445cf09ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4949c772201408c30e8400a704bce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c17ac863fcbd65ec2812155a8bab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc306b58827a40108ad75adb6ae852408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661762a51c13344605705a01903bea3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932b3072adba7eff06493997502525410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428595c21333a39d660571c2d574624411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c67bcc2c9951188f2fe6a163bdd4af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3045e90c4f3b8d965a3c5378bc1546413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781b58151558571ec9188c654f3f946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2e65530661f49e94733159f4b2b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45983b74d79d4fbdcd151d06a7c54e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b72e38140195d48f0ebd84a8bd2d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8bf7924310de96a6c7afbb4330da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad09d1e10fd2662fafccc9219e48517419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373497a8fb3f11ded274756c9485410420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c848853e96a1752f79a54a084c04224421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9b346156082656f824221e6ad9d09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b4a8472a0c3e58d4dabb0d8f71e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9c6ec1c3ae5a9c7f02f3c5f46e7da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bac164f6006a935d64f57b2e0c5c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4419186f15a727f1e0690906a3adc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c514822c081778e8dee00d8089b6295427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bfd5e648b3ff6bf489ac4ab36dff6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578a1b9a34b0cbedb7c304aa10fb7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bacd1582b4f19cf39f8c6840b6edf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c4bc9938f002ade5d99d862865815431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e9b5f07b9220c86ea1319092a9d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439b968361415754a4eeff7abe9991433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d1baa9997ada67f08cf9dbd080423434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aca858fa1fad2722925ba230cc7e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32a65e381ea09f4284b191fb35f333436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a01f7b99805345495c9997ad91efc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c838980e406f4e7eb994e60497f82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d4eb7907c21c9764eda019dbe99d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11dc1b7b4d29a712e7a94ba5f66b72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1fa7f8df068926b7973930853070d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273468970d84f870e9da06e25f42b665442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e798846acb1e3dea6acf218234f94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb3c88a10ca15e7fef8dc367363b35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83a20190d8f679a4a23aeaf49c3564445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efc04d92da493e200dd9d3dcd2693f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2fa2b8b60b5ab84a4fbe368178bae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac4d46307f65a69acbe4b36e799149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7dc99fd9e0ddf4a34f6de9a8812c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37179770d85bc858250e3a483d9b832450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8376d4346241e2d636e5bdc06429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868464b2f0f4c178259f4144a1108be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e416913a81673324876ea3187469453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c6601895908a6807b49126f39987454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551d9e8b2e5259a0c00be8d1b303f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff5bf1fd08bc5a75086df37be5a8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9727d21dfbc522b9b67edbd5a519d64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9641226e1bc06395370194de499a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61ec585839f15b322618b791bf7485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a221d8af17e3d98e5884c097e9951460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c1918f5aefe205f53c003ca99a748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6611c036ba151eaa6a470ca5f88d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514777aee977102708d3bf3f6d8fab39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d02bee93183304f533e95b48105ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaee48a4ac590d41e2fb8026fd266f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de45c76cee8206ba6e04d64785a3ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6abda3c778c898b4e8c236341be0fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cb469390ae6e8e6c8c9213da596c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f8180177c9a3ace0377d1999b7890469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579f7386707cce47e813f9703b26fc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bfe5faa6fbe5185f8ddd2a482c774471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c39b5afab2bfebe2acd4cc8f53af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381398cddc3254bce4657b70834e92ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee881f26672b10a14eaf3f5b1710bd77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c30865152f816a741fe72bd543039475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c50619ec1c0aca7a5a2613297961476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cb4c6ff1cfd671fe03b49f9cf947477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7eeccedd2d45ea84e948124f7b92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b84f8282f0c1a11bee10be37e30c61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78ecdfa4a14bdb6495105893e7d911480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f97c0ae057a8dd934249115ce593e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b02d246cc811763811bab763e153e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5ee8c403320930763ff8ea89202f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df8071603b043a59e6affde17e330484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d71498ea48cfa56a82c251e682d30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb99278d65dab6cf38c6aa50cf119a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696f27784778fc9f909ff713e7cbf0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb5ca08b0cf2f768d5359c7571aeae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e98b857740e9732fd6468976583fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b75bde21ffe55e56a80cec8cec48b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506d2430fb8a3805a9ac4abd63e59f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063593aae368b241a0caaed095f730e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ddf4e38dece45dda336f2b7b80eee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fadf622224360d088a66fb8d5c44fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca7941533e624e3561a8eb8a83f275495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb611526a1206c2a41cfb7d824a0907c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7febf2c1a08eed94ff3ccd4bf16e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191efb30be9bb962e78faa2e9e8ce4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a1f9df23aa83bbbf0ead3a333c702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac371fc6ead91dc289e59667f03ccbc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816cbde2e13e22a34f8e2c4c5df76a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c7efda919414d2232cedcfdeda27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fe367348cba8442f927edb7211711503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d343127dbf5bb87df43e58ed6ddcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f480003a3e84b6e3ed53c8884930e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd1b3fb53ea071826c4f99ce7dfab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d29f757e8d61520b2ecd38d8b310507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890307db45200a081ff36c590591e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e7adf23b7284f6f3f0db955abb856509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07223f24d0dde679f676baf73683fd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744a9ade75d6042e7d401289f2fdb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0d0bd64cfe889fb7e1cfeb6fa1510512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e9febcf7a62efca22d30921fa8671513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b11d7c0c6c771902f77c744121f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c048ab17f39cb396235216725b14ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8800cb12be067d38a4aaa0dd53deb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224300103ab3a043533c62b79a87cd2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b77d21925374210f45baea07320ed0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13808d9d9e4f82c5aaaa2e4f40700f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40c70079f569f408792f0fedd135b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e00c56d55a0eaa8115ae5f72d3497521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2286584e148efbe3a3c50c7756468522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88910d7bf268b31b5c8eac5516e8906a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dbae0ecdbe8c4872bd9f6ee025bf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33d243033cdef01d3799e28d99d90a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768858eb9ae53ec02a8c568adee9904f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe876aac615605cb3a8b9068175043527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430758fe4ce837a89bee2304a89b5e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5267107ebd044ceb42f4710cb279fee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea66ecd19da7801c744a6f186e3e83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40083c53807974c3e47b1fb8eedb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47d5f6bcd25505586965e53bbaff57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415541e807d19f651cee37ca7ee4ad63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba2affa047c409587c1c60bdafba3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f593cc846de8f97b60aa5a08460092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60840d3e854a56c9d0a803ae9c98086536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c559beb8382f7991d8516eb77a88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bed8c5c483610a92f06fc44e4faad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58148f1d5cdb0227a591c3e7d291546539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f27611eb566de953bfc44a7bcadcf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d56b92bdf46010f1a16947a9a1947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d46b003d2c0b55c82bb01d581700542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842a2610ff66040dcbff299fefd466543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe144ffc6e31a0f5c33ee1bb11dc2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f7f2aff67820ff82f528b49f4ee8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dbfe461ef4414fbccb3db2e2bd519546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70fc370ce852ce9ca4fe9834600a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0587980426fcbb87cb9ab8e83569fd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb3125e67e99570af295ded40696f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df2432d4549626b117b4800bbad4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd859f130156caeae84c7306fe28ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a494119e3d0bd8686b5c129e6ec0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42c8a236f824f27f2277083c8074b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291049dabb7b7e4e9df3b7187216e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22ad9b87a4a4e2b59d59b6c7febb22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511c3575396a73fb2bd1c7cca0a4658556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d540b4772351c707fd3e44596cd708557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db6b68ef11cd543cbeb23e50284231558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254dda78fb051e64a51661f58be9d6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962440e65ab51b5184f82fca06f4a1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a985d8c0a14bec596d77a89d85e221561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8303ddb2cf3d7d5cf1490073d40e58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7473939e7ce49a98e3825cbaa630b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1796e39a81c882a5693dcbc84cab6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e825d93e77bed21fdea16a3da3eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b838af57d44da46f735b1e58ca5ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f567a5c96a41b9eefae9e775183f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bfb2f15307846e75ff582fb8dc5de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d40a0495f41d88609c1042d3d953569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b297651c1a1d31da424dc52f176f9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b1c7d6c8da5e4a7a311fc0ad80e3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb773df47f62db36dcc5d9d8e49190d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d568bb80e5cce3a99528fa37517342f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985cac88d9cd95881a5991ce6d55677574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4857b8b33b2f8a5da5bf8622d3321f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173707c256332e41080833a354302b2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636157ec3ce369a0ba1e7d9ef31b21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca1d9837c0659813f304d055db0a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f34a4206632f8b7e1a443661f376579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f32dfa772767b4667502d6af90117580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf000504cbdd2639a2c6e6209fc0404b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0abce3376d3ff6c0f4262504adb2fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566529354a2273cf11ef71db02c1761c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb5d50b36ca5ca3cc99cced7eaf00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7007c5737c3063709feaa3858b47ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28ee2d75aa3f8bb7c983c783197e8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb74f46bc23af3dd8facc1d8e5d601587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83d899fe0c3b11f836927671705fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3ad843389a08b8f4b6bfe895a216589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ade5f464b4f8f2d5b5b67fdf5264590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92cd5b06d01d471b159a78d71028df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2b008c842ec69796851b38e23604592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc5ffba36d1b89fa8f391de18b12d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8773ffce41482a6d1333e514f7b204594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef555aea835e60fcb6a107eba2281595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dd84e15ecb5cfae2b80991a660e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a3f1bbaecaaef566a824c29daeb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523caec4ab918441fc5336109661c1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65736ae792bab8f313a8ed01e63d4100599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d16fddfa794f9b9367804dd220f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa305a7eb3d056db8163bd68462be72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7203499f5df002ace18edabb3e26d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6a32858954c850bfc7009fe7b6300603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13eb4c41e0c7830f19239b012318a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bdf3c608abc8b97174147d6eca8b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b6f78953cfbffd64749e6ededcd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42020d72117df90032dc8e6a680670607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c49f7271c8005b6d32b46ea912b5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250f0d12ef41f668f449c0f47006d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2032a7405a2b34aee04a60520d12b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada2b39088373ed19750f9cddbf4f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b79335004e681213248282aaf313612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a869b127dea7888e8444ffe531852613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4f61741e7a83ba526f932a3556c9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf0a189ca8370c13de4eae3b19a026615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44acb061130ff51e6ba62b61404343616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aaf71934f21782a6b294bd3c42fb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287afa96fa7a583944ac77596cf429618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd71610de846378de82c22c9584f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a429b7c8d57bd01935a43c3fa86d044620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d34904189075980960596972284732621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c95b50f0eca0e6bd0ecc225f186a88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ffb2b9e690fa5da5aa4674995652623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0e21d6a7aeaf5d1fe2f59c4ee73d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92436b50e06974b668e76914659bd92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee28aa59b1ce4feedb028cb4af5421626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d5b209b592c0cdc79419896d4d200627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7d7857366fec3a660b76411ccd2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251abb43a10b8083864c02b16346b40e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a3e5721584f28de44df30876e3eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99678b512d9f5866c722c5e659c947a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83adfbe7fa8f61eb53ccfd2925bdb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966f5970b0564d4209a2e6a179ddd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bc038b048ee70c3e367a6dcba89d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf11d9479c3178857bdf7c172eaab9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61cca093f2db9329a0b13e040eb805636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6516110e05ed28ea9abae32103648637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f2ee13147e3134a8280e9fdcb7e2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353aac23a2a08eb522f7296c5dd509f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19df6594e9d8980b45ba67e68a5929640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74f967081bd7be05efb95b4030d7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f193845700e283b9bf98a996aa1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8ab5d16327db05a444204d4704c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9143f78c41fe500a707dc09f08bd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30042084f900ea13f61fd5cb89b1ac5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2e9edd554537645ec02ad7a2cefa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a8991c9213e9ca9183851a7a21a7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85c598a80f7ed2da7694820f8c6ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1e183f9cd81f445430632577ddad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8986e24dc0743edd3f9b15474bbf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab1e2831e77078eca9597a7cd3700651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b22f5f2e7e56b137e77986521c0fbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde69a64c76b259239b283d29711ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d0171b7d06ef8af84722090160b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f50e83ea2ed179ebfcdfd43bf64210655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1ff0a25b235abc415e66d6ff4e38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e3119dd9239e4143b80ca242a6d1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a74dd728e28b194cac7b928b04208658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7f8da6d056111119f625adf41b8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509285efe7ee9990006d93cf7a9be9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f344378960d07a17b3bd5f863fa1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c648889167665acb98309a42afc907662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58926b7eda02b1adf9b3d4b817344663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718abb1cc2792f0f2e04e44a31899125664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db43840a57b4d85856c869af79e1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be171c268250cba7769971846e574a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b1affc32e5d9483a47a71d9efe485667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519ffb90850fcca0c1e57ca3c88f1bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e90199aeb7c0dc77836b7d103f0ed4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c369da354c2780994db49726f8f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a93cb8e6b2d20055e4c5a72c32587671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ec6dde800754e95cf1e4a07f94f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b7325f6a3573ead1c4149c64ad18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3bd70f2aa94f896f247ca95a66754674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27e67389ede7768f0482b728a1d16a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464b578546fd09d7ac491ea299983d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996044a1068c459fb128af40539eed8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07ae76bf099c07b954861444c10f06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397030ef84e82bcc02be4e1357ea59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480893ee6ef8aa0654addc5c05b6b5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>