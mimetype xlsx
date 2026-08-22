--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bfa6953443f8cd16d4e56911127b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1adcd8773e486a1971e88673b77e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec8d578b2632f0efa618f567890333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496014d151a8c5e26ce4f8635b48e3ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ba38013efb976b0aca6a71238b735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e08ea493d4d0ff253c18eebf4785c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfef463f906cc976b087e925e8dd3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28f97cac275127a4a1744609bdf118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c106d0134389f604d1e44915593f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424551deb2fdf6a601f0ecf684950410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984582c4afdd4bfc9997dfb49a2aa0b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5060c9bc1dfe19edfd646ac1cfbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea17af9f0680ccfb336036f1bd59e1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd10df8749704feeb8ec5f80a63174014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feceaec8d2a4b29e0732adbfd10d2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f6109cdbc425f38a9bee963d9742416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388d6ebf2b9cfafe65ea5897ea1637617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0157d4806a343e6e08c3b1a66b6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a3220f3e0aef2af0535864d0f57c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07174776087cf3ac3d2c123ee7d5390020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea2628bd11bd27489c3338ff49b6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c55a318b3edb9c9e86d4491eb06122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ddde42e882eb11cf0f994aa0ba81523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08227974aae09c77164d46415298b1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd97c47578fa6fc42a5815e92c15725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464d03f81b77f94c4c3b51792b203a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181862535f31264c6648d7943f6b60c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a056f95f0e821455dc645a5a493928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c30b8ed873187f9430b2d372bd7cf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3026c6773a97a72ea4236e2cc389dbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f70fcb36c3e69a061fd6e9f6255531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1897ad45eb58470da1dc786b258ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae68ac12dc95dc4f4bd9bd4fead957c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbec3d3939f2e214685297f83fae2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adecb3f3af3b29365d236d7bb814f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1df460fddf15931181789f7c647c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7501942e2c0c18eaa2b055593fe037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e68f3c5573f22504cb46dca052bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45548ce75a818ae351f3d1b833a8dd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6d8e711c3bfa2f630db46956c949040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc32ed844c3c1cb8570b9d8b6c7f7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d50d5a3dda5f98a5bca6bad527f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc1bef0d7f84da74986e2ccea7238443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b426a313e26413f895cd8c2d118e13b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef81ed3d7f3a5b90ac45bc8a32189d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5ed4924b5995441965bdf30b852646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654129ac1cca010403ba7c0763881a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f2fa4746d05ee989e384e7b9291f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ac3e11d108b79ebaabc0139e08c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d5eb74999e212b85e02f8d610c4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc07e7abb32212067e31fce5ef61951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ffe8656a9fdb61da130604e3b49d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c35530cd4dfcc9278fa226542d41553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af566ce892f871d0633835dac6ada54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4b6f2a31b1b4da405bbbd85785f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1822da980e43714894a4bd339b17c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b04abeaab39efb496d025facb6c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecbcf06dbf1001991368822a2f659758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca4d9c2c6312649954ee5bbdd49ebf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa581130704a2df0471c3ab825cd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceae0f06d5dac1d7e2dbf3b8c8091761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1644da80ce9e12cd930fdfca347562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a58fbe2fcbc2fc234212ec3aa75363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf90fae801a956d06de16f575cd4d0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973eebf2769ccca859bd8ca50b2bd5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d708313e7d46f288ff6da6a76d86266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb850642459e06f44481404a19cc6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f796775ef0ddabef19464df011550a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5e928065eb4c10e9fa3193294282a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e356cc29a67e4db8d214d2afc305970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1b514ad3b291129d414aaaf0a19c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2468e1de574bbbdfa116d144e58a4a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff6d138664d237da2088636e9f6cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21045027d9a9f7b71389cc6cb4af074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f18fdf12bbdc779834bf57a06714975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a162c99789dcbce8c31bc8cbd22b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7204df98215cbb067beadb99fe1ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9d70ebe5f9dfda9c502d6426d08e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a64e59ba3bb213caffcadbbc7b0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98d2a2644510637f4f8201908d9b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104bccfc05f79301619887d1a50da4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461fc9858d0133b051ee7bfe0d98d9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdea38d808725658b27be2699a407c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c514f7d439db6d6817028b08ea3f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb77cfaaa1b83d3e7214210553e14485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3f6533eab8da500f3fb02c5e03ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca2a7ce22b9a323bc5d82d46b1f7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a8d90dd3c17ef86ad0e3cbfdd2f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e8134f93cbb1223dbbe49dc2b6fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259eef20e8b64bd7d68a82c90ec64cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a87731f6385073d8cf2e77277592491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b351d6b1ee22dc9390157427a32292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b09ba583c51a3cb66efa4bfc1c73293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d13a3527883d9c085320b6ee8ccea394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede655b24b2a96dd51b754971a443e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814c63600c921dd048960daef73a89d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8faf8362664ec14871b8d60a0528b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797547aedc433f74755a4ab91866e87e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a03e531b0435d0a7433937cd00cc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb9d94fe6ef1c723fbaf8437678778100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b366c4bd32b4736e7b1bf9f2b1bdc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25310ecb6cfa9079bd75b03b980a9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c25e3a4f3230b56d8e194b20e2faa3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11c354ee4e442ffe0312427347d047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf092aadee1d54c683139b0a1833f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68704e4b36ee70fe2484f760e010f8b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e76f5b2b792cf35ab2a4fa1f0cf09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f7f2c2bb59db27f8745caa17b3a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314dbc6111f9b47632028795da2559109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d81fcdcad5bdf22caba6b4413ecb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0e16fac9bbe04860ce3b01abe6ae7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a441ea87de96eb3f9de9405ad110ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fd6461898e16b7abfff2553fcc5fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8afa74b12f3efd4724d511ede397c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4787bd0837243c0d4b31b435b00b7ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75c96d43010e6310d248c5cd8c597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da22dbfe8855b3743d85489c7c7b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b3759d752c95550fb0122e2ac5ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfc030e4d8a535df04b638061137c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2244d1ee26dc45258aef067f1117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57313526477e9d879adf8bee9c21331121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb172e6b9addea420a7c6a7e61a6c95f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4daa4ce4e2d4aed34cbf169c7f1a14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe195ec815a413b8648400d8819f84b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3a6e2f8b5c70191bb4aa432827db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c91c765dc1af6c39ed58f93c9da4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00668ac3a315610e64fcf8d9a9cbae4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642b8038099e0dd7c38c34f5261dcce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201798d56fd4ddc22eb51a07fef1666e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f238e8fcaa8e786d7a0b37dc4a17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4cb6d93607ec8ff862e46b103b27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf05c3a1a6ca00bebca6049f2533a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370f4c0f1270130148c7eb04f4c988133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3fd2bbb6662ccfc6eff71a27b6a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00a06547b9eb371a49fb802907e54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e724376acdcf59a29d4880a73f1bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390d0aeee42b0f9969906377edd3e4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587a0e0abd7508e3a5f459b96d5138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b2164b1a4247ecff9bb08245e6b73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea3ba9a1a217bc90808be405bcdb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c6dabe0cdacc8bb96a2c0636e8059141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3008b592ff599cd40cc7a0e7e7dab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513f1a22eb93c89bcd43e3c84fa5bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68f5ccb9ca8dfbcc9a3df7ffe4f2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf259423c71c51dc4796496a2617bf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98f1ddc20bfb2cf3da17e13bcde571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a2cc21ba863f17184a430a1a553cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a12fb1be3fadb94fd4b5d172e5a1e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ce0b0f019319163764ddf2072142149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826885b1dd1972cfdcc6a8e717062c81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f5fc685d3e7a448a28288ccec3d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac4711f62ba5472a14a6f9d951a445152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5c65c08404f22dd7c214b58187f1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283cb74d821c8e368625f6b33df24b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a0cffb444000b51da27c986d4e2ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb73460cd6555a833c7df76e46903156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0c32a083a03517bcfe63b331b7b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91fcbebd857746b55f257195af1c75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2616c4d80b3ad61b4cef040c7b82dbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd645a9fd380ace913c04db7c42f8a11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5081da56099f40fec5fef338b8b3cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da62a3f7e1e1b4bbfd104991a71963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f56627827f96d89e932eb7769aa6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aeafa344314b6f26f727d549b683c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c3f2c3df509552fb84729260c17a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b486ad3cbe886f61c5804297a712166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61659a68073be2d314234726bb577a5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8008eb72af500c8bba6e0c55c13670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1469c49f6a33617dd4881b5881febe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce6b4f3adddcf3e05ceb7c1aacca7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb144c7f07230d910f5a0bf07b55af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3315b737ae54338e8f1a5d73d61a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afccb489d151544881495d8c17d9e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a6093608adbfb9aa86b7c208f5aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444986bb79f350f21ecbd869f3cec51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda90b54771f3b57fb7632c381e032176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ef1ce823aa4e5df8fe70b15b1a30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a668ae42abeb5ec49de0e0bea92b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99a83e9d198da69d49d1179f696e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e673a09fe520e4234f4121958dcb04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a953ba7811684fc0dca42384223edc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf983e10872ba8f212bd0fcc280b98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6a245c1b039f5c5dfe2020893a94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e98dddc9b901c1adf77ba959e579184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7d7ebc14afb2d33a9386df064d728185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941f754db9855cb4931dc08c489278186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a6c87eb21957386ba500637dbf992187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f1ab2aa28d90af763fc4a34b0361188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86eaa9d854aeee72c7bd9bc76a9fc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd31db107925856b6448224bb2426c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57db8ffbd5d631c2e21b19ddfe70c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc357de5aa3b98754dd92d84e013587192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7d5f7e343521306ec163b07318e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffec208a2e747f88f5bd8a436cc10b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe26b1370256dd800103512c62955195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be8ee1f4b234af5cb5963d2ad0aff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831802c4323cfd4724ad8769c70b7076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b1f053042ca07cd5d89eaee865635198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da10816e5976cef60843c3371e87ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aae9fc93acf9e11ca5cd813279133200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039c053246ff3923e5004ff85a58eba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f700219b8601e9c79088b031eb2d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1073040fffd6ad1341886609e601203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e9ff745ae2fe725e5d46c6876322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bdb6e7c30dbec974aa5f24b318418205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933472f2406b21502f074839def41e17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996062e207e93c57b562a72f2cb1dfec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270079691fc750e93cc40c880b0bc559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876dccbfeffb9d562957cde6996fbcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d94b9763fae0cea1ad50aee79b5dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3da83601242ecc5ee124157ad1b38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba38fd32a94797eeba36439a529c3ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063f77730702dd3afa41dac002ac3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7c2ad324d93d9346bc47ea4df979f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c47d0fb3ccbe03a10b4de44cd00622215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb4af6d1e99e5873ba7c477191ccb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd3d9e1603c7990d10b7d7497d456217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa52f652d74d86848716a3f5a6e87e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64722b6d68e2486ad9a29cfd012825219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c684a2647d4363b62657dcc08344a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421fb23e011b12957387dcbf2a74a3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15105cea20f4f167a84889978e119222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a6cb95cbe421cbe9f04d68a03b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a085bf349497f1544f566464db4529224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222be3acfcfaa68df2d7eee2c2fb87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857b1fc7261cfb11d28ac13309d5097226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a798b2aff4f766c4ec79c2f8e564f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3f7bdc6bdfefa0d984903846c5ce7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60793f84d429a1cc8009a22047207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137088559aea49f44e1f4401e9075c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09329632c52421b30f0750317ff5400231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655353dde19c49b8a47a252c1fba467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cfd8b5a9d38b5eef176bd98773045233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab165de63061caeac0490a765d2711234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab355a4b887ed45d8c902e73dcf6b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ec6badf44599c3eccde9c9ea95a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997bd25d93ffb531a02626441bdb12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb403bdd13b43be62b750a5ec720804238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec124207f1cf2b10ab0dc6619f54a99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07670cdfdeaf75823cf2cf3c7fadec55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4894159b3a87cd2b13cca950b8b58c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82701f63211403a753c42699c7ef29b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77010f5f901d2c79595c560c9762d1bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8b2084d0bbab2c88ec99f0ad7df68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff791363257dfadb569f0c79cd7a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942746167ad6e43b680960607d34197246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f970efeef2ee27857a8dd1b6a11da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809b960a353472fe19654f34b7e865248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb5ed1c8f90d7e07795adebab4065249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d521db6aa0326ef96e1cc24cf37130250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc0ffa1a97bf6ffa6f7d6767a8acf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cecff87ff61f5b15c0ad929a51f587252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de6615faee963daad3c227ef99e9c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317a5a32b06f48480b6e67f84f8a46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8125638a31799c0c82ef70730a7c18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae1a3cc55aff654d12e40007a9dd1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e65a71ec85678958618188d4c6c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99de50787c93da261cac5bd8fb9375b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb1901d3bdcf72d0f2758f30f1618259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b674be76ab7ba603302fe0092e011e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288799b6a6620a38a687fc539d427a0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e82a53bcdcff44f96c4ca6f8a8c35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ccd0e69432d0845cd24f578c1c301263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c8967ed40e99047824aad02fc30d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f818f59505cb6fc452a46ccbd9090e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e95f79901bba8ab5bbb3e524308c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d985792a0cd78db57a9993d6f2a1ddf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff707f9a4403f69e56594abd1ebbcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59cc22d0a6601f894fe76d18dc3bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435cba43efbf614de82743bbc21d4ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09020ae70a010fa9a96f2f32603e01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d76534d7be1a16c88d2d88be64fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c71e1e14d253e9a6a868a444febbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898caf11c22ab4274a2f5578ae5be698274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42e3ab930d303dd0358e43662aeaa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7afbd51f09f272b6787622788a77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e553ecf90b8da0d468f152541d987277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b50d38c1104431e68f481c364c513278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f11c970e3b97e6d83c448a464d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf3b967cc97f5d915e61a4625071eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55729a7e3c6347eef9620745acee182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abd69f8f470a5128a2be61f7249aff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b437dd4be5f4432438eeec02db05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b9b2aadcbcb93366839dae187a6e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104620ea7221b8a07745c2447f808c25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c2a4061f741ee3ea228d793a4d578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53410dca02b849f089ca2a62c1e01f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a481e11438e7392e10077b408e9f9ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f6ba1b0c8eb6f6f5e13421fb8f1a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e83c7543dd5e75a3d889765c68c4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddcfebb5baaa00978603ea546c74cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5cfcac07ea6914dc3d1bbcab8aa0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a94deb0e39cf7542e860ab16ec83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc6f25e83879222a6043d4cf000ce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc7ad11f016a01ea915b2b8adffda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e87e37238dabcbba8ef1aae4c1f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bec514c3402cfd8ef1fcb6409026f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650691f47f7e4e87bc0e53bd082e359298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ed8e4ba7d5bdd2b9e3f509abef395299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee7a28938f41ed8312893bae53bbe1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe869e2e09af26e78edcc64773674ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8ece144d0bcc2ac1e41c7bb32d97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be239664b72881b37da4732e8ffa88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072611e11bcf9d3476c5a0e8d32a05e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efbd2466a31000542a047ecf13cc8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8013aaa96ec01105db0c6ee00b4da0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15aafa59bad3c58a7c752821975780307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7fff16f609b3fea0b13e4aef9a640308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002f7f56f81aa904bbfa89ca9e83ba7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85819531b667d1cab4c80b19b8adc81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bab14c75b33e10466e8e60f4cbe05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8210cb8a21e84ac042b75042ba23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91786e94c3a57049a64e5de4b3c84f2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482161b40d1bab681e985d0c0666e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cc20dbe94750730ee191c4b710a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf32767e168dd4b47a01f48109a94b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d3c4a72ee49d25affa3a31d6511f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61faef1d060dfc695a2f6754fdff42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ba6aec0f54adf3be43933854def2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919361f7c6af983b63de62354d341fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba84d1291be93b2f12691f0120410321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd359082fa6406fc6d4b122d3601ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8dfe362092d551b2a7acb40ce1a51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29eed9a4f74e750fbeb6efbd857b41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71810f842bd7d442d32beee4df7dc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47edfa96df163b5f7621508706d64ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04c3f3852a3dace901d6ebd77b55e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b0805a8aa2a7ac350207f390bbb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142eecbf586a65a15575e586c74831329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f3751c781c7a4555153a7cbf60ac0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5fa3f98d9d4319274122a3135ae49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14776a8bcd1a5b692e32e90f3adbec0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd8f1f51fa82afb6c48a2f77eee53d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd82db7b16a7575b99f3686d8f56a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f179abcfe7a0b53a6c7ffcb892b2f6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19110fd5eb0929f72a27608e2e96827f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a4fd27dd5bd9cb5accda1c058323d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cef7daf342ed4a1d71f31baa1f3a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692cefa03a616f924d64ac8f144627339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b881cb43862626a726c646c677cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e2cdf41d2d54f02bac1ab40d37a63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a8f7498b25ccb3140995ee565d725342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311fa7b364507c96cfc1b61e269d232343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bfdc120aeaad5ed311411c380d3a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a485c6ce19f966b399076b5f2481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859dd41c46e721288bf715d718eda45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a396a6a9e33c18a3ede9434f04dac30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2701910fc4910ddb5afab60b79f574348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b094e5a3a1f083365de517ef486d54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac382f227a08467576fb0e1447800cf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b6d33de6bf5bdafcea417fd09c8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f362fe081d428b7a1c2527f4d7d977352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6eddc9b489c44c9935391f0479ef4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6201856fd45dffdeec3d3654d164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a7b7a2ef8ea32a60223e8f2efc9bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102d67f26aec183ca8b78590f41dc88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e96693cc0471e96145c385ae8b5807357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2766df94c6b5e5e2c50134862aafa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976cae1b1c396a8718a5a8bbf0c2362359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c237ab17b763576f5cc4727b5042ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d864bca61c986c71cb1fefa7c8b3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd8daad6f2cd611cc011e32f581d95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fbb394561715836ff71dca051e5e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb4da090fbaa34dd79372517422bd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba0c0de4413777dc7066c3d6068cfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b48fdb93c82219787084d9b7ba47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15810f680c1e6f11948afc272fbc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435326999f5043b3dbdb452d3b14d15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ba5aa1982ebcc2f3d2be57a5d5fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d096e03f7e704eff09de327863d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21729deb70327b179db376f85b8bb98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ee7043239d4ef3ec810cb8b205bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacf5a678bfee7115d9e71ea6c4d061373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f02222b3ae9313e8f421a72425949374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d22d5a347f4de15f3277ed5c70995375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b129bdaa99af2e6124e54972ed995376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4c59d2d84650bc0fd9350371d0c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889bdf1aa9d81b87ec2e026265c53d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d7e54c8adc5f10807ec7eeedf56e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d8e7767f49f886443e0218bd0a873380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ceff48af945de159b4bc414c1313f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f490ca36c0f659c7e04d6100ad95ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2616b80520234605dead9b072f11854383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32368f4d0ca5f4fe89312953d347cec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6a2167a927b2c6108aebe8829f04e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29131e8103ae666326ad4745680df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd15e8bbf428e0542046e8bdc76dcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2a7caed0749965e93997540e99ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601278cc227f83f0bd907d003322a4b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208073edbef8ae20517fd689199fb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915187ea2b01bbb0cc16002ac2661ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732c787202d091eb8e6fcbcd783a43d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0567da9f09b06252f6dade004d0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a41118e4a24ae31ced59e7c47c9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553cec3773b1496a44d89a01e647266395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df62d9296fdb20284a7a5d9411ecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f16838271ebf20cf117414328c5df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41ac2979b501b25e28d894e7c677ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fdff66101963e550e1ac7191a55eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a23fa8734699eb5607e161601729c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee90cbb3d48296bc64349198be30e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98fc47a609aa8bbb9a17e87a79cd09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461a4792985e5e785261025fc66950403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017351a7fbd239e03d6d133d7a169a06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45bd17f058eb44dbaeb80972fceca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097d618c3511bf235422325cb1c83b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ece30064657f28d4f197cb0d1eef3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010a785a350b7e1bd1ea79fd16a7aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef48d1d71204e4b4a2f13b603ad63d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43696cbffaa8d13f69d141d6c0d3bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be77d0653e9259d5fcd19e7e99f92c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d245e69d3bf6336670634edc4d1d76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036acb367008f681f8066ebf48cb27af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd491794c89afcf6a840c3f5e149a22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb93827488a588f2cd2a1e79872db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3f3c5935b913f1a9abdac1c8d839416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9361a719b81d95dd05a1ec6bca18e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c42827fc0ffc1a9de3337c0471547418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786386219e7c5bc866d18aae8ee6c85d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f980b9ddd7cd72d5e00c559db8acd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10129b40aa5f915fd9296d337af44e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05677b7f984e1b1e5270edc3a4b93c28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3f5a4033d871688cef735eacff4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec49ac232f09d79132e990356effe3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202ef83609ec43c5f110c1bbe013387425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f7566b6bd0b0504e9bc5cb2b7593426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8346bcac6bfd764e5020262bd81e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5682dca48ad5e83c091d40b81fdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a404b9eb6a73ab78bfc3e7993ffe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae2ac0cc042bc683b5b6a222928541430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75886ed35bea9f2eaaca8f9e73bb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07859460bd6b7d70dc0803a69403d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686cd53e4e434366de71ed10f21291433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8442bfdb6bed585237635843dd49d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92108a3b902c743bec99f39cd8c1d53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82009835cfa9840933da1f75ae699f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4ad2f8710deac02c0d8a3384c02e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ccd8b1c6bbc8a01fe8ee955bec2e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ec70ab635c86fca5a4caa40656f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65c32736ba029a6ec9e044e8748b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c8fcbfab610ad28ce3be305d6e6c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fc6754a0d12124c0dfd015afd99e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f64015d69aaf341df5a6302f4872443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326aae38f9b11dc83421cf1166b2106444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85325c90da9ee7d9a95add7ebc3375445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e192d05709078666be84388fc949769446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce469848aff0a40fb442820dc07f1cad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7746aa5f169bd96192a6edddacb55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5a4d458448ffea68af293c6af107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333edba4f8b07e821934d6ed0f6163a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea91b6e3acb2c7bdfa9edfe74258f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be4f9263708dbe2c901174c7e1a77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a05c81dc42a05cf5ecbfc50e7b612453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4095239221f1f5a08b3f43da238db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a32317c68078ea2b2e3bc8a9939c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f81a716667224a01b23f8225053e7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4f6d8a89ce3ed376cdce7e8ceaeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a786578ea4b2cd890bf158177c320b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467813960d639200f606d613b2d9b2c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08f3121321d94ec1d3216e0bd8501f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a5b3608a94ec9831e828954d6be80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172225c0ad962ae09add58c620444f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52489f408e931a8538751715e7d031463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8c133ee1f88b2548a68e288d94d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02761c38e2ee4ebbed535a2c7be8928465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd37bf0be638f0bf5360296c240f837466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9c12be49d4fbd0e49524d6a912fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe79b96d17c9071d3609c0da3b4033468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968fe79e4e0e650cf5c3bc713436e02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca9861fbcd3b3030887e3ee0c1b7c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfe610152ce96106d90689b2fb4f69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5e1adfc440e8481ffffbd11c0266472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fb458401f7556a884e1b284555f2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0d45605012713c8797827079ef3b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e66d9db1044496905c2783a554b4b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f172ebb431b96c51da6ab6d34841b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcffa6c63795056ed3f2f0652cec1c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9d97a9b00cbfed105d1a809c62b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8612e131a6d0f14d8c6f0696923e44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db8b857f239107a2649524dee3a6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a54d34f49b909fb93c8e3eab6b812481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c6890cae77da9284a77a9e9ba043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e1087dcdc1fe452cf3816cffc022483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9fbcade1d608b7f98dbeefb624cd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4137d68c9127be8bd6c6b3bc78051485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b99719fd5686c9fad518ba7b8eefe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21273aa766546b94ccc08eb2f5acacd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798313af1872d0035510ab3cde802ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda78af7173603c9f0fcffff4f002e0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b7205f3cf7f269d94574abf31a64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069edcc706dc2713da71f8075daf949491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e6be51a21bea40a105dcd79fb9d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a28945cf2f5dc574f605c2c567a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb66ced7c59ac2565ba4c0040b89f4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bc42fc693fd7f2a8d40fe4782f132495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d44c56e77ed6d6b5f4d89ea9107ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67b6424848467d3f9af8f6cf4e196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab0e307384ff1203621e19c4f8c52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04c72fe3d5fe97372c1a11628a1ef2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e142d80a1a3ec38f3a54bf00f5f7a2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee392298fc10c1bb12ec17671d549501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585c14e7727c9e10d3c5195c678373502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125c53b0c70891fb6f5320ddb89d579503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89554ebe7455ea3c55b1341759e3c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a87391a618ed3043d204657eeef60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcf609b79bf54c099b8d19fd04755c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0a18b857b45467e709bae4708655507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad94d02b46720914c839cebea0cf95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6e22658e1f62f92787a52b613d50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae617fdf12b6da44f02b82bce962fff2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca357c92893d41a988716d0feb6f850511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aecd964d52cf6f6c538e087a8803bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c6fa63ef7fb1e446f5ced3221570b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905737388bca002b794b92b9d5e0c70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a874ca899f3028934769753bcc4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a1e01b07b298ae263150113ee436516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8c21f67d4dc225aa693d8a4c4414517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4557d79d2535caf528161b3ab8f046518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc80ab79a0ba3b43268829fb2a97d31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d61a63ed36a3592d9d34ea0d000b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae8753758b771dc1d51a6eb5d24558521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a878537c8150ea420991ac97fb3c66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cc130121925d9008f97e4d02af5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4212e4252fb4e917d7b8212ff9ee6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b864e87dab58480330d1d2e60ef0738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db1490f3c8af84fcd0887101afd1be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7879fc9d0ad5cefb3f57837a417682527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f12b8b0c10448cbfbfe1cc5010d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ffeee629e4055fd60193dae66faa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325032530bffceca19321223f8005d38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a9eac41beb0c90c191a3330cb033531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96438523c3616957adc727f949c6a462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d832a962785880cf1aecd6f0e69bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a30616147033dac36ec25e2a61fe0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2143d4bd11901373766d494a653811535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569dca68721bbae8ffa3d08bba558ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ecc42236e7d763272874b4dd6997e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8edd914a8750b979b6495c4d60d584538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f2b83dbe2c2c1ebf3c083c9aec9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998c6197281b30d6c6a625ecd856ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe075c8395e8a4912a265503ca33b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba718733a5eb2d03c0a221bfa169f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5782b72829944b0c2603e24b49fa835543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0501087ff54673221510c392d5c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30873d82e7ff4e116f10e18758caa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5b8cb668ef7d5f3e7fd5512696ec1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913020f5d9beeaca5e88e463ab548250547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b2f9af253e3355f61fc24e4de5ea9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e437d101c31f6ec9478a5dc743c07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32eac944323909f87c789cebfce96e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e983f53752ebd6a22304bb4dbb54e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485699f2c979aee1e39aaa64ab0f9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c904b1c7ff050a7dc3e74f95fd7673553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7999c2bf6c29be3654b161ec47785554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b47f7cc6c89caace6a34b91e006e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01433b1bc5c1cd1a26d856c6f060b7cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d1a2eb805d74ffcfd4622da15105557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b5563388a8377d7caa763bc2659d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a16d38ccf163ef754d1475555fd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195697cff53bd29fb0cb336fcca3dbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94393152742077d8240cc9ae45e6f65b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e318a821e79b0ed226d48186a96082562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4020addd4115cc0b5e530eddd0f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6baab8890b35ad39a171265c68994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e3abfb81181fbb76af20bae8051b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3808caa41f5f1617fb9572ae6742f90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c63d68411dcabaa8c4b91c563893567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca031a404f62687e0bba454c4a61e5ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05989c05c836ffd6c12f0bc916173716569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524b5184e5ea9939c3dd75ff607c3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec3fcf0af6eb2a0148cf570c900680571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6377d957ba33907c327c82dbd176f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5047b837681be8b69e371b3a09e3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab087e9c418d55581e96abdff37d6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29c787a7e5198d3ee0896106941bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2cb4798cc23858b49b9c45a64328576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef746c3f9cb419d9a53523552dad758d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc461f560561b92b0859f8a117c8052578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20bc8d440fdc7ebe428d15671a392579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905ea739b4c84cd84a36060f586865580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433318c5609d9f6691902994d358f1a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc779416b4aeef25ec15ac28be9151f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f36e5c56cde264d2cd17aaf01ea7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b01d2f8b438598f5b6dd4f104265f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9145da396547d3775d22f6c83299e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3aa29ba4d09d86e70ac7154697cf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2fd577cac734d9b594b586392352587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be176debecaed839009dfa215a1468588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adbe651886f42570a7fe66d7ef14cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90740563f43295fdbdaf75a19505adcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8b175ac6c89f68b43161233c2ac4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f758af3f1c3f242246e0f57f28465592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4765ecf1c914c572af9596117dbef9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09355cdd728a47cdccb13531f0a170e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82415b6d16a20c48d60d5a2c39b1e38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998e27ebb37a8fdb1935a657517f950596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d46045e374c4aac18317714804835597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1470f3a2e2eeffbb790a09fcdb2a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43446b2dbbf6b32886d7807c149fb41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32bbd50b5e8bb8f169ed54acd55f50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbd404217b4c37cee8cfdb89fa791601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946c49cf1d2e68c97a05b86807daaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5226dda6d769efbf92581d56b37857603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c447774832f98f00d4f21a102631604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8653e74e4d8a7c80d6778da312602d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9be7f5336140afdbc651cf3e61379606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0111b16a1564e19c02e531a49658593607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1aa1dbd604657a1e15720852abb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b81f534d1fed9cd41a5272da3f8e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2230f9d955dd4952ef85cc20b59425610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff2d90b8a713c342db503657627e42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0193e169139102de06e99f59ce856d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77c8db8512977b6572441efb5e3e10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f086db3cc83a14f14421492e87ece7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d233d40c37e51b13791ad6dbb3a718615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfe65f107e00ef37c72ae7847a1156616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f57d4fbad8c58bd957876191d36bf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8834a9d87f8af3579ec6af683251c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b3eb574242c7d746e50e9f1e94dda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587af935cdf100e1c01b91ae56f1ec44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed963b2feb3ac6bc35bac97d7ba65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f2685857532ebbd5279c06c8ab0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ecc1a0a663b9e5295296056ed3691623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dfc9a833ee7f4abbe062d32b8d0b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a15a06fa7df035691b66e976e0a63b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce0b4a50c9d7f730355f6b73365e20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c7c6fa1aad9b415a6a6aeb55d0110627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d41a1736b71a2ebe933fcfa89dde5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a4af83a9bc328a1fcace47dba062f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137c40dae7ecad7a23482717aeb0b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5454d7894cf43ee11fdd0bd2e96afa9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a74e24d440b701a8c6c53dc02a830632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f4a1b777b25a13d814f50151cbf12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240eb4f5addd8e6c4b3f7a6adffa9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc0619596ee3cfc1f89acec141122c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944e2af4b4e54ee9d3ccb950d1bcc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ea604c224ae9325d9361993d7dff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced18a311a421ddafd7cfe795118d23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a974f20511539fb398b52a833387639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbbd235bc840efdda68e5b1738ad1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d0170452fea9034f75dcad5a33f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc27b99c13af628ff107683b2b59ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff3b145cb9161bb7dd4bf5c277b79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcd5d59c6e0252ed215bf08689ceb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc217efa9e3a11723c6fce0feb0bb622645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa94bbf0a1cdacb0b0fcec06b6831c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c023ed71c11bad5d910245e049fa12f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b510af7516958f8db48d19b8ae67fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5404cf9a82729a13766d3e1af3398649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310fb1154c52e681dca92e7f911190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49df2935dd0dc1766b5a62e72df6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf99a5e90a2a7aaabd645126958de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88569e95b64c469ac9b4d29886a4e920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f9dff136fba0c7f1c81fddd0e9d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25272236a8f700feac2b815dd58d41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3052900d022012ee59376761bd18e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f94ba55d4780dca5ca293b8e9290657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45c6dd5f4f2ec314b75c35278b282658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ec49a3702929ee170d1c327c10e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42283be0ddc9b08786391b046934d34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2633a1d142fa763c5e82fb0d769b72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8ec012c2dfb84d0d0a450a82bbf1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791954b19d852ed2cc5750fe69deee7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d992f347eb8764c1a6a8719804d4f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885623f10bc93ddb525dc220bc49ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69385761e265232f1e912c1c4d1a787b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58f37e4f4585aaa626ad3c52aeb92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5016c6d95d838e42e227c54e683299668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd0407e7aa56b64e47c39a5f525ba1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3c413503061e2c11685075f2a041670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad7cc285a16a6aa0407ba8bf79acb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557c535f40d7c1efba2382238ca3d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bad721507cf6e17084a3d054c38ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ee4239f6e166ff36e5bd3c150114d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d401588722b54b56a28ae8d7966a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d69c823939ec77ec30a43d05d3488676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc12ef1be854dc3aec1f4128eaed198677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c57c857ddfc2f24cdacaa368e1fd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e5c0c19b0a846d8795f2d261c339679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b21f07c0879cdd3f7b095d2abbb04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc26107fbda6737c745e89d7d6b1a71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936cc4dac87cdc0293eeea575ab156682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7f9b36e525fd7669016e0f047ab67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1820058d808a7d24ecba1a7ef2217684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0cd6b3a8bf67cdb0452602d4e9df6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaf0757f4add0797a408ad7ad43328686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a014873f6be8a3b25d431e3c11c7a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5436add6c06dbf1914d47bacc8a7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec88318c457c8c8eb4c1815e85ff11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff173d380c09305fa2dca29620fab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e13101e74eb4fe37699cd106b23226691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6786b066e6acc9afc28e51bca9c946692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a19ed51a53ea04866fb8543b5889f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15407811081428ae525f1de04a646a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea98de260566059cb1e6ec66146c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad590ec81bf7eef837207973577a30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c06358e9ae067ea353e0f28cfc185697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d081c4f8249d12e04e405dc0d5db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f35b05408d31924dee6c100d17e8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65dbe5d8b547388330108d40cfd774700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013e225b35042d6acc2b823a319862a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b784ce77ad6e090ccf131b651ba149702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db9a532c744c9241d412490ce5afef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdbd08d1d66ff2941199fc7dfe3003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46cd4822107f42925ebccb2eca19d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a50bfe2b9f061b8412963fea21927706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812332e8138f51ce97109140c9417ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3e95ba4e4a679b20fc42297d91bdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ccb3598498145158e316ec8b9000e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec79b353d20a094a7dc64cdf590ea4710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96680e8d5bd3e2c427b244f78648e9141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64f166928e62ba0a18ce0b97ca0ccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17d4fee3962ead5a650b2973244623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f465ef656281b78bb935d84c1eebfff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436710020b11dc576ae6d93202f0c8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6afba761bec468fe7abf54c9bb98dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248db51bf1475d4ecb7d420da984fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39cd5a406d2a2ab5782586f6be97a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f090cb68bb55cc2086be6d44f0169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64c37b48fa0c4bf8adf296142559f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9af383942e87e5e3d47e881bcd0b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd2bf3af9a3dd8097caff155cac5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72491f0c9321dd86a0a8cac25315a8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d4758dda4685d1cc4c34811b8d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f17b734ee0025371a596fc9cf51d2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5219559d56e7d68e14b494c7cdae916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e316cf8cfe35feae63a55c09603806017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6089c4d08aaf3e732d133b41bc8f1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ec772932464834d82a3746d8555a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226ce3cbe7462b59f28a4cb0de4c4f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b1683f0d1bd6d544319d21ab396af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a18e6bb1075bc80c16e643aed292922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff103d181b42ef8b6d6575f5cb2500ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a931e8f36ff436263b8fd95e1c479924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b852eee3d4780cbb2e71a75d9756e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d63b24d2efc4cf0c72c96e49c8cbcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1db3f56c6c9bc5e4492cb5af2b6b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7533a3eba772142630cfd66d986e62d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c6170015d4e162f13a73dffee69e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5e207bc671738e856e6e580fabd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8bfcc039d999e7b4f8f2b474a92d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40d958c2a81c148658a5c1f8aaf1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa799dc53290021ce68a9bfa22bc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb584b498a57ef8f6891be18bfe3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dabc727eaeb75970b0ada4f90169535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55baf9ef6c20f1c5d6ce2101f0bee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9325d924eaef93787507f8d454da9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a543989bcbb1f1897c5ce2903acae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff46045d6b1d2faa8590ac582472e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99205a4524d6cf593334beb2c5732ae140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262cf34bc03eb7a10d96de78378b39341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176c31855e435af6d453a5a0c78f9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7da0f3449e7069acdd6a84dadc5bca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683733f86966c413d102ed196f5b6f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaaf6c26aec1a934a29d7cc97bcf1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0a6a9af1187346eeae139d1d35ed246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda315dc2343cd97f48b9c2dfcb70a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77135c02b64ea7929db3aad35c84b50548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4fc6e53f49cdd77ab9461ba25471f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d25d27e55e96afb9434be535be6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e4f891697208e0c98de452c92710f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac98e23c34825246a9101aee103ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e872f688b50715bf49981ba09fb5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4387fc3d1b5aed2e798d1b440d0b5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ccb2105aef5c67b176fda8eb9fa9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6479460d8844c1ff66182719b70ec356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb091269a949c8820294c32dd603157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171909269b6df11bef2a474ab686ab9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1940bd46371180dd181a9c4e30fc7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af4e31da77849bd296289e969e9c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d43333da4ccc396dd42d1753e9ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c41c2a6eb7b95128f0013ee04f4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe797c6a63fbf5f654b54dd9da3b8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6423f7c7f73be67d32d430828f0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876153f47afdde56fcdbcf28689d31265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca1667f3a9d483096f7a37476f716a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada55fff6a869b519adfbce6820199367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5e67f8cbab8adf5f1764b51f004768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab693a95e14b7b9ea28e6455e4bcd8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791852460686d43ffbaf3a9aae91e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63a89b242efc49697d36158b0386171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d04880a5a4416d725b4e05fb030b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56959ec27355b50925a7a9d588110873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d673e98a41baf02e550d34535afa37774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da00b7ae6b4cb6cb2599709ff5a51d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede585efb26927df86b9316231f22976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e4e43e38e2115c9259d123880d8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26fa1233df3f0a1fe9f7b467b53ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74c9baca6f033fcf3eade38c24cfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9535356b57b78bad72cd80d5f4b19380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b210f73869c40c1394733158696a6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d73ebffc736f3dfd1b9e722fb633c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93a81fff43c075e7c1860b008c7cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53003cca6437f4e4b7b346ac9c2eed084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a818492330932f01e5928f4d9a1d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0ce469077b69b7436ae29902238d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd79df3aa03c28752b95a0e007a4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b770a5cd0a7b81bba294260ee8d8eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28f3e2a56496739ad169cc036afe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b57b5c03f415ab1df70bc74a6ea690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c9a74a1454c1ed986d00be8cdffd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7edfb467811aa7b9ebde7cb74ff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76028f419f6b6172fb499e5ed09eee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a61d5a761f7d6e983cda0c770cf4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91786d53b570adf196bb951508657395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48463eb86b09da2fcf7524ecab452ee296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500cbd3d564a10cd2ea1f904d40a39497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278653499bea97e6d8bac3c6dcc353fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29ad6501272ba2d1d0eef21ebe38899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2251346eec76e223d0c9b45aa25c95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0d5348f61d2e0b0521865a912d24b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c597bc8ad8d391327a35605ad98095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1e51d60d669299053202b7447eaa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d903af3b72003f3fe0de1334e3e38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f72cfac45d13809bd49a3246f282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc68e9704a17e1bfbe53b6c61bc77fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0909d8890b8590ff6e65e1d3d453df3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb1ba3be03616fc18a748b9b76b87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee3952fab3ea4a311d013244877a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b137d6400cf0ab96019a4b93349f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e9618247089a386477dcc545b7b5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57521638cc5235aedd4599e27fba14b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0bbb57ee71df89737a6403a7e10d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450b67cd3b0bdbffea44aebe4da2ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765524b7ecc12c926fce68340bc0fb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af08df05c3e6816b5a2a89986bb6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af37f34eaf08adaa76f9946363f3e2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db4c98259d47ebd48937f6026dcda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931ef7e1158ec1f9b11b2fb57ffb6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e87943ad9011e9b144776a99f52e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12dec6982cd6b7812263d2ca21e9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c280d317df01d4e2247a20fca5026122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d905b8908d00cd51d5ed5e020b11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c55a534a1acaa42a70879f476b2eec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71acace996235e612df0e84ba194246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c1b71c4e430c222aacdbd37ed876126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ba69f5b1d1c41f0bc6379322b8ea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c0ba4ac011353d53195536e88d3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f62a56188ba025344bd32781538a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871e1ab601bc696d79defcd2b46b17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bceebb4d09588540d05748a41dde00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86496db26237924adf2f2a10d6090132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd5bd9f56af0577a3529c886ec612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd3958fa485baf15cb36845f104d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629725bd8c53533f9147d430ba16b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe76f3b3c6cba10456c25323ffd92b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b51e5c791badf9c990de043a8201e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad294b2292847d75d9eb0aa76eb25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b42c9d13f8fbd030b531b488317c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0dee5cb24ca8cb44ecdce689171a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d230eb0b75f1b0d7009b90aff2eb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4061226bb30c4e2ed089cb588c1ed7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0facb8331f48ea4d5e17c2bf8542143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74b99b2b637f55260cdc7de5b010a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d25efae11426db8b4bb12bac443c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0cfaa1b75a2001f5d61f0a050688146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5d71cd339c04921fd55924d7ed88d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd4235d421e8337249fcc6e653df0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4280de298f99c938351201f313562149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab96524d46a3c9b5fb74bb04260553d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2461e223be4aea584e0e6f1cf19a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a7b540f877adf5ce0e9eacc6a7490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c1bdaed473bf95f40b7a0dd983a0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f5e821af02f73cf3eb514e34d823154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cede6e7ad031f5854c47bbf75f66a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac9c813e7836b54128d5eef19a3cb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a885f02c4626044469f56182d32eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f119e9ea34b563ae4029fecf896a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6534013c5df35c28b43c26447f7c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268eb689566fda3c9c334bbfbf9a180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff5bd41793879ac262dd942e5c4549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077d6740175d71813d80d59028fcf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef0ec39d2feb144eb4d750d8bd297163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25818bd5225d7674e3d045e1c0267164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d8d55c697c4894d3be373583f807165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0157ccf3f5f5e320a0d7b16925cd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc6462e5c5efbaa2a229ec5db26867167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aef97a75258d6f36cf703ed6717f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4bb7a61475a319dd0e471dc4dedf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9549a2894a15c6edec603c27b3a94f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee4df84ceeadc903d2717beee82542171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e908f528abe01d52fef4eae9b1a609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adff7e08ef789bbe0abbf0ff537da8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5c95f37a91f5e11ac78b6f2d9491174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a52fce12ad4c58372b57b0ef8730175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda7adcba6c71a35bca3de630c60b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643e800058e1c390b9d2f82ad153b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d82df9f78224fde610102aab676f6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beab1503e42269f7b8eb24ef6054c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d637e8bbe3aa0cc7fc135f34a4826180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef270fd7ff7ad18ad0edac47998763181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829eadf1008fc472dde1c260aefc224182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47d5a0996ce5b4cd1eaa43753f14f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc56c3d771d2c9f8fcac86f0699fab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6578423d0e8e18fdd4e169424bafda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313083d579b0107af1cf04116ab17f45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aab263a9c720003ab3a59efc9b96f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe3cc7f60853d9853f27ef433ad0c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8771624efe5f2194cc842c432c1a20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59305647d9b5d5e3a54e9c28f90e7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a1b7f8f54f965197c08d299fc4527191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464dca6c8703629abff38cbae8949a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d800de7793722ea3b48a296e7058193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f44d5f5902e12274de217d84e040194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c389c6c8886b903d8c908cafdaa15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f14db4465edc1009681805a2df63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563d84d15c60c454c5cc882ba35854197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c186484bd45f2afd28b92a7e022156198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5d1574a8110729fbb5c165f8dfcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f137dd9e1128f607a8941582a2b8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b59762080827c53a176397fa00c1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31da9f6cb0419a799d4497bdc89840202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a4841f907c1acc6e69edcb9060960203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acee8656f8d2fd1f40ec7d7aefccb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba3fb289e6b832b032a6e3d6ff7e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87b216458593e2e7e33000257e081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8f9e59fcc24e88893ddf0c99eda7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e866a668a9b243587a0c56147d9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31c98e728c18544347bcacb7c41b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85a52b19c47faa249ad855a7415fcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379eea56b8b925a184f93828e36c05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66e6d981157b291ec4414dc1e6a745212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7bc9f5802c6574e89671d370001b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616071ad8370072e1d084c12748062c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e01bc474fe4e8873c7c026ee326b14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2b5ec93bce0b13b4eea3c15ae5a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0afc064dc58a41d6c4ab2cf739319217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28fe9616b4fe5963cf393db3fa3f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e52eb4f36e51efec41e1208d1c25ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465312a9a80b7d9a721e12787fb587220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492376a106d8f7fe487ca398ea31dc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee504b6809e97000ad6633a5c54e275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453758ede07cface780c3ebaf494af6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebee68a0f776f3efcabc0b2974a321224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd2d5f4e10fd38090d50a88bb9c1a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fc434369959e9c2e26dfe7b3c1fc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368894a173a273291ee91be8ae085d16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959b18c29f40071e7978e5cce3fbe8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b99400599085bc107174478c3991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a6f239057f900942066e47ef31911230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e12a773a462fbf8d2759288f5c5936231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c3e4c725e5237467470fbc57bcf3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0d54f39c2b78ab752276e08e5a3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086c66cdf253591b34d05daf9d024b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa821eeee5870504c1cc5bfd012dec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5070a11f948e45d54bcbdf73635f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc3c97cf75100415c63adaf52b046237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3148ebf7eeed5d895f795d522185c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a863f3fef2373836123f757d9b56f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98b56cd67a148704057ba5661848a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c22ed13dc55f3129626d698b0e87e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff13f88284d8b1f5befe1eae4876ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5adb8c692d8d2108dfe7ca733b1df9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ea32065b694fc3c6feef1fd5ff6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f411b5b2256f00d0d4c1083359968245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1908aab0cc6b848ea336f7ab706c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e233214cf396132b9bfc3b44056d2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c64fcd21daae41f23c1bdef63bd86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9ab1c19d6027b7ac16e437040979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b46ca929b33e2f76cf2901233559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b71349ecdd8e62fbb5d98cab3e71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94c4634a437aa0acd6fcc794a1812252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c30a3a09ca15ec8f5924506993ee1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4238994dd62b296f27177067adae4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238986d1e46b136114209fb1c863047255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2701221d1763c464fed6ed3e0ae801256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d5e4e8c6d96320343dcbc7e360eb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244ac0860a5192b138931c2230ff71a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace864ef44fb3d9ef74149bd9b4160c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b005347f4ce40747cf902a8a99cc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93ae07f86578ad11c3c7ad6bfb144a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f5d4acf7e7ef63b78825f151b2b38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fabc958cd5e991255ba3e8d406e65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7366ac97422164741ab30303430b31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6f9497908be9a8cc221746da8a77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a52de051d2a89ad9242ce33dcf120266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51680166017c7e194e5638c019c550ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b933641f189474e030ddfb52cf85b5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b93ce7fc550a8cb9320105a055b5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bbd2afbdc4529c8c7d23046640421270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4814304381dce6991a13930ba41bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15f0fbb8068719f436a9853e9e772272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc69d1900e66d9347ff8f02f16cee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7420cc54826428c8125e567c2287274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135410f731b8311415a1944a914b531275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8570fbca2755504c14f07c3570a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f0d9cf469f54509ce31cac302c7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b850c59f3094841301abf732fa435278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ccc02438fccb567fc3932813ad4cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f508713d74109869abf08da7d5232280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b288d9688699e57ce7345228bdd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06ccee9871478d380b619e0685e5ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3547f7a663b3ca825dac346cdbdd634283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff826bfcc8fa049d6c2701500259c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f089548fa60c53d34bb8ebed8ad41c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3364d151fb18dccc3cac412a189c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5b25ec57c37e4e15e0af15af42dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cefde563ecaf475ec481117eaa224b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a263698d9cd915c2388fc1a41a5f0d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecfc1b4da1098aff7a092b7f86bac1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d983d1e6db8d6fd38c3d9eba386d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418402245971ed20f011d8c5e0035b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bf99671ce471e94f21bf833bfce7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3cbbe81018790093a602791bad9a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3f6c28161314306e8a4b9e956e1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dfc858860975e46e1248e84811bcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e4ee81c24149970d48d0644c95987297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33d069693b3ed957bdd3850b33203d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193de688846971567b37c33a63b7300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2483e6c22521521ea6c46b5e50c60a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df4cc497a83f3c3b69e08d48097c5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde5282caf3f906a5a949b6a0d5d5d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937db09b459c386703d6e778df75907b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761990f0ed8b9960daa4346f49480e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079f0d868bddac5d305bdb5d34d6e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadcb9c0a1161f1dbc8a7cbd3b27862306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de163df21fc5c505781e6e108b62d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a0c22698eba13efb1e2ba7cbca3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512d5c5822a592de48c6129c4a2a8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb31f826dcadd828e46fb86c4a956310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de3dd58358d7fb5bf75d38044e0c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e67e00e69a65e39abe29c63e34aab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474357ee0438def0eb9ff8495137e12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf0d24ce80c0b2fbff8b9eaa6dc51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0ccaa22258ed5fc52a67399153e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7978d4b3412b3f3da34964eb6f09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec12af12a98026ed94ecdbb93ae8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10cb62b982e7f58211bd54c5c7c814318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0959cff3e9dd1064ae0c9c45e733588319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7667214fca8516b35a3f890203be93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979fa5a93cf943110f189566372b878321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f553210f613b2d7d18fb49c85df513322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8dacc599ba2cc1666d0ae87b06c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb67b3e1faf5f5ce42ec876e434eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374504b5f45e997c3e1af1529f98ab5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c35d9a16699441ad58834193919a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d19abe9088ab9b27e2efb6df99a619327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328d325c71524730f8b914c8be0aac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba92eebeef8a8bcf1d8942ef21c678329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1f0afceda34391a0ae09dd98c518330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4577e0ec60bdacb5e6ee895cf1ecc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795719e2c28dd53bea97cd76b9adca9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881fabcbad4ae30482ef898ce841604333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b33bae9c883ff5bbb3b6e3a44a63e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b720502a6bce443420b495470c73b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b35e7c6a4b197601ea8b1e3599f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e9e67ba1a2bc9d312e0a730e75cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a54c737b0e051f13d724f5e10d5a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe3fef56224fe314c8404c33972ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf1723c1a082891091cfbf01d84797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e22d0d83c6985354926e968e4088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7dcb684ed7c1794cc98069f3589e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dece1032cc99640790326ab5cdf73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf28ec970634002b8f2b10eb947ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b080fede773d03663a28daa93c70ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8eacc6fd12d47c65c78fc1d95fad9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef623384558ad73c14d4a765e0e65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bb8bca1cb468f590f5e7bfe5316b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eabe4b406ef804b2fbfa5708fe3514349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186a5e045b1cc73c8f748b6cbeff19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275335e2096663c862651ae0052e4786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99452949fbb4e5bcd80d81f3dd1ce90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79347c6a93069b476ede32d012696353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc59778d62af5d89105094d6d95bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3dfd9052c51c7cb0e13dc4d13fe82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b7a27a088ef160e22a0f7bd666698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc82ff99c76bbb4572f9aeead1ed8dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ccf39d82206cc2498db2b910de1b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b065c12d49009d188c68136e3747359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb300da92f6cbdc2efd7334cab98b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9a77db02e5b371542cd138534919361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39dc6d4aaee9e6b644624ae0758f34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac032e3bf98cb8ff68522675810438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e44bc8ac7efd1a36ee97728a99152364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d426739e16d9a42f0e55d421bfdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b4f66bf0b52ad90b405fe16fbd77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838cc304430b1dbfb9938f9876b3d0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444916db96db3e20a4c9ab8c99d3e065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db58e5b7d94b2c2190729dbfa7bf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b5540402a03f5e8eae808453681f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a09e540716269b3e098d3ddfe60d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c34c8a1d8d7cf21eb849f2b9cffe6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796442af092df2c2214c34b69c2e0c80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626780fdf9be7675c9cec80154ca50f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f82b2a40024858460b23fe031f329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f82460fb7b9e68a6153c445960e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da24b5d3b36f8c6ed46f76ae29b9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc54a62a7180d4e2b7f6bed3774cf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d1f876c4ae71be75645016a553375379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caebb89dd3d72ecf04efe9a3467a299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e40b6a7ae2f4b0384c8021a26b4ddc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e7c283e2d29217213403997c3bfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bb5bb5ba3cb160c407416320ca1a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7074475fb221086894f591754940e74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598e635facc188592bb921dc552fdce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e28071f571e1966cb5cbefa844618386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86918ad875c1b66e2282e364a9bd414387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf82d6aa8d7d2a1b127d42ac89c8d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dd659f51a213734e9efb532c1be3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab85f0c4b56161f6020754a5206f9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab729758002e5293397192d345b3e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bb34c94acbbb0fb8b023a9cbac84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564187c9658cf972c18d94095ecdbcf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844783f33672affc0a520be9b493492394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b0a21d5f62b41d71626128984381c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c65e9ba80778db44547e73c1a64e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4d6cddca6de2f7b67331c29aeabf0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5852394c52609ad3c88b518371983ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e807e4e00d5025d151c4670662896399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a9437c68e1a8683620872a658386400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534c47ff0d7b53e77408c01b6148ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850fa593e3d52729c843ecccf772e2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b46463ebf92533d5e5efec27713c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034491f81011e041e06e4aec8f72301404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4e1b3ce1d8f040c236dcf50f1f330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d958711e2cf34d876390023a14f671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea62df825d63bbd6a7c87555c7fc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f75547e8a67d088acec6fdd2e770dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924214d6c4b75f111325c95eddea9a1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d645ac8085e096dd4e660c06dd708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802856173fd6bbf6fc4a879b8322974411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2ebec6c2ac642a6264f23e45e663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae88f137cec0400230df62e0873576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754614bb224e111663d68aa4a33b9736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536df798814dc0ff4626f3d86d76eb02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe06bbc5c806bae11b1f04f9663fd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c653f14c535db220f27514350568417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6720daebecf9d8c479060fddd3c4c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffe216bbf744dfa71f2ddc3f292e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160c639ba96af4d44c3d12e3ba3e08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a0c1643e5427f5c369b4e950952ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295866ab02dbf8eb4290d7e3843fc97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839d1403d127158b380552574082811423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d09914909593853a40c7aa7fe22330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ccaa1dd67ae110476c0d3ec5f528c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4358488396a3e7b8c8405b767accf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988fa176b7976bbaf28ee44b289132427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13cc93ba433facded0301d5af7c98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861adfb61af5eb94c7ee6b7c65b7658e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199635884498d065addad0ab8f4fc13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506f53b03420e5e0f95a8516977acc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b81e808caf84a46e45604a351a5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa6090964efd436d5c714d090a7467433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09c8bdb6c88977a68f24bf293c73b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bfb90734db0e13b1f7de516327068435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a178d1bdd9053e1e1b62764e434e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e96e2380bbaf72e506006711e626ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19189ea5a41f3c5c87f1fbb7fcd0306e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc3431d36c8dd1bf1a1b2e0e476de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a383dd263d3906b2cd685a525b36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f310d34f2d09feb2983442fef630a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c4ccde08d96a4f5805808e08bff7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338ef766b15808bb202214fa77a7a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccb1d9512cd24f12b05689e6e273ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c007ccf4acc129fb52be76a6d401aff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1bfdb8c948b8afcae2a7383fb6476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06cf096dd98349e0bd03ceb957f47e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189affb579c2bd6a7d11ea0274dea989448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07715feb3c8db4bf4ab8ffc3bdaf8840449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107d3019cdc05ab65d2a5ac7b2d1a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca752798aebbd8c18cb37715cca83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af849acb8ad93185eefbe7ce3a0231452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d39c63b39a2460d991dfb6afb3b02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a38356b91753d3ecc3e98c31106f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671ab8f69fb20ad03444d3491c1499455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb474eb55358c51b3b9e3f5d287c329456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881b44e414277b1c22ddc1facf6a29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ad84c61561861072a5cbe8fd34486458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0d266e0f45ef559b35063b13100d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f2138d3ce5642716dd263e7fc6c72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636501ca2dbcba935e206d5d6f1b3117461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc0b156f02481ace4e1f9a72cdde20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bd5f22f843271953810541b49bd8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54547ec694a9832a4ec4494b39894ae9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a65e7695ae174fe175e6edef6070465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca44e7145abe80089c027cc16d426466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415834029d736748aa4f5eccd25f30cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f8fac806a6245685fd4d42a32ef6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de490f0ce03fd3d82b595ce66dba9faf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c3669819effbe9efbf3ee0126f0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757025f0033c998be10fae9f9ec9f03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f9f03a6e6667f48f2f32ad55577b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ffbec39977357ade08cc4920e7235473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116a0f6649e4a4c209662f613035e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6f5fe67463b9a166fc4163d52606475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb822f6e9b993c72625c8c85d656406476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607409dd8cd10b21b20e275035d12e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a43b07a3b166ddd3d3b1c9389e6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f2e7da93196d44f0f360c6c25926479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d87762b55372ae04075b19c55179ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab791cb904ee11be749fe1e5d82183e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b90931783dbd70c81a5391ae1926482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d3227dfa7a0041018677b19d792f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2960ed656b459e1f2a3dfce7fb664f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52884d6977c68185674ed6e86206da2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf49aa3af762810c911395bde20ccc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7153b340e59a2b56283282ee7d2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759fd97c21fdef2b1955261e7029254488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b557fc157333b294445f141470c35d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae913ac593b5852e2507f6d55f046b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df071b7adb60cc27a7237b57c8e0ad2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e67bb6cb4b3ed950743a6bbaf1e37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60097b62a2f3b98df4cff7514536c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189929765397dab4160793d21ac0d11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba741128050796a13a31791382c063a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf289f37d495d6280cc156512b98c22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4599171acab5d7f65329516586abe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87c08a195742f4bc885e0eb807dc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46afe8a6cc3136ca917f7abc9190c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab492cd00b49f17835a56479011abd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97812e40012f65731295a969e51d8498501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f79c4ea570b14da4119eb893dd48e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b02d40762a4c9de759c15b9a05aa7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2f877ca43836990f857d42e7ce44c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d932a1a5bd5a3c2ba93b7683cd22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8bdc31d8a3f75a8f39a331cd698e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c8cdbdbd725784410d61daa66848a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfeece3250f63e46be27bfebd2eddc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02056848eb36197a6fa03629d33d2e23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d941c410edbd91b62a7858fc1c374510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b6c92be4e3473cca4b7934b1fd74a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ac58b457798bc37432bf62ac8d84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f0094d2c6915a476446503ba76192513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ebe0fa4bd9c180420d03383fde89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f658973a48bb0327eb4a7e70d8751d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f31112ba38e31fab14d588c831e8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade71d8a989e90cf6362c6019e630e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c49c713d5a8e3a9607b62f64d2ab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3683947ba41d000fc007be38ecbc02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc97431383997a39d8af2c3eb1512dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bce7fe8ea7c49ebf7dbde648bb0e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198c02191b75e550d6f4bd7b795c7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208cade11e6ebd3bd865d1dd7c5b760523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e3f83047a0636faddfbe1228ed24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b9cccc2398f63146f7725245400f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1701780fa0c3376d0a990e5f8224d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344085c45a4f937da88798028e7e559d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17a8b36dcec56589ee0c841cda3b5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b787912d9f892887b136e1162f3b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163620f2ff2d46ba2e78405754bcc6b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbafac2d18490320bbe53da62664d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f358d3bc7779a63a52b19cc7b22e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12de30577293c2f789c794e12e9ae3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13188c832731e7bc51afd0e62c0437534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500dd856c5b0191793a38269594c54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c9eb9ac399a37adc481e844db0da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2057868fb1902dc81cbf79d7935333537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255969a1cc505d16480ab2db0177cdc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1540ace1efda6deabc5a28a14788539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e379b2b46e6d90218cecbdb193a53e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fc87039348043e4eb95568e1ef436541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f0eaaaa768f4c519d2c5e4774b84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9445b3ec934fa54f2ddc4df4fb08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f18d9c0c9ac8e6edff7400c69c7b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c93c12cd39f58804857e020e9458f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c7c8e36dfabb2fd04569c76e805f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a572e5d72929b0ea0a6f78552eaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f514526b96086f9b1efaf377c9605548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeb74fc14f84839c911b095e40acdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4323f9d6242362677de5f5636c810550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc1bebe84f3eed23a6b3c75b67aefc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ad37a6a47a104e77909839e79306552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd6d1eecb7a9a83656d6875eea7017553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29616f6f7ab8a8def8ba60731344d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9201ecec402bf580b606b0a17ab7eac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb13ba8a1af85ceba874e4da344b38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b0f691540d9d420aec5ac0aac8b3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059db3afd9bd3abf58770676397c0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba949650d2338d3e4ab3e493092f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea77e9a02a5d194b8db7f9099631a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ef8e9696b2e7f99d8cdef4b9bb5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8cba42dc0f1953cde72e7d178173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2138fdc79575a4a19e562d11fddd6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbc344a668c70a82eb47d19d37e43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e927adf0b8b467cbf9b54a462f7076565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cae577cda12f7e9cf8221ac236334e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7626cc421553b38492d2c4b2d2c45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12709562027750e2eb8a998ba49fef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2793232068ac7fc7ba1c9a98d4cc8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c31a09a613ac9349c6839227690f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cfbe9c8076552bcff2bb00a67f167571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5291552c5e20be9f6030a3a9030b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d87cc3d91db4a87b839d425d852db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b81a40ad744190a6f863b8f2eb5cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a5fe5c6da59ec97f11bdf43371eca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb0fb51858f41af3768ecc7d9888c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8ed4b204214eeca723ec8f92e49f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a5251e6a87922dc5af4c31949f2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c40a2cea35a5d60061e149ef60cc51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888544e45de669f7ccb05b487b5cf5b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee3801ca86599530aab5800f59a3fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782de9db4924e3dd12c7cb6031ea681582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98f721cc4c6d6710be22455eb8c17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e5387d5607074c04c25108d4f688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee658cae66d1ff3520b1f6485828216d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31344390f3331ab6fc03d92d312f939d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3253c189ab97508bc0fdfa059a15d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356218c8b31cbd56f3672c9a84b9991588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfbbfed4632f0e7aaa54a9ea8a3ef2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d222293f1f1e87c2b1b65508aa96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9070eacf5cde6c4c49ccda0e00e5ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38846fc680f75c812db00b870714a776592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bd1641d3ed7cd5639a45b3292cc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e1163119f9f8fb6871ecf9fbd7d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6ced155e3382a92a42db5915f813595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d02e8245f8f5967eb1433a5ff47feb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a74ce10869af7e583f16531959ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5dfc0008a76db2ae355e72d4621e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ab9b3a2d32c90afce81e629f23cec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e75ee7eabbc3f659d3cfff819079600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31076c6f6c475e2e741aeac31adbf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4b7fe9726006cf64072485765cb5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1ee4154cd3c95a83ac6e7cef80d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f32d6dc4d3e84dccb6ff684f820d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5ac3ba391bf561d65de6ad703989605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b678d8ec2441808e7794a96bccd7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6d4cf8dfe4b0b36e630b797ba1ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eaf1dca1a83b2e6c0b1dac9bd8fa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6d1afbcfa95b4ec1ed432c6fbe01d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb144eeaa9dbafeffeb1cc7ca5bc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170093a70feb03044d49441f9138fcbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7e2ccf51d3c01837f1d147c3df102612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458557c8acf14d19913e1be84e2940b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da1c4f15ddcd2cd390891aa7e6d4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192d75d8a12176f7f73197d334d19b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e877ba140e991bc52a2238706e97bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47569fee5d33971fd7724e84ca9d874617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada94b027cb52e7de980953f447daf29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b67ffd631236dc6e9b02ce6495cd2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883580469b727aa23d32950808fa3bdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f3538dcc1b5eeceef4a1e62efbf2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83452d1cc50e58c17b5249277bea7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f422198b7dd9fc738d8bb5382b8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed9836dfe06f0f550aa47eec1236a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc8c0f944321379006378554d9fe0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4380f650903ada24b820f201ef25e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aaa721da33c2bf0c3f90935164936627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c6d8c473a087a35149637d93252a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e99f49c2d00a080ff1f1fb06195b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dfb16bb5178a62a15cd481f6ff008630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb53247407ec1bab84df75912d356631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649014fc1f6bb97d32368ccc24b5839632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e14016ed0ef8dd489d925ab87fae30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c9d4d53cac1c581150352cd249e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47104369a2176e6649bf270f33d85b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8b4f8dc1369ca7b192472047fa8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af571a6eea8e537983635adb75d48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad979174dd31656ae3392d22f8c96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbdc03ea7e7ae8be5e904722221f39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac55d38f3e1333e002f5e448b162fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c60bb4a855ae9e0176db025e437305641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c8e3099bf0d21d88bb34a91723df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a6e6b2221ad171da4f2c07227e89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393aaa51a713d40ff1d1885f928267644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d90829d0fffb88a2a63e8dcaad97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252e311191249bc01e43889ebeed86f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c656b4d62815b289296926e46e49f48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05f4bf03f9c9717d7dbb9ab3964a05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186533ee2b7da894c186558f39f341649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3abdf35eeb79f2643c4b002aae75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74391602f73d30d0712529c1e10544651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04cdc8fa1abdb3206ba0384bee7fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c013688f622d5a09bf087967479fa9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda0d29b4e6059e964aae22cddfc25a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a810939bd7b1303b1ba3849b6f5296655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4185db5b6767c4ba6b533a0fa1f073656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30abb197fe8282b345a2d094210bb99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010897f5e3cd6c41d4c64cdb1d408ef3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df6acfac9089dfe59afadfc45028a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df19a34312e4461bfbc9c4b2c8de25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031b0c60e1aae8edbf2988ecb62416661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2eb0506d94908261e179882a7ce30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f60e18d0b1351cb9ab7261bf07dbd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a910ef197d2c9edb7c554e9f5697664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d91c8b09cec8c0b3b5def5322b99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef90cb4608d434ddbc0b9eee80568666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed72010c1d785925344a35e2df318667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbc772c0057113244ccb3437004905668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2fc00af2025d9ba3299f625104b5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c94b072e9b6dab97f70fa07fbce4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c6e8e7f8424ac81dbd797ad2ef54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d7f4a1c6d8aaee297214e73d10bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae188470174241957cd20b3b409263673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b3c01f799564adde849d5342b799674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb5ea183f61a42986551809c7da0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677d6cf19dda50d85ed725e0f6ae3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7a75d3b479b5edde585c35465514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfeebe78aa6910d16af1f376bf3b50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a5413b9b429fd1e2f23ee6c9fd52a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fd143949146d3bab3214d9188292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95f780936f156f6b1efae7199e23c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df5a87ca14fc8784ddea9fe941b953682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51094ecc944a903e2bf083bfa16da3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83758b28834fc575882eb4540d97f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06b6592351dcd598ae04487c36908685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4e78694f5c33673d47565a7167397686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a0ac86aad031a9949029cdef8967687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b604b2f7260092c3b78cd694be7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36164181cff2c19f3b8275a548b2e50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98136f0118121098a2b4e17d5a659f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb606e1df7a165bf2179551707fda5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a6215e535ace2f0a3096575dcf6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca080b4e8c89912321c356439d1316a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed053a532fb3f7069ec82e36ebd49e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2fedd12cd87fb8bbd5f1b6738be7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193deeae6feb0f211eb924cb715a9e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac19eb1f815b83453fa1267647f544697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe730c905c1f5b7d898428f3470fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d93ab521f8e8f5892adbed85b4be03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df363963d3d6a519ba888a0dd45951a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9865f4cc463fea51528ee783b36b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379d742d4cea577844872c18c2604c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cba744ea6641e33b5a95824b891c69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a5ddde3dd50bec341f7f4123dec2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f98de108cc3f5aa690da1b35ef61b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec32721a774754b9b44ff813264403d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d29ddab91342a8a3560e13974607d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac49983ea4893606f6c0c1477715f07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca74d3ddd941a3130b6cbc91368f940709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e104539efa223e618f811546b637710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>